--- v0 (2026-03-04)
+++ v1 (2026-06-20)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="83">
   <si>
     <t>ID_ZAZNAMU</t>
   </si>
   <si>
     <t>PUBLIKOVANO</t>
   </si>
   <si>
     <t>PUBLIKUJCI</t>
   </si>
   <si>
     <t>PUBLIKUJICI_ISDS</t>
   </si>
   <si>
     <t>NABIZEJICI_NAZEV</t>
   </si>
   <si>
     <t>NABIZEJICI_ADRESA</t>
   </si>
   <si>
     <t>NABIZEJICI_IC</t>
   </si>
   <si>
     <t>NABIZEJICI_ZAKLADATEL</t>
   </si>
   <si>
@@ -217,87 +217,133 @@
     <t>POZADOVANA_CENA_5</t>
   </si>
   <si>
     <t>TYP_POZEMEK_5</t>
   </si>
   <si>
     <t>TYP_BUDOVA_5</t>
   </si>
   <si>
     <t>TYP_JEDNOTKA_5</t>
   </si>
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
+  </si>
+  <si>
+    <t>Správa železnic, státní organizace</t>
+  </si>
+  <si>
+    <t>uccchjm</t>
+  </si>
+  <si>
+    <t>Ministerstvo dopravy ČR</t>
+  </si>
+  <si>
+    <t>Pozemek v k. ú. Temelín</t>
+  </si>
+  <si>
+    <t>2026-07-19</t>
+  </si>
+  <si>
+    <t>PilarovaG@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Gabriela Pilařová</t>
+  </si>
+  <si>
+    <t>Odbor nakládání s nemovitým majetkem</t>
+  </si>
+  <si>
+    <t>Temelín, Temelín, okres České Budějovice</t>
+  </si>
+  <si>
+    <t>1766/10</t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>ne</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek parc. č. 1766/10 v katastrálním území Temelín se nachází na severovýchodním okraji  obce. Při jeho jižní hranici probíhá železniční trať, při západní hranici navazuje areál společnosti  Agro Temelín s.r.o., č. p. 23, 373 01 Temelín, a pozemky ve vlastnictví Státního pozemkového  úřadu (Husinecká 1024/11a, 130 00 Praha 3 – Žižkov).S ohledem na svou polohu, nedosažitelnost   z veřejné komunikace, bezprostřední návaznost na železniční infrastrukturu a okolní využití území  je pozemek z hlediska tržního uplatnění omezený. </t>
+  </si>
+  <si>
+    <t>299000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
+  </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -552,79 +598,80 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BQ1"/>
+  <dimension ref="A1:BQ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
-    <col min="3" max="3" width="12.7109375" customWidth="1"/>
+    <col min="3" max="3" width="36.7109375" customWidth="1"/>
     <col min="4" max="5" width="18.7109375" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
-    <col min="8" max="8" width="23.7109375" customWidth="1"/>
-    <col min="9" max="9" width="7.7109375" customWidth="1"/>
+    <col min="8" max="9" width="25.7109375" customWidth="1"/>
     <col min="10" max="11" width="13.7109375" customWidth="1"/>
-    <col min="12" max="14" width="15.7109375" customWidth="1"/>
-    <col min="15" max="15" width="19.7109375" customWidth="1"/>
+    <col min="12" max="12" width="29.7109375" customWidth="1"/>
+    <col min="13" max="13" width="24.7109375" customWidth="1"/>
+    <col min="14" max="14" width="38.7109375" customWidth="1"/>
+    <col min="15" max="15" width="42.7109375" customWidth="1"/>
     <col min="16" max="16" width="16.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="14.7109375" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" customWidth="1"/>
     <col min="21" max="21" width="7.7109375" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" customWidth="1"/>
     <col min="23" max="23" width="11.7109375" customWidth="1"/>
-    <col min="24" max="24" width="15.7109375" customWidth="1"/>
+    <col min="24" max="24" width="534.7109375" customWidth="1"/>
     <col min="25" max="25" width="17.7109375" customWidth="1"/>
     <col min="26" max="26" width="21.7109375" customWidth="1"/>
     <col min="27" max="27" width="19.7109375" customWidth="1"/>
     <col min="28" max="28" width="18.7109375" customWidth="1"/>
     <col min="29" max="29" width="15.7109375" customWidth="1"/>
     <col min="30" max="30" width="14.7109375" customWidth="1"/>
     <col min="31" max="31" width="16.7109375" customWidth="1"/>
     <col min="32" max="32" width="12.7109375" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" customWidth="1"/>
     <col min="35" max="35" width="13.7109375" customWidth="1"/>
     <col min="36" max="36" width="17.7109375" customWidth="1"/>
     <col min="37" max="37" width="21.7109375" customWidth="1"/>
     <col min="38" max="38" width="19.7109375" customWidth="1"/>
     <col min="39" max="39" width="18.7109375" customWidth="1"/>
     <col min="40" max="40" width="15.7109375" customWidth="1"/>
     <col min="41" max="41" width="14.7109375" customWidth="1"/>
     <col min="42" max="42" width="16.7109375" customWidth="1"/>
     <col min="43" max="43" width="12.7109375" customWidth="1"/>
     <col min="44" max="44" width="9.7109375" customWidth="1"/>
     <col min="45" max="45" width="10.7109375" customWidth="1"/>
     <col min="46" max="46" width="13.7109375" customWidth="1"/>
     <col min="47" max="47" width="17.7109375" customWidth="1"/>
     <col min="48" max="48" width="21.7109375" customWidth="1"/>
     <col min="49" max="49" width="19.7109375" customWidth="1"/>
@@ -837,50 +884,106 @@
       <c r="BJ1" t="s">
         <v>61</v>
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
+    <row r="2" spans="1:69">
+      <c r="A2">
+        <v>108429</v>
+      </c>
+      <c r="B2" s="1">
+        <v>46191</v>
+      </c>
+      <c r="C2" t="s">
+        <v>69</v>
+      </c>
+      <c r="D2" t="s">
+        <v>70</v>
+      </c>
+      <c r="H2" t="s">
+        <v>71</v>
+      </c>
+      <c r="I2" t="s">
+        <v>72</v>
+      </c>
+      <c r="J2" t="s">
+        <v>73</v>
+      </c>
+      <c r="L2" t="s">
+        <v>74</v>
+      </c>
+      <c r="M2" t="s">
+        <v>75</v>
+      </c>
+      <c r="N2" t="s">
+        <v>76</v>
+      </c>
+      <c r="O2" t="s">
+        <v>77</v>
+      </c>
+      <c r="P2" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>79</v>
+      </c>
+      <c r="R2" t="s">
+        <v>80</v>
+      </c>
+      <c r="S2" t="s">
+        <v>80</v>
+      </c>
+      <c r="T2" t="s">
+        <v>80</v>
+      </c>
+      <c r="X2" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>82</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>