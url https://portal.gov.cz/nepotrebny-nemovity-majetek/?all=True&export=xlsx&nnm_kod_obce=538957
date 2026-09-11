--- v1 (2026-06-27)
+++ v2 (2026-09-11)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="85">
   <si>
     <t>ID_ZAZNAMU</t>
   </si>
   <si>
     <t>PUBLIKOVANO</t>
   </si>
   <si>
     <t>PUBLIKUJCI</t>
   </si>
   <si>
     <t>PUBLIKUJICI_ISDS</t>
   </si>
   <si>
     <t>NABIZEJICI_NAZEV</t>
   </si>
   <si>
     <t>NABIZEJICI_ADRESA</t>
   </si>
   <si>
     <t>NABIZEJICI_IC</t>
   </si>
   <si>
     <t>NABIZEJICI_ZAKLADATEL</t>
   </si>
   <si>
@@ -217,87 +217,139 @@
     <t>POZADOVANA_CENA_5</t>
   </si>
   <si>
     <t>TYP_POZEMEK_5</t>
   </si>
   <si>
     <t>TYP_BUDOVA_5</t>
   </si>
   <si>
     <t>TYP_JEDNOTKA_5</t>
   </si>
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
+  </si>
+  <si>
+    <t>Správa železnic, státní organizace</t>
+  </si>
+  <si>
+    <t>uccchjm</t>
+  </si>
+  <si>
+    <t>Ministerstvo dopravy</t>
+  </si>
+  <si>
+    <t>Nabídka nepotřebného nemovitého majetku v právu hospodařit Správy železnic, státní organizace, (k. ú. Úvaly u Prahy)</t>
+  </si>
+  <si>
+    <t>2026-09-24</t>
+  </si>
+  <si>
+    <t>727848653</t>
+  </si>
+  <si>
+    <t>silhavikm@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Marek Šilhavík</t>
+  </si>
+  <si>
+    <t>Odbor nakládání s nemovitým majetkem (organizační jednotka SŽ Facility)</t>
+  </si>
+  <si>
+    <t>Úvaly u Prahy, Úvaly, okres Praha-východ</t>
+  </si>
+  <si>
+    <t>1890/1, 1893, 1894, 1895, 1897/1, 1897/2, 1897/3, 1897/4</t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>ne</t>
+  </si>
+  <si>
+    <t>70, 710, 1003, 707, 1080 a 2x bez čp./čev.</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 1890/1, jehož součástí je stavba čp. 70, pozemek p. č. 1893, jehož součástí je stavba čp. 710, pozemek p. č. 1894, jehož součástí je stavba čp. 1003, pozemek p. č. 1895, jehož součástí je stavba čp. 707, pozemek p. č. 1897/1, jehož součástí je stavba čp. 1080, pozemek p. č. 1897/2, pozemek p. č. 1897/3, jehož součástí je stavba bez čp./čev., a pozemek p. č. 1897/4, jehož součástí je stavba bez čp./čev. - viz též připojený soubor.</t>
+  </si>
+  <si>
+    <t>12070000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
+  </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -552,79 +604,81 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BQ1"/>
+  <dimension ref="A1:BQ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
-    <col min="3" max="3" width="12.7109375" customWidth="1"/>
+    <col min="3" max="3" width="36.7109375" customWidth="1"/>
     <col min="4" max="5" width="18.7109375" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
     <col min="8" max="8" width="23.7109375" customWidth="1"/>
-    <col min="9" max="9" width="7.7109375" customWidth="1"/>
+    <col min="9" max="9" width="118.7109375" customWidth="1"/>
     <col min="10" max="11" width="13.7109375" customWidth="1"/>
-    <col min="12" max="14" width="15.7109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16" max="16" width="16.7109375" customWidth="1"/>
+    <col min="12" max="12" width="29.7109375" customWidth="1"/>
+    <col min="13" max="13" width="16.7109375" customWidth="1"/>
+    <col min="14" max="14" width="73.7109375" customWidth="1"/>
+    <col min="15" max="15" width="42.7109375" customWidth="1"/>
+    <col min="16" max="16" width="58.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="14.7109375" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" customWidth="1"/>
     <col min="21" max="21" width="7.7109375" customWidth="1"/>
-    <col min="22" max="22" width="8.7109375" customWidth="1"/>
+    <col min="22" max="22" width="44.7109375" customWidth="1"/>
     <col min="23" max="23" width="11.7109375" customWidth="1"/>
-    <col min="24" max="24" width="15.7109375" customWidth="1"/>
+    <col min="24" max="24" width="449.7109375" customWidth="1"/>
     <col min="25" max="25" width="17.7109375" customWidth="1"/>
     <col min="26" max="26" width="21.7109375" customWidth="1"/>
     <col min="27" max="27" width="19.7109375" customWidth="1"/>
     <col min="28" max="28" width="18.7109375" customWidth="1"/>
     <col min="29" max="29" width="15.7109375" customWidth="1"/>
     <col min="30" max="30" width="14.7109375" customWidth="1"/>
     <col min="31" max="31" width="16.7109375" customWidth="1"/>
     <col min="32" max="32" width="12.7109375" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" customWidth="1"/>
     <col min="35" max="35" width="13.7109375" customWidth="1"/>
     <col min="36" max="36" width="17.7109375" customWidth="1"/>
     <col min="37" max="37" width="21.7109375" customWidth="1"/>
     <col min="38" max="38" width="19.7109375" customWidth="1"/>
     <col min="39" max="39" width="18.7109375" customWidth="1"/>
     <col min="40" max="40" width="15.7109375" customWidth="1"/>
     <col min="41" max="41" width="14.7109375" customWidth="1"/>
     <col min="42" max="42" width="16.7109375" customWidth="1"/>
     <col min="43" max="43" width="12.7109375" customWidth="1"/>
     <col min="44" max="44" width="9.7109375" customWidth="1"/>
     <col min="45" max="45" width="10.7109375" customWidth="1"/>
     <col min="46" max="46" width="13.7109375" customWidth="1"/>
     <col min="47" max="47" width="17.7109375" customWidth="1"/>
     <col min="48" max="48" width="21.7109375" customWidth="1"/>
     <col min="49" max="49" width="19.7109375" customWidth="1"/>
@@ -837,50 +891,112 @@
       <c r="BJ1" t="s">
         <v>61</v>
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
+    <row r="2" spans="1:69">
+      <c r="A2">
+        <v>108727</v>
+      </c>
+      <c r="B2" s="1">
+        <v>46258</v>
+      </c>
+      <c r="C2" t="s">
+        <v>69</v>
+      </c>
+      <c r="D2" t="s">
+        <v>70</v>
+      </c>
+      <c r="H2" t="s">
+        <v>71</v>
+      </c>
+      <c r="I2" t="s">
+        <v>72</v>
+      </c>
+      <c r="J2" t="s">
+        <v>73</v>
+      </c>
+      <c r="K2" t="s">
+        <v>74</v>
+      </c>
+      <c r="L2" t="s">
+        <v>75</v>
+      </c>
+      <c r="M2" t="s">
+        <v>76</v>
+      </c>
+      <c r="N2" t="s">
+        <v>77</v>
+      </c>
+      <c r="O2" t="s">
+        <v>78</v>
+      </c>
+      <c r="P2" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>80</v>
+      </c>
+      <c r="R2" t="s">
+        <v>80</v>
+      </c>
+      <c r="S2" t="s">
+        <v>81</v>
+      </c>
+      <c r="T2" t="s">
+        <v>81</v>
+      </c>
+      <c r="V2" t="s">
+        <v>82</v>
+      </c>
+      <c r="X2" t="s">
+        <v>83</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>84</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>