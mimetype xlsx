--- v1 (2026-03-04)
+++ v2 (2026-05-25)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1817" uniqueCount="755">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1870" uniqueCount="813">
   <si>
     <t>ID_ZAZNAMU</t>
   </si>
   <si>
     <t>PUBLIKOVANO</t>
   </si>
   <si>
     <t>PUBLIKUJCI</t>
   </si>
   <si>
     <t>PUBLIKUJICI_ISDS</t>
   </si>
   <si>
     <t>NABIZEJICI_NAZEV</t>
   </si>
   <si>
     <t>NABIZEJICI_ADRESA</t>
   </si>
   <si>
     <t>NABIZEJICI_IC</t>
   </si>
   <si>
     <t>NABIZEJICI_ZAKLADATEL</t>
   </si>
   <si>
@@ -219,2106 +219,2280 @@
   <si>
     <t>TYP_POZEMEK_5</t>
   </si>
   <si>
     <t>TYP_BUDOVA_5</t>
   </si>
   <si>
     <t>TYP_JEDNOTKA_5</t>
   </si>
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
   </si>
   <si>
+    <t>Správa železnic, státní organizace</t>
+  </si>
+  <si>
+    <t>uccchjm</t>
+  </si>
+  <si>
+    <t>Ministerstvo dopravy</t>
+  </si>
+  <si>
+    <t>Stavba bez č.p./č.ev. na pozemku p.č.1380 a stavba bez č.p./č.ev. na pozemku p. č.1340/2 v k.ú. Staré Brno</t>
+  </si>
+  <si>
+    <t>2026-06-25</t>
+  </si>
+  <si>
+    <t>Pejsarova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Daniela Pejsarová</t>
+  </si>
+  <si>
+    <t>Správa železnic, s.o., SŽ Facility, Odbor pozbývání majetku</t>
+  </si>
+  <si>
+    <t>Staré Brno, Brno, okres Brno-město</t>
+  </si>
+  <si>
+    <t>ne</t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>bez č.p./č.ev.</t>
+  </si>
+  <si>
+    <t>Stavba bez č.p./č.ev. na pozemku p.č. 1380 (stavědlo č. 4) - 408.000 Kč; Stavba bez č.p./č.ev. na pozemku p.č. 1340/2 (stavědlo č. 5) - 408.000 Kč</t>
+  </si>
+  <si>
+    <t>816000</t>
+  </si>
+  <si>
     <t>Lesy České republiky, s.p.</t>
   </si>
   <si>
     <t>e8jcfsn</t>
   </si>
   <si>
+    <t>MZe</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Beroun u Starého Sedla</t>
+  </si>
+  <si>
+    <t>956226106</t>
+  </si>
+  <si>
+    <t>martina.ptackova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Martina Ptáčková</t>
+  </si>
+  <si>
+    <t>Lesní správa Toužim</t>
+  </si>
+  <si>
+    <t>Beroun u Starého Sedla, Teplá, okres Cheb</t>
+  </si>
+  <si>
+    <t>605</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 605 ostatní plocha, ostatní komunikace o výměře 1575 m2 v k.ú. Beroun u Starého Sedla.</t>
+  </si>
+  <si>
+    <t>50400</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 431/20 v k.ú. Nové Město u Mikulova</t>
+  </si>
+  <si>
+    <t>2026-06-22</t>
+  </si>
+  <si>
+    <t>720858655</t>
+  </si>
+  <si>
+    <t>zelenkovaa@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Andrea Zelenková</t>
+  </si>
+  <si>
+    <t>SŽF</t>
+  </si>
+  <si>
+    <t>Nové Město u Mikulova, Moldava, okres Teplice</t>
+  </si>
+  <si>
+    <t>431/20</t>
+  </si>
+  <si>
+    <t>583000</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku v k.ú. Čáslavsko </t>
+  </si>
+  <si>
+    <t>724623774</t>
+  </si>
+  <si>
+    <t>svetlana.pech@seznam.cz</t>
+  </si>
+  <si>
+    <t>Pechová Světlana</t>
+  </si>
+  <si>
+    <t>Lesní správa Pelhřimov</t>
+  </si>
+  <si>
+    <t>Čáslavsko, Čáslavsko, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>547</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku k.ú. Čáslavsko</t>
+  </si>
+  <si>
+    <t>48530</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemků v k.ú. Čáslavsko </t>
+  </si>
+  <si>
+    <t>348, 349, 350, 351</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků v k.ú. Čáslavsko</t>
+  </si>
+  <si>
+    <t>147730</t>
+  </si>
+  <si>
+    <t>276/3, 276/4, 1636/7</t>
+  </si>
+  <si>
+    <t>39380</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Světce</t>
+  </si>
+  <si>
+    <t>Světce, Světce, okres Jindřichův Hradec</t>
+  </si>
+  <si>
+    <t>821/2</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku k.ú. Světce</t>
+  </si>
+  <si>
+    <t>40040</t>
+  </si>
+  <si>
+    <t>Povodí Vltavy, státní podnik</t>
+  </si>
+  <si>
+    <t>gg4t8hf</t>
+  </si>
+  <si>
+    <t>Prodej části pozemku k.ú. Starosedlský Hrádek</t>
+  </si>
+  <si>
+    <t>2026-06-21</t>
+  </si>
+  <si>
+    <t>387683171</t>
+  </si>
+  <si>
+    <t>marketa.krizkova@pvl.cz</t>
+  </si>
+  <si>
+    <t>Ing. Křížková</t>
+  </si>
+  <si>
+    <t>ZHV, PS 1</t>
+  </si>
+  <si>
+    <t>Starosedlský Hrádek, Starosedlský Hrádek, okres Příbram</t>
+  </si>
+  <si>
+    <t>568/3</t>
+  </si>
+  <si>
+    <t>Prodej pozemku parc. č. 568/3, ostatní plocha o výměře 56 m2, který vznikl oddělením z pozemku parc. č. 568/1 v k.ú. Starosedlský Hrádek. Předmětný pozemek se nachází v oplocené zahradě a je využívaný společně se sousedními pozemky jako zázemí k rodinnému domu.</t>
+  </si>
+  <si>
+    <t>35000</t>
+  </si>
+  <si>
+    <t>Povodí Labe, státní podnik</t>
+  </si>
+  <si>
+    <t>dbyt8g2</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 2896/2 v katastrálním území Křinice</t>
+  </si>
+  <si>
+    <t>495088871</t>
+  </si>
+  <si>
+    <t>lodrovam@pla.cz</t>
+  </si>
+  <si>
+    <t>Martina Lodrová</t>
+  </si>
+  <si>
+    <t>majetkový odbor</t>
+  </si>
+  <si>
+    <t>Křinice, Křinice, okres Náchod</t>
+  </si>
+  <si>
+    <t>2896/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek - pozemková parcela č. 2896/2 v katastrálním území Křinice, ostatní plocha, vznikl geometrickým odměřením od původní pozemkové parcely č. 2896, vodní plocha. Pozemek byl původně korytem vodního toku Křinický potok, při regulaci vodního toku, je Křinický potok veden v jiné trase a dotčený pozemek je užíván jako ostatní plocha - zeleň. Nově vzniklý pozemek navazuje na zahradu, která je užívána společně se stavebním pozemkem 187 zastavěným rodinným domem č.p. 144. Nově vzniklý pozemek tvoří s okolními pozemky jeden funkční celek. Zastavitelná část nově vzniklého pozemku je zastavěna stavbou jiného vlastníka.  </t>
+  </si>
+  <si>
+    <t>53250</t>
+  </si>
+  <si>
+    <t>MZE</t>
+  </si>
+  <si>
+    <t>S 1751/12/122, p.č. st. 126, p.č. 1576 k.ú., Horní Údolí</t>
+  </si>
+  <si>
+    <t>724524091</t>
+  </si>
+  <si>
+    <t>jana.trojakova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jana Trojáková</t>
+  </si>
+  <si>
+    <t>OŘ severní Morava</t>
+  </si>
+  <si>
+    <t>Horní Údolí, Zlaté Hory, okres Jeseník</t>
+  </si>
+  <si>
+    <t>st.126, p.č. 1576</t>
+  </si>
+  <si>
+    <t>p.č. st. 126 zast. plocha o výměře 272 m2, p.č. 1576 ost. plocha o výměře 112 m2</t>
+  </si>
+  <si>
+    <t>207000</t>
+  </si>
+  <si>
+    <t>S 748/25/122 p.č. 1661/1 k.ú. Horní Údolí</t>
+  </si>
+  <si>
+    <t>1661/1</t>
+  </si>
+  <si>
+    <t>p.č. 1661/1ostatní plocha o výměře 291 m2</t>
+  </si>
+  <si>
+    <t>242000</t>
+  </si>
+  <si>
+    <t>S 1135/25/122 p.č. st.118 k.ú. Horní Údolí</t>
+  </si>
+  <si>
+    <t>st.118</t>
+  </si>
+  <si>
+    <t>P.č. st. 118 , zastavěná plocha a nádvoří o výměře 110m 2</t>
+  </si>
+  <si>
+    <t>83000</t>
+  </si>
+  <si>
+    <t>prodej části vodního díla k.ú. Malovice u Netolic</t>
+  </si>
+  <si>
+    <t>2026-06-26</t>
+  </si>
+  <si>
+    <t>387683184</t>
+  </si>
+  <si>
+    <t>marketa.zajicova@pvl.cz</t>
+  </si>
+  <si>
+    <t>Zajícová</t>
+  </si>
+  <si>
+    <t>PS1 ZHV</t>
+  </si>
+  <si>
+    <t>Malovice u Netolic, Malovice, okres Prachatice</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej části vodního díla typu úprava vodního toku, ev. č. DVT-00000924, umístěná na pozemku parc. č. 2737 k.ú. Malovice u Netolic v délce 250 m</t>
+  </si>
+  <si>
+    <t>88000</t>
+  </si>
+  <si>
+    <t>Povodí Ohře, státní podnik</t>
+  </si>
+  <si>
+    <t>7ptt8gm</t>
+  </si>
+  <si>
     <t xml:space="preserve">Ministerstvo zemědělství </t>
   </si>
   <si>
-    <t>Prodej pozemku v k.ú. Tis u Habrů S 1287/25</t>
-[...2 lines deleted...]
-    <t>2026-04-04</t>
+    <t>Prodej pozemku v k. ú. Kryštofovy Hamry</t>
+  </si>
+  <si>
+    <t>2026-06-20</t>
+  </si>
+  <si>
+    <t>474636228</t>
+  </si>
+  <si>
+    <t>nedelova@poh.cz</t>
+  </si>
+  <si>
+    <t>Nedělová Dagmar</t>
+  </si>
+  <si>
+    <t>Odbor právní a evidence pozemků</t>
+  </si>
+  <si>
+    <t>Kryštofovy Hamry, Kryštofovy Hamry, okres Chomutov</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej nově vzniklé p. p. č. 329/2 (vzniká z p. p. č. 329) v k. ú. Kryštofovy Hamry dle geometrického plánu č. 317-1/2026 v souvislosti s výstavbou rodinného domu. Předmětná parcela bude tvořit funkční celek s rodinným domem ve vlastnictví fyzické osoby.</t>
+  </si>
+  <si>
+    <t>513590</t>
+  </si>
+  <si>
+    <t>Povodí Moravy, s.p.</t>
+  </si>
+  <si>
+    <t>m49t8gw</t>
+  </si>
+  <si>
+    <t>Dřevařská 932/11, Veveří, 60200 Brno, CZ</t>
+  </si>
+  <si>
+    <t>70890013</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství ČR</t>
+  </si>
+  <si>
+    <t>pozemek v k. ú. Újezd u Valašských Klobouk</t>
+  </si>
+  <si>
+    <t>2026-06-19</t>
+  </si>
+  <si>
+    <t>571425240</t>
+  </si>
+  <si>
+    <t>gajdos@pmo.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Radek Gajdoš</t>
+  </si>
+  <si>
+    <t>správy majetku</t>
+  </si>
+  <si>
+    <t>Újezd u Valašských Klobouk, Újezd, okres Zlín</t>
+  </si>
+  <si>
+    <t>983/115</t>
+  </si>
+  <si>
+    <t>pozemek o výměře 78 m2 oddělený z pozemku p. č. 983/73 geometrickým plánem č. 1058-2257/2025</t>
+  </si>
+  <si>
+    <t>40090</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 2176 v k.ú. Malíkov nad Nežárkou</t>
+  </si>
+  <si>
+    <t>956193106</t>
+  </si>
+  <si>
+    <t>hana.duskova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Hana Dušková</t>
+  </si>
+  <si>
+    <t>LS Jindřichův Hradec</t>
+  </si>
+  <si>
+    <t>Malíkov nad Nežárkou, Horní Pěna, okres Jindřichův Hradec</t>
+  </si>
+  <si>
+    <t>2176</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 2176 o výměře 3291 m2 s druhem pozemku lesní pozemek v k.ú. Malíkov nad Nežárkou</t>
+  </si>
+  <si>
+    <t>48380</t>
+  </si>
+  <si>
+    <t>Převod pozemků v k. ú. Mikulovice u Vernéřova</t>
+  </si>
+  <si>
+    <t>Mikulovice u Vernéřova, Klášterec nad Ohří, okres Chomutov</t>
+  </si>
+  <si>
+    <t>333/29</t>
+  </si>
+  <si>
+    <t>Pozemek netvoří žádné koryto vodního toku a z provozního hlediska se jedná o nepotřebný majetek, proto je nabídnutý k převodu.</t>
+  </si>
+  <si>
+    <t>29823</t>
+  </si>
+  <si>
+    <t>39915</t>
+  </si>
+  <si>
+    <t>429</t>
+  </si>
+  <si>
+    <t>Prodej pozemků k.ú. Trojanovice</t>
+  </si>
+  <si>
+    <t>956941329</t>
+  </si>
+  <si>
+    <t>barbora.nemcanska@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing.Barbora Němčanská</t>
+  </si>
+  <si>
+    <t>LESY ČR, s.p., OŘ severní Morava</t>
+  </si>
+  <si>
+    <t>Trojanovice, Trojanovice, okres Nový Jičín</t>
+  </si>
+  <si>
+    <t>p.č. 2389, p.č. 2390</t>
+  </si>
+  <si>
+    <t>Pozemky p. č. 2389 s druhem pozemku  lesní pozemek o výměře 1224 m2 a p. č. 2390 s druhem pozemku  lesní pozemek o výměře 1852 m2 v k.ú. Trojanovice.</t>
+  </si>
+  <si>
+    <t>404340</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č.679/2 v k.ú. Těchlovice nad Labem</t>
+  </si>
+  <si>
+    <t>2026-06-18</t>
+  </si>
+  <si>
+    <t>956240106</t>
+  </si>
+  <si>
+    <t>veronika.vajnerova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Veronika Vajnerová</t>
+  </si>
+  <si>
+    <t>Lesní správa Děčín</t>
+  </si>
+  <si>
+    <t>Těchlovice nad Labem, Těchlovice, okres Děčín</t>
+  </si>
+  <si>
+    <t>679/2</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 679/2 v k.ú. Těchlovice nad Labem - ostatní plocha o výměře 702 m2</t>
+  </si>
+  <si>
+    <t>123000</t>
+  </si>
+  <si>
+    <t>MZe - spis S 843/08-1</t>
+  </si>
+  <si>
+    <t>Prodej pozemku</t>
+  </si>
+  <si>
+    <t>956235106</t>
+  </si>
+  <si>
+    <t>magdalena.tuckova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Magdalena Tučková</t>
+  </si>
+  <si>
+    <t>Lesní správa Litvínov</t>
+  </si>
+  <si>
+    <t>Chudeřín u Litvínova, Litvínov, okres Most</t>
+  </si>
+  <si>
+    <t>667/17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku p.č. 667/17 druhem pozemku ostatní plocha o výměře 765 m2 v k.ú. Chudeřín u Litvínova. </t>
+  </si>
+  <si>
+    <t>921825</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Čáslavsko</t>
+  </si>
+  <si>
+    <t>1640/2</t>
+  </si>
+  <si>
+    <t>5680</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství ČR - zakl. Lesů ČR, s.p.</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k. ú. Bratříkov, Radčice a Chlístov u Železného Brodu</t>
+  </si>
+  <si>
+    <t>2026-06-15</t>
+  </si>
+  <si>
+    <t>725627997</t>
+  </si>
+  <si>
+    <t>jakub.polacek@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jakub Poláček</t>
+  </si>
+  <si>
+    <t>Správa toků - oblast povodí Labe</t>
+  </si>
+  <si>
+    <t>Bratříkov, Pěnčín, okres Jablonec nad Nisou</t>
+  </si>
+  <si>
+    <t>1677 dle GP 1677/2</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 1677/2 o výměře 77 m2 tvoří funkční celek se stavbou občanského vybavení č. p. 47 Bratříkov.</t>
+  </si>
+  <si>
+    <t>31535</t>
+  </si>
+  <si>
+    <t>Radčice, Radčice, okres Jablonec nad Nisou</t>
+  </si>
+  <si>
+    <t>6601</t>
+  </si>
+  <si>
+    <t>2297/4 dle GP 2297/5</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 2297/5 o výměře 50 m2 tvoří funkční celek se stavbou občanského vybavení č. p. 47 Bratříkov.</t>
+  </si>
+  <si>
+    <t>Chlístov u Železného Brodu, Železný Brod, okres Jablonec nad Nisou</t>
+  </si>
+  <si>
+    <t>30472</t>
+  </si>
+  <si>
+    <t>759/3 dle GP 759/22</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 759/22 o výměře 54 m2 tvoří funkční celek se stavbou občanského vybavení č. p. 47 Bratříkov.</t>
+  </si>
+  <si>
+    <t>38886</t>
+  </si>
+  <si>
+    <t>760 dle GP 760/2</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 760/2 o výměře 61 m2 tvoří funkční celek se stavbou občanského vybavení č. p. 47 Bratříkov.</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 1306/24, k. ú. Řetová dle GP nová parc. č. 1306/69</t>
+  </si>
+  <si>
+    <t>Řetová, Řetová, okres Ústí nad Orlicí</t>
+  </si>
+  <si>
+    <t>1306/24 dle GP 1306/69</t>
+  </si>
+  <si>
+    <t>Prodej části pozemku p. č. 1306/24 v k. ú. Řetová, který byl oddělen geometrickým plánem jako nový pozemek p. č. 1306/69 o výměře 43 m2. Pozemek tvoří funkční celek s pozemek st. č. 91 Řetová, jehož součástí je budova č. p. 127 Řetová v majetku jiného vlastníka.</t>
+  </si>
+  <si>
+    <t>26322</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej části pozemku parc. č. 85/6 v k.ú. Lenora </t>
+  </si>
+  <si>
+    <t>2026-06-12</t>
+  </si>
+  <si>
+    <t>956265115</t>
+  </si>
+  <si>
+    <t>pavel.vacha@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Pavel Vácha</t>
+  </si>
+  <si>
+    <t>Lesy ČR, s.p. - LZ Boubín</t>
+  </si>
+  <si>
+    <t>Lenora, Lenora, okres Prachatice</t>
+  </si>
+  <si>
+    <t>85/6</t>
+  </si>
+  <si>
+    <t>Prodej části pozemku parc. č. 85/6 dle geometrického plánu č. 776-141/2025 - díl "a" o výměře 1 m2</t>
+  </si>
+  <si>
+    <t>590</t>
+  </si>
+  <si>
+    <t>prodej části pozemku č.parc. 577, k.ú. Ládví, 55 m2 - funkční celek s budovou č.ev. 1953 - prodej vlastníku budovy</t>
+  </si>
+  <si>
+    <t>2026-06-14</t>
+  </si>
+  <si>
+    <t>956266115</t>
+  </si>
+  <si>
+    <t>petr.kjucukov@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Petr Kjučukov, Ph.D.</t>
+  </si>
+  <si>
+    <t>Ládví, Kamenice, okres Praha-východ</t>
+  </si>
+  <si>
+    <t>577</t>
+  </si>
+  <si>
+    <t>prodej části pozemku č.parc. 577, k.ú. Ládví; výměra části 55 m2, funkční celek s budovou č.ev. 1953, připravován prodej pozemku vlastníku budovy</t>
+  </si>
+  <si>
+    <t>86630</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Dolní Těrlicko</t>
+  </si>
+  <si>
+    <t>Dolní Těrlicko, Těrlicko, okres Karviná</t>
+  </si>
+  <si>
+    <t>511/4</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 511/4 s druhem pozemku ostatní plocha o výměře 308 m2 v k.ú. Dolní Těrlicko.</t>
+  </si>
+  <si>
+    <t>44660</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 366/20 v k.ú. Novosedlice</t>
+  </si>
+  <si>
+    <t>2026-06-13</t>
+  </si>
+  <si>
+    <t>Novosedlice, Novosedlice, okres Teplice</t>
+  </si>
+  <si>
+    <t>366/20</t>
+  </si>
+  <si>
+    <t>648000</t>
+  </si>
+  <si>
+    <t>Prodej poz.p.č.694/11 a 694/26 v k.ú.Proboštov u Teplic</t>
+  </si>
+  <si>
+    <t>474636238</t>
+  </si>
+  <si>
+    <t>bunatova@poh.cz</t>
+  </si>
+  <si>
+    <t>K.Buňatová</t>
+  </si>
+  <si>
+    <t>Proboštov u Teplic, Proboštov, okres Teplice</t>
+  </si>
+  <si>
+    <t>694/11</t>
+  </si>
+  <si>
+    <t>Prodej pozemku se uskutečňuje z důvodu majetkoprávního vypořádání pozemků tvořících funkční celek s pozemky fyz.osob.</t>
+  </si>
+  <si>
+    <t>2256.00</t>
+  </si>
+  <si>
+    <t>388032.00</t>
+  </si>
+  <si>
+    <t>694/26 (z pův.694/1)</t>
+  </si>
+  <si>
+    <t>Prodej se realizuje z důvodu majetkoprávního vypořádání pozemku, který tvoří funkční celek s pozemky fyz.osob.</t>
+  </si>
+  <si>
+    <t>Prodej poz.p.č.152/39 v k.ú.Dolní Libchava</t>
+  </si>
+  <si>
+    <t>Dolní Libchava, Česká Lípa, okres Česká Lípa</t>
+  </si>
+  <si>
+    <t>152/39 (z pův.152/4)</t>
+  </si>
+  <si>
+    <t>Prodej pozemku se uskutečňuje z důvodu majetkoprávního vypořádání pozemků tvořících funkční celek s pozemky fyz.osoby.</t>
+  </si>
+  <si>
+    <t>158424.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ministerstvo dopravy </t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 2144/10 k.ú. Rýmařov</t>
+  </si>
+  <si>
+    <t>724961676</t>
+  </si>
+  <si>
+    <t>petr.najvarek@atlas.cz</t>
+  </si>
+  <si>
+    <t>Ing. Petr Najvárek</t>
+  </si>
+  <si>
+    <t>Rýmařov, Rýmařov, okres Bruntál</t>
+  </si>
+  <si>
+    <t>2144/10</t>
+  </si>
+  <si>
+    <t>253000</t>
+  </si>
+  <si>
+    <t>Česká pošta, s.p.</t>
+  </si>
+  <si>
+    <t>kr7cdry</t>
+  </si>
+  <si>
+    <t>Ministerstvo vnitra ČR</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. 1239/1 o výměře 98 m2, zastavěná plocha a nádvoří, jehož součástí je i stavba č. p. 265, rodinný dům, k. ú. Kaplice, obec Kaplice, LV č. 1918, Katastrální úřad pro Jihočeský kraj, Katastrální pracoviště Český Krumlov. Právo hospodařit s majetkem státu: Česká pošta, s.p.</t>
+  </si>
+  <si>
+    <t>954302327</t>
+  </si>
+  <si>
+    <t>reality.prodej@cpost.cz</t>
+  </si>
+  <si>
+    <t>Dana Tučková</t>
+  </si>
+  <si>
+    <t>Správa realit</t>
+  </si>
+  <si>
+    <t>Kaplice, Kaplice, okres Český Krumlov</t>
+  </si>
+  <si>
+    <t>Prodej bude probíhat formou VŘ</t>
+  </si>
+  <si>
+    <t>1410000</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 3 o výměře 379 m2, zastavěná plocha a nádvoří, jehož součástí je stavba  č. p. 337, objekt občanské vybavenosti; Katastrální území Horní Benešov, obec Horní Benešov, LV č. 343, Katastrální úřad pro Moravskoslezský kraj, Katastrální pracoviště Bruntál. Právo hospodařit s majetkem státu: Česká pošta, s.p.</t>
+  </si>
+  <si>
+    <t>Horní Benešov, Horní Benešov, okres Bruntál</t>
+  </si>
+  <si>
+    <t>6300000</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. 201/7 o výměře 56 m2 ostatní plocha, k. ú. Podhůří-Harta, obec Vrchlabí, LV č. 3514, KÚ pro Královéhradecký kraj, Katastrálního pracoviště Trutnov. Právo hospodařit s majetkem státu: Česká pošta, s.p.</t>
+  </si>
+  <si>
+    <t>Jaroslav Černík</t>
+  </si>
+  <si>
+    <t>Podhůří-Harta, Vrchlabí, okres Trutnov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej městu </t>
+  </si>
+  <si>
+    <t>118800</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. st. 153 o výměře 194 m2, zastavěná plocha a nádvoří, jehož součástí je  stavba Podhůří č. p. 101 -  jiná stavba, pozemek parc. č. 201/3 o výměře 661 m2 -  zahrada, k. ú. Podhůří-Harta, obec Vrchlabí, LV č. 3514, KÚ pro Královéhradecký kraj, Katastrálního pracoviště Trutnov. Právo hospodařit s majetkem státu: Česká pošta, s.p.</t>
+  </si>
+  <si>
+    <t>5300000</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. st. 74  o výměře 285 m2, zastavěná  plocha a  nádvoří, součástí je stavba  č.p. 50 - stavba občanského vybavení, pozemek parc. č. 122 o výměře 322 m2 - zahrada, k. ú. a obec Hora Svaté Kateřiny, LV č.105, Katastrální úřad pro Ústecký kraj, katastrální pracoviště Most. Právo hospodařit s majetkem státu: Česká pošta, s.p.</t>
+  </si>
+  <si>
+    <t>Markéta Sloupová</t>
+  </si>
+  <si>
+    <t>Hora Svaté Kateřiny, Hora Svaté Kateřiny, okres Most</t>
+  </si>
+  <si>
+    <t>2322680</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. st. 198 o výměře 575 m2, zastavěná plocha a nádvoří, jehož součástí je i stavba č. p. 95 stavba občanského vybavení, pozemek parc. č. 73/1 o výměře 330 m2, zahrada, k. ú. Teplice nad Metují, obec Teplice nad Metují, LV č. 472, KÚ pro Královéhradecký kraj, Katastrálního pracoviště Náchod. Právo hospodařit s majetkem státu: Česká pošta, s.p.</t>
+  </si>
+  <si>
+    <t>Teplice nad Metují, Teplice nad Metují, okres Náchod</t>
+  </si>
+  <si>
+    <t>4500000</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 865 včetně č. p. 87, pozemek p. č. 864/17 v k. ú. Sedlešovice</t>
+  </si>
+  <si>
+    <t>Sedlešovice, Nový Šaldorf-Sedlešovice, okres Znojmo</t>
+  </si>
+  <si>
+    <t>p. č. 865, p. č. 864/17</t>
+  </si>
+  <si>
+    <t>K Tunelu</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 864/17, o výměře 700 m2, druh pozemku - ostatní plocha, způsob využití - jiná plocha, pozemek p. č. 865, o výměře 87 m2, druh pozemku - zastavěná plocha a nádvoří, včetně stavby č. p. 87 (rod. dům)</t>
+  </si>
+  <si>
+    <t>1354000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Staré Hamry 2</t>
+  </si>
+  <si>
+    <t>Staré Hamry 2, Ostravice, okres Frýdek-Místek</t>
+  </si>
+  <si>
+    <t>p. č. st. 3841/2</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. st. 3841/2 s druhem pozemku zastavěná plocha a nádvoří o výměře 16 m2.</t>
+  </si>
+  <si>
+    <t>13300</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 1575/2 v k.ú. Moravičany</t>
+  </si>
+  <si>
+    <t>Moravičany, Moravičany, okres Šumperk</t>
+  </si>
+  <si>
+    <t>2309, 2308/11</t>
+  </si>
+  <si>
+    <t>117000</t>
+  </si>
+  <si>
+    <t>Pozemek p.č.2583/47 v k.ú. Horní Litvínov</t>
+  </si>
+  <si>
+    <t>Horní Litvínov, Litvínov, okres Most</t>
+  </si>
+  <si>
+    <t>2583/47</t>
+  </si>
+  <si>
+    <t>105000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Medový Újezd</t>
+  </si>
+  <si>
+    <t>956212109</t>
+  </si>
+  <si>
+    <t>jana.kourilova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Jana Kouřilová</t>
+  </si>
+  <si>
+    <t>Lesní správa Přeštice</t>
+  </si>
+  <si>
+    <t>Medový Újezd, Medový Újezd, okres Rokycany</t>
+  </si>
+  <si>
+    <t>520/8</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 520/8 ostatní plocha o výměře 64 m2 v k.ú. Medový Újezd.</t>
+  </si>
+  <si>
+    <t>5120</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v obci Třemošnice</t>
+  </si>
+  <si>
+    <t>956157115</t>
+  </si>
+  <si>
+    <t>dana.stastna@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Dana Šťastná</t>
+  </si>
+  <si>
+    <t>Lesní správa Nasavrky</t>
+  </si>
+  <si>
+    <t>Třemošnice nad Doubravou, Třemošnice, okres Chrudim</t>
+  </si>
+  <si>
+    <t>365/3, 931,932,950,371/7</t>
+  </si>
+  <si>
+    <t>Jedná se o pozemky v areálu firmy Kovolis Hedvikov a.s. a na ně navazující (příjezdové komunikace, plochy pro parkování). Cena zjištěná činí 636.850 Kč</t>
+  </si>
+  <si>
+    <t>519800</t>
+  </si>
+  <si>
+    <t>Podhradí v Železných horách, Třemošnice, okres Chrudim</t>
+  </si>
+  <si>
+    <t>99/9,99/39,st.132</t>
+  </si>
+  <si>
+    <t>Jedná se o pozemky v areálu firmy Kovolis Hedvikov a.s. a na ně navazující (příjezdové komunikace, plochy pro parkování). Pozemek p.č. st. 132 je zastavěný trvalou stavbou ve vlastnictví firmy Kovolis Hedvikov a.s.. Cena zjištěná činí 636.850 Kč</t>
+  </si>
+  <si>
+    <t>Prodej pozemku S 386/24</t>
+  </si>
+  <si>
+    <t>2026-06-11</t>
+  </si>
+  <si>
+    <t>956204108</t>
+  </si>
+  <si>
+    <t>kristina.simova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Kristina Šímová</t>
+  </si>
+  <si>
+    <t>LS Vyšší Brod</t>
+  </si>
+  <si>
+    <t>Černá v Pošumaví, Černá v Pošumaví, okres Český Krumlov</t>
+  </si>
+  <si>
+    <t>618/7</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej pozemku p.č. 618/7, který je bezlesím. Pozemek je dislokován na západním okraji zastavěného území obce Černá v Pošumaví, místní oddělená část obce Plánička - lesní domky. Předmětný pozemek je půdorysně pravidelného tvaru, rovinné charakteristiky. Na části pozemku se nachází několik ks náletových porostů. Na pozemek nejsou přivezeny ineženýrské sítě.</t>
+  </si>
+  <si>
+    <t>104280</t>
+  </si>
+  <si>
+    <t>část vodního díla (úprava koryta vodního toku), Ratměřice</t>
+  </si>
+  <si>
+    <t>257099219</t>
+  </si>
+  <si>
+    <t>alena.turkottova@pvl.cz</t>
+  </si>
+  <si>
+    <t>Alena Türkottová</t>
+  </si>
+  <si>
+    <t>ZDV PS1</t>
+  </si>
+  <si>
+    <t>Ratměřice, Ratměřice, okres Benešov</t>
+  </si>
+  <si>
+    <t>Část rušeného vodního díla typu úprava koryta vodního toku (zatrubnění) ev. č. DVT-00000188, umístěná na pozemcích parc. č. 1145/1, 1145/2 v k.ú. Ratměřice, v délce 160 m.</t>
+  </si>
+  <si>
+    <t>10000</t>
+  </si>
+  <si>
+    <t>p. č. st. 1758 a p. č. st. 1759</t>
+  </si>
+  <si>
+    <t>Pozemky p. č. st. 1759 s druhem pozemku zastavěná plocha a nádvoří o výměře 44 m2 a p. č. st. 1758 s druhem pozemku zastavěná plocha a nádvoří o výměře 21 m2.</t>
+  </si>
+  <si>
+    <t>164000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 589/5 nově vznikajícího z pozemku p. č. 589/1 v k. ú. Zbýšov</t>
+  </si>
+  <si>
+    <t>2026-06-07</t>
+  </si>
+  <si>
+    <t>klusakova@pmo.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Klusáková Markéta</t>
+  </si>
+  <si>
+    <t>Správy majetku</t>
+  </si>
+  <si>
+    <t>Zbýšov, Zbýšov, okres Vyškov</t>
+  </si>
+  <si>
+    <t>589/5</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 589/5 nově vznikajícího z pozemku p. č. 589/1 v k. ú. Zbýšov na základě GP č. 549-20050/2025</t>
+  </si>
+  <si>
+    <t>10260</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. 141/14 (k.ú. Červené Záhoří) a p.č. 86/2(k.ú. Chotoviny)</t>
+  </si>
+  <si>
+    <t>725 553 303</t>
+  </si>
+  <si>
+    <t>videticova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Markéta Videtičová</t>
+  </si>
+  <si>
+    <t>Červené Záhoří, Chotoviny, okres Tábor</t>
+  </si>
+  <si>
+    <t>141/14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek parc. č. 141/14, k.ú. Červené Záhoří o výměře 1679 m2, v katastru nemovitostí vedený  jako orná půda, v ÚP vymezen jako plochy přestavby z plochy dopravy železniční na veřejnou zeleň.  Pozemek v nezastavěné části obce, navazuje na souvislou zástavbu obce. Na pozemek zasahují malé  zbytky původního štěrkového zpevnění plochy, k datu ocenění plocha vymletá, zbytky štěrku bez  hodnoty. Na pozemku se nachází n kolik trvalých porostů. Zděný pilíř jiného vlastníka. </t>
+  </si>
+  <si>
+    <t>162590</t>
+  </si>
+  <si>
+    <t>Chotoviny, Chotoviny, okres Tábor</t>
+  </si>
+  <si>
+    <t>74320</t>
+  </si>
+  <si>
+    <t>86/2</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. 86/2, k.ú. Chotoviny o výměře 380 m2, v katastru nemovitostí vedený jako ostatní  plocha - jiná plocha. Pozemek je neudržovanou zatravněnou plochou, na hranici k.ú. Chotoviny a k.ú.  Červené Záhoří, ob k.ú. jsou součástí obce Chotoviny, v nezastavěném území obce.  Pozemek v ÚP vymezen jako plochy přestavby z plochy dopravy železniční na veřejnou zeleň.  Pozemek v nezastavěné části obce, navazuje na souvislou zástavbu obce.</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Skorkov u Herálce S 201/26</t>
   </si>
   <si>
     <t>956155106</t>
   </si>
   <si>
     <t>josef.kovar@lesycr.cz</t>
   </si>
   <si>
     <t>Josef Kovář</t>
   </si>
   <si>
     <t>Lesní správa Ledeč nad Sázavou</t>
   </si>
   <si>
-    <t>Tis u Habrů, Tis, okres Havlíčkův Brod</t>
-[...212 lines deleted...]
-    <t>uccchjm</t>
+    <t>Skorkov u Herálce, Skorkov, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>1983</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku p.č. 1983 v k.ú. Skorkov u Herálce formou VŘ</t>
+  </si>
+  <si>
+    <t>28400</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Kyjov u Havlíčkova Brodu S 260/26</t>
+  </si>
+  <si>
+    <t>Kyjov u Havlíčkova Brodu, Kyjov, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>228/2, 229</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesních pozemků formou VŘ</t>
+  </si>
+  <si>
+    <t>125620</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku v k.ú. Jilemník S 261/26</t>
+  </si>
+  <si>
+    <t>Jilemník, Havlíčkův Brod, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>272/2</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku p.č. 272/2 v k.ú. Jilemník, formou VŘ</t>
+  </si>
+  <si>
+    <t>72510</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Ždírec u Pohledu S 262/26</t>
+  </si>
+  <si>
+    <t>Ždírec u Pohledu, Ždírec, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>496, 536</t>
+  </si>
+  <si>
+    <t>15790</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Kojetín u Havlíčkova Brodu S 263/26</t>
+  </si>
+  <si>
+    <t>Kojetín u Havlíčkova Brodu, Kojetín, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>1019/2</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku p.č. 1019/2 v k.ú. Kojetín u Havlíčkova Brodu</t>
+  </si>
+  <si>
+    <t>5330</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 737/2 v k. ú. Meziříčko u Letovic</t>
+  </si>
+  <si>
+    <t>Meziříčko u Letovic, Letovice, okres Blansko</t>
+  </si>
+  <si>
+    <t>737/2</t>
+  </si>
+  <si>
+    <t>2800</t>
+  </si>
+  <si>
+    <t>1334</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku v k.ú. Čáslavsko</t>
+  </si>
+  <si>
+    <t>32620</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Březina u Hořepníku</t>
+  </si>
+  <si>
+    <t>Březina u Hořepníku, Hořepník, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>138/2, 140</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků v k.ú. Březina u Hořepníku</t>
+  </si>
+  <si>
+    <t>746960</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 1398/68 v k. ú. Tlumačov - cena bude určena na základě znaleckého posudku</t>
+  </si>
+  <si>
+    <t>728 363 429</t>
+  </si>
+  <si>
+    <t>Silastikova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Silaštíková Dana</t>
+  </si>
+  <si>
+    <t>Tlumačov na Moravě, Tlumačov, okres Zlín</t>
+  </si>
+  <si>
+    <t>1398/68</t>
+  </si>
+  <si>
+    <t>Pozemky parc. č. 566/1 o výměře 104 m2, 566/2 o výměře 60 m2, 563/10 o výměře 31 m2, 560/2 o výměře 118 m2, nově vzniklý pozemek parc. č. 563/13 oddělený z pozemku parc. č. 563/7 o výměře 539 m2 a nově vzniklý pozemek parc. č. 559/11 oddělený z pozemku parc. č. 559 o výměře 31 m2, dle GP č. 1211-89/2025, k. ú. Jinočany</t>
+  </si>
+  <si>
+    <t>2026-06-05</t>
+  </si>
+  <si>
+    <t>257099230</t>
+  </si>
+  <si>
+    <t>katerina.trnkova@pvl.cz</t>
+  </si>
+  <si>
+    <t>Ing. Kateřina Trnková</t>
+  </si>
+  <si>
+    <t>PS1 ZDV</t>
+  </si>
+  <si>
+    <t>Jinočany, Jinočany, okres Praha-západ</t>
+  </si>
+  <si>
+    <t>566/1, 566/2, 563/10, 560/2, 563/13, 559/11</t>
+  </si>
+  <si>
+    <t>265400</t>
+  </si>
+  <si>
+    <t>Ředitelství silnic a dálnic s. p.</t>
+  </si>
+  <si>
+    <t>zjq4rhz</t>
+  </si>
+  <si>
+    <t>pozemek p.č. 3089/5, který vznikne na základě geometrického plánu č. 3672-134/2025 oddělením z pozemku p. č. 3089 zapsaného na LV č. 2856 v katastrálním území Příbor</t>
+  </si>
+  <si>
+    <t>2026-06-06</t>
+  </si>
+  <si>
+    <t>722983850</t>
+  </si>
+  <si>
+    <t>lucie.kvapilova@rsd.cz</t>
+  </si>
+  <si>
+    <t>Lucie Kvapilová</t>
+  </si>
+  <si>
+    <t>Správa Ostrava</t>
+  </si>
+  <si>
+    <t>Příbor, Příbor, okres Nový Jičín</t>
+  </si>
+  <si>
+    <t>3089/5</t>
+  </si>
+  <si>
+    <t>pozemek p.č. 3089/5, který vznikne na základě geometrického plánu č. 3672-134/2025 oddělením z pozemku p. č. 3089 zapsaného na LV č. 2856 v katastrálním území Příbor. Na pozemku se v minulosti nacházel nájezd na silnice R48, který byl zrušen v rámci přestavby silnice R48 na dálnici D48, protože nevyhovoval dálničním parametrům</t>
+  </si>
+  <si>
+    <t>256751</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Klenčí pod Čerchovem</t>
+  </si>
+  <si>
+    <t>956222106</t>
+  </si>
+  <si>
+    <t>jaromir.kazda@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Jaromír Kazda</t>
+  </si>
+  <si>
+    <t>LS Horšovský Týn</t>
+  </si>
+  <si>
+    <t>Klenčí pod Čerchovem, Klenčí pod Čerchovem, okres Domažlice</t>
+  </si>
+  <si>
+    <t>st. 604, 2270/15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemků v k.ú. Klenčí pod Čerchovem o celkové výměře 453 m2. Na stavebním pozemku se nachází rekreační stavba ev.č. 15 cizího vlastníka. </t>
+  </si>
+  <si>
+    <t>238720</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 1139/4 nově vzniklého oddělením z pozemku p. č. 1139 v k. ú. Svojanov</t>
+  </si>
+  <si>
+    <t>Svojanov, Svojanov, okres Svitavy</t>
+  </si>
+  <si>
+    <t>1139/4</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 1139/4 nově vznikajícího z pozemku p. č. 1139 v k. ú. Svojanov na základě GP č. 478-8/2025</t>
+  </si>
+  <si>
+    <t>4800</t>
+  </si>
+  <si>
+    <t>S 1199/25/129 pozemek p.č. 482/3 k.ú. Těšíkov</t>
+  </si>
+  <si>
+    <t>Těšíkov, Šternberk, okres Olomouc</t>
+  </si>
+  <si>
+    <t>482/3</t>
+  </si>
+  <si>
+    <t>p.č. 482/3 -lesní pozemek o výměře 558 m2</t>
+  </si>
+  <si>
+    <t>7800</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. 1761/2 o výměře 487 m2, včetně VD, k.ú. Pravětice</t>
+  </si>
+  <si>
+    <t>257099229</t>
+  </si>
+  <si>
+    <t>ZDV-PS1</t>
+  </si>
+  <si>
+    <t>Pravětice, Načeradec, okres Benešov</t>
+  </si>
+  <si>
+    <t>1761/2</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. 1761/2 o výměře 487 m2, druh pozemku vodní plocha, jehož součástí je rušená část VD (úprava toku)</t>
+  </si>
+  <si>
+    <t>34540</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku v k. ú. Mladoňovice na Moravě S 1319/25</t>
+  </si>
+  <si>
+    <t>956150107</t>
+  </si>
+  <si>
+    <t>lucie.simonova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Lucie Šimonová</t>
+  </si>
+  <si>
+    <t>Lesní správa Telč</t>
+  </si>
+  <si>
+    <t>Mladoňovice na Moravě, Mladoňovice, okres Třebíč</t>
+  </si>
+  <si>
+    <t>1100</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku o výměře 2352 m2 - prodej formou VŘ</t>
+  </si>
+  <si>
+    <t>27000</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku v k. ú. Mladoňovice na Moravě S 1325/25</t>
+  </si>
+  <si>
+    <t>1084</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku o výměře 2261 m2 - prodej formou VŘ</t>
+  </si>
+  <si>
+    <t>25000</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku v k. ú. Mladoňovice na Moravě S 1326/25</t>
+  </si>
+  <si>
+    <t>1096</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku o výměře 2107 m2 - prodej formou VŘ</t>
+  </si>
+  <si>
+    <t>43200</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku v k. ú. Mladoňovice na Moravě S 1310/25</t>
+  </si>
+  <si>
+    <t>993</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku o výměře 2112 m2 - prodej formou VŘ</t>
+  </si>
+  <si>
+    <t>27500</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Vladislav S 705/24</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>956148106</t>
+  </si>
+  <si>
+    <t>dana.ruskova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Dana Rusková</t>
+  </si>
+  <si>
+    <t>Lesní správa Třebíč</t>
+  </si>
+  <si>
+    <t>Vladislav, Vladislav, okres Třebíč</t>
+  </si>
+  <si>
+    <t>268, 270</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesních pozemků p.č. 268/ a 270 v k.ú. Vladislav formou VŘ</t>
+  </si>
+  <si>
+    <t>52170</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Vladislav S 709/24</t>
+  </si>
+  <si>
+    <t>1287/1</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku p.č. 1287/1 v k.ú. Vladislav formou VŘ</t>
+  </si>
+  <si>
+    <t>142850</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Vladislav S 710/24</t>
+  </si>
+  <si>
+    <t>1363</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku p.č. 1363 v k.ú. Vladislav formou VŘ</t>
+  </si>
+  <si>
+    <t>122110</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Vladislav S 712/24</t>
+  </si>
+  <si>
+    <t>1244</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku p.č. 1244 v k.ú. Vladislav formou VŘ</t>
+  </si>
+  <si>
+    <t>112940</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Dolní Vilémovice S 1191/23</t>
+  </si>
+  <si>
+    <t>Dolní Vilémovice, Dolní Vilémovice, okres Třebíč</t>
+  </si>
+  <si>
+    <t>739, 713, 749, 759/1, 759/2, 787</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesních pozemků v k.ú. Dolní Vilémovice formou VŘ</t>
+  </si>
+  <si>
+    <t>279240</t>
+  </si>
+  <si>
+    <t>DIAMO, státní podnik</t>
+  </si>
+  <si>
+    <t>sjfywke</t>
+  </si>
+  <si>
+    <t>DIAMO, s. p., o. z. Stráž</t>
+  </si>
+  <si>
+    <t>D200-NNM-Prodej pozemků p. č. 2336/1, p. č. 2336/2 a p. č. 2420.xml</t>
+  </si>
+  <si>
+    <t>487 892 177</t>
+  </si>
+  <si>
+    <t>hudakova@diamo.cz</t>
+  </si>
+  <si>
+    <t>Z. Hudáková</t>
+  </si>
+  <si>
+    <t>Oddělení majetku</t>
+  </si>
+  <si>
+    <t>Královec, Královec, okres Trutnov</t>
+  </si>
+  <si>
+    <t>2336/1</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 2336/1 – vodní plocha, koryto vodního toku přirozené nebo upravené o výměře 915 m2, zapsaný na LV č. 125 pro k. ú. Královec, obec Královec, Královéhradecký kraj. V kupní ceně nejsou zahrnuty náklady spojené s převodem.</t>
+  </si>
+  <si>
+    <t>21045</t>
+  </si>
+  <si>
+    <t>7820</t>
+  </si>
+  <si>
+    <t>2336/2</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 2336/2 – vodní plocha, koryto vodního toku přirozené nebo upravené o výměře 340 m2, zapsaný na LV č. 125 pro k. ú. Královec, obec Královec, Královéhradecký kraj. V kupní ceně nejsou zahrnuty náklady spojené s převodem.</t>
+  </si>
+  <si>
+    <t>1771</t>
+  </si>
+  <si>
+    <t>2420</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 2420 – trvalý travnatý porost o výměře 77m2, zapsaný na LV č. 125 pro k. ú. Královec, obec Královec, Královéhradecký kraj. V kupní ceně nejsou zahrnuty náklady spojené s převodem.</t>
+  </si>
+  <si>
+    <t>Prodej pozemků k.ú. Kytlické Mlýny</t>
+  </si>
+  <si>
+    <t>956241106</t>
+  </si>
+  <si>
+    <t>lenka.michkova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Michková Lenka</t>
+  </si>
+  <si>
+    <t>LS Rumburk</t>
+  </si>
+  <si>
+    <t>Kytlické Mlýny, Kytlice, okres Děčín</t>
+  </si>
+  <si>
+    <t>296/6, 296/7</t>
+  </si>
+  <si>
+    <t>Nelesní pozemky bez trvalého porostu, v prudkém svahu, část skály, nevhodné k hospodaření.</t>
+  </si>
+  <si>
+    <t>79000</t>
+  </si>
+  <si>
+    <t>MZe - spis S 1547/16</t>
+  </si>
+  <si>
+    <t>956235112</t>
+  </si>
+  <si>
+    <t>valerie.kasalova@lesycr.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ing. Valerie Kasalová </t>
+  </si>
+  <si>
+    <t>Lom u Mostu, Lom, okres Most</t>
+  </si>
+  <si>
+    <t>1401/14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku p.č. 1401/14 druhem pozemku ostatní plocha o výměře 121 m2 v k.ú. Lom u Mostu. </t>
+  </si>
+  <si>
+    <t>58464</t>
+  </si>
+  <si>
+    <t>Ministerstvo průmyslu a obchodu</t>
+  </si>
+  <si>
+    <t>D550 – Převod pozemku p. č. 4416 v k. ú. Orlová</t>
+  </si>
+  <si>
+    <t>2026-05-30</t>
+  </si>
+  <si>
+    <t>karvina@diamo.cz</t>
+  </si>
+  <si>
+    <t>Ing. Kamil Roman</t>
+  </si>
+  <si>
+    <t>DIAMO s. p., odštěpný závod Karviná, Sirotčí 1145/7, Vítkovice, 703 00  Ostrava</t>
+  </si>
+  <si>
+    <t>Orlová, Orlová, okres Karviná</t>
+  </si>
+  <si>
+    <t>4416</t>
+  </si>
+  <si>
+    <t>pozemek p. č. 4416 – zahrada o výměře 425 m2, zapsaný na LV č. 948 pro k. ú. Orlová, obec Orlová, u katastrálního úřadu pro Moravskoslezský kraj, katastrálního pracoviště Karviná. Převáděný pozemek se nachází v: - v platném dobývacím prostoru Karviná – Doly I pro černé uhlí, který je ve správě Diamo, s. p. - v území plochy „CK0“ chráněného ložiskového území (CHLÚ) české části Hornoslezské pánve pro výhradní ložisko černé uhlí. Plocha „CK0“ vyžaduje stanovení podmínek zajištění stavby proti účinkům poddolování - v území kategorizovaném jako území s možnými nahodilými výstupy metanu na povrch. V případě stavební činnosti na/v Předmětu koupě je nutno tuto skutečnost zohlednit. Hodnota převáděné nemovitosti byla stanovena znaleckým posudkem č. 016356/2026 ze dne 26. 2. 2026, vyhotoveném znalkyní Ing. Pavlou Brady, se sídlem: Náměstí Osvoboditelů 78/2, 746 01, Opava – Město</t>
+  </si>
+  <si>
+    <t>240000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Břestek</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
+  </si>
+  <si>
+    <t>724623706</t>
+  </si>
+  <si>
+    <t>magdalena.kratka@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Krátká Magdalena</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lesy České republiky, s.p. </t>
+  </si>
+  <si>
+    <t>Břestek, Břestek, okres Uherské Hradiště</t>
+  </si>
+  <si>
+    <t>2644/123</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku ve funkčním celku FO </t>
+  </si>
+  <si>
+    <t>25400</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 1572/2 k.ú. Stvolínky o výměře 1718 m2.</t>
+  </si>
+  <si>
+    <t>725889647</t>
+  </si>
+  <si>
+    <t>mickoval@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Lenka Micková</t>
+  </si>
+  <si>
+    <t>Stvolínky, Stvolínky, okres Česká Lípa</t>
+  </si>
+  <si>
+    <t>1572/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku p. č. 1572/2 k.ú. Stvolínky o výměře 1718 m2. Cena bude určena na základě znaleckého posudku. </t>
+  </si>
+  <si>
+    <t>Nepotřebné pozemky pro ŘSD, k.ú. Třebušice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">954 908 549 </t>
+  </si>
+  <si>
+    <t>katerina.borikova@rsd.cz</t>
+  </si>
+  <si>
+    <t>Kateřina Boříková</t>
+  </si>
+  <si>
+    <t>Oddělení majetkové správy</t>
+  </si>
+  <si>
+    <t>Třebušice, Most, okres Most</t>
+  </si>
+  <si>
+    <t>1170/19</t>
+  </si>
+  <si>
+    <t>Nepotřebný pozemek pro ŘSD - na pozemku se nachází stavba plotu, který tvoří funkční celek s nemovitou věcí vlastníka přilehlého pozemku, cena dle ZP</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>1170/20</t>
+  </si>
+  <si>
+    <t>Nepotřebný pozemek pro ŘSD - zeleň, cena dle ZP</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. st. 287, o výměře 193 m2, k.ú. Kunčina, jehož součástí je stavba bez čp/če. a pozemku p. č. 4388/4 o výměře 2124 m2, k.ú. Kunčina</t>
+  </si>
+  <si>
+    <t>Kunčina, Kunčina, okres Svitavy</t>
+  </si>
+  <si>
+    <t>p. č. st. 287 a 4388/4</t>
+  </si>
+  <si>
+    <t>bez č.p./č.e.</t>
+  </si>
+  <si>
+    <t>546000</t>
+  </si>
+  <si>
+    <t>Pozemek p.č.st. 386 včetně stavby č.p. 383, k.ú. Lipov</t>
+  </si>
+  <si>
+    <t>Lipov, Lipov, okres Hodonín</t>
+  </si>
+  <si>
+    <t>p.č.st. 386</t>
+  </si>
+  <si>
+    <t>U Zastávky</t>
+  </si>
+  <si>
+    <t>383</t>
+  </si>
+  <si>
+    <t>V budově jsou situovány 3 bytové jednotky, pozemek - 390 m2, zastavěná plocha a nádvoří</t>
+  </si>
+  <si>
+    <t>5477000</t>
+  </si>
+  <si>
+    <t>Prodej p.č. 558/15 v k.ú. Křoví</t>
+  </si>
+  <si>
+    <t>724524911</t>
+  </si>
+  <si>
+    <t>renata.kofronova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Kofroňová Renata</t>
+  </si>
+  <si>
+    <t>Oblastní ředitelství jižní Morava</t>
+  </si>
+  <si>
+    <t>Křoví, Křoví, okres Žďár nad Sázavou</t>
+  </si>
+  <si>
+    <t>558/15</t>
+  </si>
+  <si>
+    <t>Jedná se o řemenovou parcelu se zbytkem původního porostu 165 G 8 - borovice lesní, stáří 81 let.</t>
+  </si>
+  <si>
+    <t>16048</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č.1008 v k.ú. Dobkovice</t>
+  </si>
+  <si>
+    <t>956240112</t>
+  </si>
+  <si>
+    <t>jitka.zatocilova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jitka Zatočilová</t>
+  </si>
+  <si>
+    <t>LS Děčín</t>
+  </si>
+  <si>
+    <t>Dobkovice, Dobkovice, okres Děčín</t>
+  </si>
+  <si>
+    <t>1008</t>
+  </si>
+  <si>
+    <t>ostatní plocha</t>
+  </si>
+  <si>
+    <t>60000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku pod chatou  st.p.č. 95/2 v k.ú. Mukov</t>
+  </si>
+  <si>
+    <t>956236109</t>
+  </si>
+  <si>
+    <t>lenka.brozova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Lenka Brožová</t>
+  </si>
+  <si>
+    <t>LS Litoměřice</t>
+  </si>
+  <si>
+    <t>Mukov, Hrobčice, okres Teplice</t>
+  </si>
+  <si>
+    <t>st. 95/2</t>
+  </si>
+  <si>
+    <t>stavební pozemek pod chatou o výměře 44m2</t>
+  </si>
+  <si>
+    <t>12710</t>
+  </si>
+  <si>
+    <t>Převod pozemků p. č. 1067/4, 1067/6, 1067/24, 1067/32, 1067/34  v k. ú. Štarnov</t>
+  </si>
+  <si>
+    <t>Štarnov, Štarnov, okres Olomouc</t>
+  </si>
+  <si>
+    <t>Převod pozemků p. č. 1067/4, 1067/6, 1067/24, 1067/32, 1067/34  v k. ú. Štarnov - cena bude upřesněna na základě znaleckého posudku</t>
+  </si>
+  <si>
+    <t>ministerstvo zemědělství</t>
+  </si>
+  <si>
+    <t>S 471/22 k.ú. Police nad Metují p.p.č. 304/3</t>
+  </si>
+  <si>
+    <t>724623763</t>
+  </si>
+  <si>
+    <t>vaclav.uhlir@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Václav Uhlíř</t>
+  </si>
+  <si>
+    <t>Lesy ČR, s.p., Oblastní ředitelství východní Čechy</t>
+  </si>
+  <si>
+    <t>Police nad Metují, Police nad Metují, okres Náchod</t>
+  </si>
+  <si>
+    <t>304/3</t>
+  </si>
+  <si>
+    <t>ostatní plocha - ostatní komunikace</t>
+  </si>
+  <si>
+    <t>31000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S 1262/12   k.ú. Police nad Metují, p.č. st.486 </t>
+  </si>
+  <si>
+    <t>st. 486</t>
+  </si>
+  <si>
+    <t>zastavěná plocha a nádvoří - na ní stavba tech. vybavení bez č.p. i č. ev.</t>
+  </si>
+  <si>
+    <t>14000</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 4127/42</t>
+  </si>
+  <si>
+    <t>Moravský Krumlov, Moravský Krumlov, okres Znojmo</t>
+  </si>
+  <si>
+    <t>4127/42</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 4127/42 v k. ú. Moravský Krumlov, lesní pozemek, 107 m2, cena bude stanovena na základě znaleckého posudku</t>
+  </si>
+  <si>
+    <t>S 584/24/122 Prodej budovy Suchá Rudná č.p. 76</t>
+  </si>
+  <si>
+    <t>2026-05-29</t>
+  </si>
+  <si>
+    <t>Suchá Rudná, Světlá Hora, okres Bruntál</t>
+  </si>
+  <si>
+    <t>st.137</t>
+  </si>
+  <si>
+    <t>Suchá Rudná</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>Pozemek st. 137 o výměře 2021 m2, součástí pozemku je stavba Suchá Rudná č.p.76</t>
+  </si>
+  <si>
+    <t>6850000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Pořín</t>
+  </si>
+  <si>
+    <t>Pořín, Dolní Hořice, okres Tábor</t>
+  </si>
+  <si>
+    <t>1205/1,1205/2,1205/3,1205/4,1206,2384,2385</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků v k.ú. Pořín</t>
+  </si>
+  <si>
+    <t>79920</t>
   </si>
   <si>
     <t>MD ČR</t>
   </si>
   <si>
-    <t>Prodej pozemku p.č. 645/6 v k.ú. Postoloprty</t>
+    <t>Převod pozemku p.č. 342 včetně stavby č.p. 162, pozemků p.č. 299/4, 299/5 a 343/2 v k.ú. Radonice u Kadaně a obci Radonice</t>
   </si>
   <si>
     <t>braunova@spravazeleznic.cz</t>
   </si>
   <si>
     <t>Věra Braunová</t>
   </si>
   <si>
-    <t>SŽF</t>
-[...167 lines deleted...]
-    <t>Prodej pozemku p.č. 358/7 v k.ú. Velký Luh</t>
+    <t>Radonice u Kadaně, Radonice, okres Chomutov</t>
+  </si>
+  <si>
+    <t>342, 299/4, 299/5, 343/2</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>3970000</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 4106/4 k.ú. Čejkovice</t>
+  </si>
+  <si>
+    <t>725257511</t>
+  </si>
+  <si>
+    <t>veronika.sedlackova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Sedláčková</t>
+  </si>
+  <si>
+    <t>LZ Židlochovice</t>
+  </si>
+  <si>
+    <t>Čejkovice, Čejkovice, okres Hodonín</t>
+  </si>
+  <si>
+    <t>4106/4</t>
+  </si>
+  <si>
+    <t>Lesní pozemek malé výměry s komplikovaným přístupem – je obklopen pozemky jiných fyzických a právnických osob. Je ovlivněn potokem Prušánka, je často podmáčený. Leží mimo zastavěné území, v platném územním plánu je řazen do ploch NU – plochy přírodní všeobecné. Dle výpisu LHP se na pozemku nachází bezlesí (93Y103) – dočasný palouk, ve skutečnosti se na něm nachází hospodářsky nevýznamné keře.</t>
+  </si>
+  <si>
+    <t>9008</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 3378 v k.ú. Cheb</t>
   </si>
   <si>
     <t>kropacova@spravazeleznic.cz</t>
   </si>
   <si>
     <t>Kropáčová</t>
   </si>
   <si>
-    <t>Velký Luh, Velký Luh, okres Cheb</t>
-[...11 lines deleted...]
-    <t>724623774</t>
+    <t>Cheb, Cheb, okres Cheb</t>
+  </si>
+  <si>
+    <t>3378</t>
+  </si>
+  <si>
+    <t>1629000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. st. 74 a pozemku p.č. 727/7 v k.ú. Horní Řepčice</t>
+  </si>
+  <si>
+    <t>Horní Řepčice, Horní Řepčice, okres Litoměřice</t>
+  </si>
+  <si>
+    <t>p.č.st. 74, p.č. 727/7</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>2008000</t>
+  </si>
+  <si>
+    <t>část vodního díla, Lidmaň</t>
+  </si>
+  <si>
+    <t>2026-05-28</t>
+  </si>
+  <si>
+    <t>Lidmaň, Lidmaň, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>Část rušeného VD typu úprava vodního toku ev. č. DVT 00003341, umístěná na pozemcích parc. č. 830/9, 830/15, 830/16, 830/17 a 1165/3, v k. ú.Lidmaň, v délce 266 m.</t>
+  </si>
+  <si>
+    <t>273360</t>
+  </si>
+  <si>
+    <t>Pozemky parc. č. 238/9 o výměře 20m2 a 238/10 o výměře 13 m2</t>
+  </si>
+  <si>
+    <t>Dubí u Kladna, Kladno, okres Kladno</t>
+  </si>
+  <si>
+    <t>238/9 a 238/10</t>
+  </si>
+  <si>
+    <t>Pozemky parc. č. 238/9 o výměře 20 m2 a 238/10 o výměře 13 m2, k. ú. Dubí u Kladna</t>
+  </si>
+  <si>
+    <t>50500</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 47/2 v k.ú. Malý Rapotín</t>
+  </si>
+  <si>
+    <t>702263859</t>
+  </si>
+  <si>
+    <t>MoravekJa@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jan Morávek</t>
+  </si>
+  <si>
+    <t>Správa železnic, státní organizace SŽ Facility  Systémový specialista Úsek náměstka ředitele pro realitní činnosti Odbor nakládání s nemovitým majetkem Oddělení přípravy pozbytí   Ke Štvanici 656/3, 186 00 Praha 8</t>
+  </si>
+  <si>
+    <t>Malý Rapotín, Tachov, okres Tachov</t>
+  </si>
+  <si>
+    <t>47/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek na okrají zastavěného území v ochranném pásmu dráhy trati Domažlice odbočná výh. č. 401 - Planá u Mariánských Lázní. Travnatý pozemek je mezi těleso dráhy a pozemek žadatelky p.č. 43/34, z něhož je výhradně přístupný. Prodávaný pozemek tvoří část zahrady žadatelky, tvoří jeden celek s majetek žadatelky a je jí za tím účelem pronajat. Pokud během přípravy prodeje dojde ke změně vlastníka pozemku p.č. 43/34, bude pozemek prodán novému vlastníkovi za podmínek stanovených v příslušném souhlasu schvalujícího subjektu. Pozemek je zatížen služebností zapsanou na LV spočívající v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy." V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatel vzdá za sebe a další vlastníky nabývané nemovitosti jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývané nemovitosti, případně na stavbách na ní postavených nebo na předmětech na ní uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitosti bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Dle platného územního plánu je pozemek zařazen do plochy DD - drážní doprava.													</t>
+  </si>
+  <si>
+    <t>47000</t>
+  </si>
+  <si>
+    <t>prodej pozemku p.č. 3974 k.ú. Pardubice</t>
+  </si>
+  <si>
+    <t>Pardubice, Pardubice, okres Pardubice</t>
+  </si>
+  <si>
+    <t>3974</t>
+  </si>
+  <si>
+    <t>352000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Útěchovičky</t>
   </si>
   <si>
     <t>svetlana.pechova@lesycr.cz</t>
   </si>
   <si>
-    <t>Pechová Světlana</t>
-[...2 lines deleted...]
-    <t>Lesní správa Pelhřimov</t>
+    <t>Útěchovičky, Útěchovičky, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej lesního pozemku v k.ú. Útěchovičky </t>
+  </si>
+  <si>
+    <t>8250</t>
+  </si>
+  <si>
+    <t>MZe - spis S 508/25</t>
+  </si>
+  <si>
+    <t>956233107</t>
+  </si>
+  <si>
+    <t>jana.kotaskova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Jana Kotásková</t>
+  </si>
+  <si>
+    <t>Lesní správa Klášterec</t>
+  </si>
+  <si>
+    <t>2342/1, 2342/4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku p.č. 2342/1 druhem pozemku lesní pozemek o výměře 786 m2 a pozemku p.č. 2342/4, druhem pozemku lesní pozemek o výměře 53 m2 v k.ú. Hora Svaté Kateřiny. </t>
+  </si>
+  <si>
+    <t>188775</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 1627/3 v k. ú. Bolehošť (sp. zn. S 737/20)</t>
+  </si>
+  <si>
+    <t>956 165 108</t>
+  </si>
+  <si>
+    <t>jan.stepan@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jan Štěpán</t>
+  </si>
+  <si>
+    <t>Lesní správa Rychnov nad Kněžnou</t>
+  </si>
+  <si>
+    <t>Bolehošť, Bolehošť, okres Rychnov nad Kněžnou</t>
+  </si>
+  <si>
+    <t>p. č. 1627/3</t>
+  </si>
+  <si>
+    <t>Pozemek o celkové výměře 2395 m2 je tvořen účelovou komunikací zpevněnou štěrkem a kamením, která propojuje místní lokalitu Lipiny a okraj lesního komplexu. Stavba účelové komunikace je taktéž součástí převodu.</t>
+  </si>
+  <si>
+    <t>384160</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Dívčí Kopy</t>
   </si>
   <si>
     <t>Dívčí Kopy, Dívčí Kopy, okres Jindřichův Hradec</t>
   </si>
   <si>
-    <t>222/9</t>
-[...863 lines deleted...]
-    <t>13000</t>
+    <t>194/18, 194/20, 210/8</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků v k.ú. Dívčí Kopy</t>
+  </si>
+  <si>
+    <t>43520</t>
+  </si>
+  <si>
+    <t>MZe - spis S 1076/25</t>
   </si>
   <si>
     <t>Prodej pozemků</t>
   </si>
   <si>
-    <t>956942326</t>
-[...725 lines deleted...]
-    <t>lesní pozemek o výměře 3441 m2</t>
+    <t xml:space="preserve">2244/18, 2248/1 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku p.č. 2244/18 druhem pozemku ostatní plocha o výměře 152 m2 a pozemku p.č. 2248/1 druhem pozemku ostatní plocha o výměře 492 m2 v k.ú. Horní Litvínov. </t>
+  </si>
+  <si>
+    <t>510000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2614,116 +2788,117 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BQ104"/>
+  <dimension ref="A1:BQ103"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="3" width="36.7109375" customWidth="1"/>
     <col min="4" max="4" width="18.7109375" customWidth="1"/>
     <col min="5" max="5" width="21.7109375" customWidth="1"/>
     <col min="6" max="6" width="42.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
-    <col min="8" max="8" width="49.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12" max="12" width="33.7109375" customWidth="1"/>
+    <col min="8" max="8" width="51.7109375" customWidth="1"/>
+    <col min="9" max="9" width="360.7109375" customWidth="1"/>
+    <col min="10" max="10" width="13.7109375" customWidth="1"/>
+    <col min="11" max="11" width="14.7109375" customWidth="1"/>
+    <col min="12" max="12" width="31.7109375" customWidth="1"/>
     <col min="13" max="13" width="27.7109375" customWidth="1"/>
     <col min="14" max="14" width="215.7109375" customWidth="1"/>
-    <col min="15" max="15" width="69.7109375" customWidth="1"/>
-    <col min="16" max="16" width="194.7109375" customWidth="1"/>
+    <col min="15" max="15" width="61.7109375" customWidth="1"/>
+    <col min="16" max="16" width="45.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="14.7109375" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" customWidth="1"/>
     <col min="21" max="21" width="13.7109375" customWidth="1"/>
-    <col min="22" max="22" width="8.7109375" customWidth="1"/>
+    <col min="22" max="22" width="16.7109375" customWidth="1"/>
     <col min="23" max="23" width="11.7109375" customWidth="1"/>
-    <col min="24" max="24" width="3692.7109375" customWidth="1"/>
+    <col min="24" max="24" width="1207.7109375" customWidth="1"/>
     <col min="25" max="25" width="17.7109375" customWidth="1"/>
-    <col min="26" max="26" width="52.7109375" customWidth="1"/>
+    <col min="26" max="26" width="60.7109375" customWidth="1"/>
     <col min="27" max="27" width="19.7109375" customWidth="1"/>
-    <col min="28" max="28" width="18.7109375" customWidth="1"/>
+    <col min="28" max="28" width="22.7109375" customWidth="1"/>
     <col min="29" max="29" width="15.7109375" customWidth="1"/>
     <col min="30" max="30" width="14.7109375" customWidth="1"/>
     <col min="31" max="31" width="16.7109375" customWidth="1"/>
     <col min="32" max="32" width="12.7109375" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" customWidth="1"/>
     <col min="35" max="35" width="13.7109375" customWidth="1"/>
-    <col min="36" max="36" width="488.7109375" customWidth="1"/>
-    <col min="37" max="37" width="21.7109375" customWidth="1"/>
+    <col min="36" max="36" width="445.7109375" customWidth="1"/>
+    <col min="37" max="37" width="68.7109375" customWidth="1"/>
     <col min="38" max="38" width="19.7109375" customWidth="1"/>
-    <col min="39" max="39" width="18.7109375" customWidth="1"/>
+    <col min="39" max="39" width="21.7109375" customWidth="1"/>
     <col min="40" max="40" width="15.7109375" customWidth="1"/>
     <col min="41" max="41" width="14.7109375" customWidth="1"/>
     <col min="42" max="42" width="16.7109375" customWidth="1"/>
     <col min="43" max="43" width="12.7109375" customWidth="1"/>
     <col min="44" max="44" width="9.7109375" customWidth="1"/>
     <col min="45" max="45" width="10.7109375" customWidth="1"/>
     <col min="46" max="46" width="13.7109375" customWidth="1"/>
-    <col min="47" max="47" width="17.7109375" customWidth="1"/>
-    <col min="48" max="48" width="21.7109375" customWidth="1"/>
+    <col min="47" max="47" width="195.7109375" customWidth="1"/>
+    <col min="48" max="48" width="68.7109375" customWidth="1"/>
     <col min="49" max="49" width="19.7109375" customWidth="1"/>
     <col min="50" max="50" width="18.7109375" customWidth="1"/>
     <col min="51" max="51" width="15.7109375" customWidth="1"/>
     <col min="52" max="52" width="14.7109375" customWidth="1"/>
     <col min="53" max="53" width="16.7109375" customWidth="1"/>
     <col min="54" max="54" width="12.7109375" customWidth="1"/>
     <col min="55" max="55" width="9.7109375" customWidth="1"/>
     <col min="56" max="56" width="10.7109375" customWidth="1"/>
     <col min="57" max="57" width="13.7109375" customWidth="1"/>
-    <col min="58" max="58" width="17.7109375" customWidth="1"/>
+    <col min="58" max="58" width="107.7109375" customWidth="1"/>
     <col min="59" max="59" width="21.7109375" customWidth="1"/>
     <col min="60" max="60" width="18.7109375" customWidth="1"/>
     <col min="61" max="61" width="19.7109375" customWidth="1"/>
     <col min="62" max="62" width="15.7109375" customWidth="1"/>
     <col min="63" max="63" width="14.7109375" customWidth="1"/>
     <col min="64" max="64" width="16.7109375" customWidth="1"/>
     <col min="65" max="65" width="12.7109375" customWidth="1"/>
     <col min="66" max="66" width="9.7109375" customWidth="1"/>
     <col min="67" max="67" width="10.7109375" customWidth="1"/>
     <col min="68" max="68" width="13.7109375" customWidth="1"/>
     <col min="69" max="69" width="17.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:69">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -2904,6114 +3079,6265 @@
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2">
-        <v>107605</v>
+        <v>108266</v>
       </c>
       <c r="B2" s="1">
-        <v>46085</v>
+        <v>46167</v>
       </c>
       <c r="C2" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>70</v>
       </c>
       <c r="H2" t="s">
         <v>71</v>
       </c>
       <c r="I2" t="s">
         <v>72</v>
       </c>
       <c r="J2" t="s">
         <v>73</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>74</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>75</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>76</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>77</v>
       </c>
-      <c r="O2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q2" t="s">
+        <v>78</v>
+      </c>
+      <c r="R2" t="s">
+        <v>79</v>
+      </c>
+      <c r="S2" t="s">
+        <v>78</v>
+      </c>
+      <c r="T2" t="s">
+        <v>78</v>
+      </c>
+      <c r="V2" t="s">
         <v>80</v>
       </c>
-      <c r="R2" t="s">
+      <c r="X2" t="s">
         <v>81</v>
       </c>
-      <c r="S2" t="s">
-[...5 lines deleted...]
-      <c r="X2" t="s">
+      <c r="Y2" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="3" spans="1:69">
       <c r="A3">
-        <v>107604</v>
+        <v>108265</v>
       </c>
       <c r="B3" s="1">
-        <v>46085</v>
+        <v>46167</v>
       </c>
       <c r="C3" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D3" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="H3" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="I3" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="J3" t="s">
         <v>73</v>
       </c>
       <c r="K3" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="L3" t="s">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="M3" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="N3" t="s">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="O3" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="P3" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="Q3" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R3" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S3" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T3" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X3" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="Y3" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
     </row>
     <row r="4" spans="1:69">
       <c r="A4">
-        <v>107600</v>
+        <v>108262</v>
       </c>
       <c r="B4" s="1">
-        <v>46085</v>
+        <v>46164</v>
       </c>
       <c r="C4" t="s">
         <v>69</v>
       </c>
       <c r="D4" t="s">
         <v>70</v>
       </c>
       <c r="H4" t="s">
         <v>71</v>
       </c>
       <c r="I4" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="J4" t="s">
-        <v>73</v>
+        <v>96</v>
       </c>
       <c r="K4" t="s">
-        <v>74</v>
+        <v>97</v>
       </c>
       <c r="L4" t="s">
-        <v>75</v>
+        <v>98</v>
       </c>
       <c r="M4" t="s">
-        <v>76</v>
+        <v>99</v>
       </c>
       <c r="N4" t="s">
-        <v>77</v>
+        <v>100</v>
       </c>
       <c r="O4" t="s">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="P4" t="s">
-        <v>91</v>
+        <v>102</v>
       </c>
       <c r="Q4" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R4" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S4" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T4" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X4" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="Y4" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
     </row>
     <row r="5" spans="1:69">
       <c r="A5">
-        <v>107599</v>
+        <v>108260</v>
       </c>
       <c r="B5" s="1">
-        <v>46085</v>
+        <v>46164</v>
       </c>
       <c r="C5" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D5" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="H5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="I5" t="s">
-        <v>94</v>
+        <v>105</v>
       </c>
       <c r="J5" t="s">
-        <v>73</v>
+        <v>96</v>
       </c>
       <c r="K5" t="s">
-        <v>74</v>
+        <v>106</v>
       </c>
       <c r="L5" t="s">
-        <v>75</v>
+        <v>107</v>
       </c>
       <c r="M5" t="s">
-        <v>76</v>
+        <v>108</v>
       </c>
       <c r="N5" t="s">
-        <v>77</v>
+        <v>109</v>
       </c>
       <c r="O5" t="s">
-        <v>95</v>
+        <v>110</v>
       </c>
       <c r="P5" t="s">
-        <v>96</v>
+        <v>111</v>
       </c>
       <c r="Q5" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R5" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S5" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T5" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X5" t="s">
-        <v>97</v>
+        <v>112</v>
       </c>
       <c r="Y5" t="s">
-        <v>98</v>
+        <v>113</v>
       </c>
     </row>
     <row r="6" spans="1:69">
       <c r="A6">
-        <v>107598</v>
+        <v>108259</v>
       </c>
       <c r="B6" s="1">
-        <v>46085</v>
+        <v>46164</v>
       </c>
       <c r="C6" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D6" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="H6" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="I6" t="s">
-        <v>99</v>
+        <v>114</v>
       </c>
       <c r="J6" t="s">
-        <v>73</v>
+        <v>96</v>
       </c>
       <c r="K6" t="s">
-        <v>74</v>
+        <v>106</v>
       </c>
       <c r="L6" t="s">
-        <v>75</v>
+        <v>107</v>
       </c>
       <c r="M6" t="s">
-        <v>76</v>
+        <v>108</v>
       </c>
       <c r="N6" t="s">
-        <v>77</v>
+        <v>109</v>
       </c>
       <c r="O6" t="s">
-        <v>95</v>
+        <v>110</v>
       </c>
       <c r="P6" t="s">
-        <v>100</v>
+        <v>115</v>
       </c>
       <c r="Q6" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R6" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S6" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T6" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X6" t="s">
-        <v>101</v>
+        <v>116</v>
       </c>
       <c r="Y6" t="s">
-        <v>102</v>
+        <v>117</v>
       </c>
     </row>
     <row r="7" spans="1:69">
       <c r="A7">
-        <v>107597</v>
+        <v>108258</v>
       </c>
       <c r="B7" s="1">
-        <v>46085</v>
+        <v>46164</v>
       </c>
       <c r="C7" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D7" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="H7" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="I7" t="s">
-        <v>104</v>
+        <v>114</v>
       </c>
       <c r="J7" t="s">
-        <v>73</v>
+        <v>96</v>
       </c>
       <c r="K7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="L7" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M7" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="N7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="O7" t="s">
-        <v>109</v>
+        <v>110</v>
+      </c>
+      <c r="P7" t="s">
+        <v>118</v>
       </c>
       <c r="Q7" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="R7" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S7" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T7" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X7" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="Y7" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
     </row>
     <row r="8" spans="1:69">
       <c r="A8">
-        <v>107592</v>
+        <v>108257</v>
       </c>
       <c r="B8" s="1">
-        <v>46084</v>
+        <v>46164</v>
       </c>
       <c r="C8" t="s">
-        <v>112</v>
+        <v>83</v>
       </c>
       <c r="D8" t="s">
-        <v>113</v>
+        <v>84</v>
       </c>
       <c r="H8" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="I8" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="J8" t="s">
-        <v>116</v>
+        <v>96</v>
       </c>
       <c r="K8" t="s">
-        <v>117</v>
+        <v>106</v>
       </c>
       <c r="L8" t="s">
-        <v>118</v>
+        <v>107</v>
       </c>
       <c r="M8" t="s">
-        <v>119</v>
+        <v>108</v>
       </c>
       <c r="N8" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="O8" t="s">
         <v>121</v>
       </c>
       <c r="P8" t="s">
         <v>122</v>
       </c>
       <c r="Q8" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R8" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S8" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T8" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X8" t="s">
         <v>123</v>
       </c>
       <c r="Y8" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="9" spans="1:69">
       <c r="A9">
-        <v>107588</v>
+        <v>108255</v>
       </c>
       <c r="B9" s="1">
-        <v>46084</v>
+        <v>46163</v>
       </c>
       <c r="C9" t="s">
-        <v>69</v>
+        <v>125</v>
       </c>
       <c r="D9" t="s">
-        <v>70</v>
+        <v>126</v>
       </c>
       <c r="H9" t="s">
-        <v>69</v>
+        <v>104</v>
       </c>
       <c r="I9" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="J9" t="s">
-        <v>116</v>
+        <v>128</v>
       </c>
       <c r="K9" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="L9" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="M9" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="N9" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="O9" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="P9" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="Q9" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R9" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S9" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T9" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X9" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="Y9" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
     </row>
     <row r="10" spans="1:69">
       <c r="A10">
-        <v>107587</v>
+        <v>108254</v>
       </c>
       <c r="B10" s="1">
-        <v>46084</v>
+        <v>46163</v>
       </c>
       <c r="C10" t="s">
-        <v>69</v>
+        <v>137</v>
       </c>
       <c r="D10" t="s">
-        <v>70</v>
+        <v>138</v>
       </c>
       <c r="H10" t="s">
-        <v>69</v>
+        <v>104</v>
       </c>
       <c r="I10" t="s">
-        <v>125</v>
+        <v>139</v>
       </c>
       <c r="J10" t="s">
-        <v>116</v>
+        <v>128</v>
       </c>
       <c r="K10" t="s">
-        <v>126</v>
+        <v>140</v>
       </c>
       <c r="L10" t="s">
-        <v>127</v>
+        <v>141</v>
       </c>
       <c r="M10" t="s">
-        <v>128</v>
+        <v>142</v>
       </c>
       <c r="N10" t="s">
-        <v>129</v>
+        <v>143</v>
       </c>
       <c r="O10" t="s">
-        <v>130</v>
+        <v>144</v>
       </c>
       <c r="P10" t="s">
-        <v>131</v>
+        <v>145</v>
       </c>
       <c r="Q10" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R10" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S10" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T10" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X10" t="s">
-        <v>132</v>
+        <v>146</v>
       </c>
       <c r="Y10" t="s">
-        <v>133</v>
+        <v>147</v>
       </c>
     </row>
     <row r="11" spans="1:69">
       <c r="A11">
-        <v>107585</v>
+        <v>108252</v>
       </c>
       <c r="B11" s="1">
-        <v>46084</v>
+        <v>46163</v>
       </c>
       <c r="C11" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D11" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="H11" t="s">
-        <v>69</v>
+        <v>148</v>
       </c>
       <c r="I11" t="s">
-        <v>134</v>
+        <v>149</v>
       </c>
       <c r="J11" t="s">
-        <v>116</v>
+        <v>128</v>
       </c>
       <c r="K11" t="s">
-        <v>126</v>
+        <v>150</v>
       </c>
       <c r="L11" t="s">
-        <v>127</v>
+        <v>151</v>
       </c>
       <c r="M11" t="s">
-        <v>128</v>
+        <v>152</v>
       </c>
       <c r="N11" t="s">
-        <v>129</v>
+        <v>153</v>
       </c>
       <c r="O11" t="s">
-        <v>135</v>
+        <v>154</v>
       </c>
       <c r="P11" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="Q11" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R11" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S11" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T11" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X11" t="s">
-        <v>137</v>
+        <v>156</v>
       </c>
       <c r="Y11" t="s">
-        <v>138</v>
+        <v>157</v>
       </c>
     </row>
     <row r="12" spans="1:69">
       <c r="A12">
-        <v>107584</v>
+        <v>108251</v>
       </c>
       <c r="B12" s="1">
-        <v>46084</v>
+        <v>46163</v>
       </c>
       <c r="C12" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D12" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="H12" t="s">
-        <v>71</v>
+        <v>148</v>
       </c>
       <c r="I12" t="s">
-        <v>139</v>
+        <v>158</v>
       </c>
       <c r="J12" t="s">
-        <v>116</v>
+        <v>128</v>
       </c>
       <c r="K12" t="s">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="L12" t="s">
-        <v>141</v>
+        <v>151</v>
       </c>
       <c r="M12" t="s">
-        <v>142</v>
+        <v>152</v>
       </c>
       <c r="N12" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
       <c r="O12" t="s">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="P12" t="s">
-        <v>145</v>
+        <v>159</v>
       </c>
       <c r="Q12" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R12" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S12" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T12" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X12" t="s">
-        <v>146</v>
+        <v>160</v>
       </c>
       <c r="Y12" t="s">
-        <v>147</v>
+        <v>161</v>
       </c>
     </row>
     <row r="13" spans="1:69">
       <c r="A13">
-        <v>107582</v>
+        <v>108250</v>
       </c>
       <c r="B13" s="1">
-        <v>46084</v>
+        <v>46163</v>
       </c>
       <c r="C13" t="s">
+        <v>83</v>
+      </c>
+      <c r="D13" t="s">
+        <v>84</v>
+      </c>
+      <c r="H13" t="s">
         <v>148</v>
       </c>
-      <c r="D13" t="s">
-[...2 lines deleted...]
-      <c r="H13" t="s">
+      <c r="I13" t="s">
+        <v>162</v>
+      </c>
+      <c r="J13" t="s">
+        <v>128</v>
+      </c>
+      <c r="K13" t="s">
         <v>150</v>
       </c>
-      <c r="I13" t="s">
+      <c r="L13" t="s">
         <v>151</v>
       </c>
-      <c r="J13" t="s">
-[...2 lines deleted...]
-      <c r="L13" t="s">
+      <c r="M13" t="s">
         <v>152</v>
       </c>
-      <c r="M13" t="s">
+      <c r="N13" t="s">
         <v>153</v>
       </c>
-      <c r="N13" t="s">
+      <c r="O13" t="s">
         <v>154</v>
       </c>
-      <c r="O13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="Q13" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R13" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S13" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T13" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X13" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="Y13" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
     </row>
     <row r="14" spans="1:69">
       <c r="A14">
-        <v>107581</v>
+        <v>108244</v>
       </c>
       <c r="B14" s="1">
-        <v>46084</v>
+        <v>46162</v>
       </c>
       <c r="C14" t="s">
-        <v>69</v>
+        <v>125</v>
       </c>
       <c r="D14" t="s">
-        <v>70</v>
+        <v>126</v>
       </c>
       <c r="H14" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="I14" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="J14" t="s">
-        <v>116</v>
+        <v>167</v>
       </c>
       <c r="K14" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="L14" t="s">
-        <v>160</v>
+        <v>169</v>
       </c>
       <c r="M14" t="s">
-        <v>161</v>
+        <v>170</v>
       </c>
       <c r="N14" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="O14" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="Q14" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="R14" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="S14" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T14" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>79</v>
       </c>
       <c r="X14" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="Y14" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
     </row>
     <row r="15" spans="1:69">
       <c r="A15">
-        <v>107580</v>
+        <v>108242</v>
       </c>
       <c r="B15" s="1">
-        <v>46084</v>
+        <v>46162</v>
       </c>
       <c r="C15" t="s">
-        <v>69</v>
+        <v>175</v>
       </c>
       <c r="D15" t="s">
-        <v>70</v>
+        <v>176</v>
       </c>
       <c r="H15" t="s">
-        <v>114</v>
+        <v>177</v>
       </c>
       <c r="I15" t="s">
-        <v>168</v>
+        <v>178</v>
       </c>
       <c r="J15" t="s">
-        <v>116</v>
+        <v>179</v>
       </c>
       <c r="K15" t="s">
-        <v>159</v>
+        <v>180</v>
       </c>
       <c r="L15" t="s">
-        <v>160</v>
+        <v>181</v>
       </c>
       <c r="M15" t="s">
-        <v>161</v>
+        <v>182</v>
       </c>
       <c r="N15" t="s">
-        <v>162</v>
+        <v>183</v>
       </c>
       <c r="O15" t="s">
-        <v>163</v>
+        <v>184</v>
       </c>
       <c r="P15" t="s">
-        <v>169</v>
+        <v>185</v>
       </c>
       <c r="Q15" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R15" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="S15" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T15" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>78</v>
       </c>
       <c r="X15" t="s">
-        <v>171</v>
+        <v>186</v>
       </c>
       <c r="Y15" t="s">
-        <v>172</v>
+        <v>187</v>
       </c>
     </row>
     <row r="16" spans="1:69">
       <c r="A16">
-        <v>107570</v>
+        <v>108240</v>
       </c>
       <c r="B16" s="1">
-        <v>46084</v>
+        <v>46161</v>
       </c>
       <c r="C16" t="s">
-        <v>173</v>
+        <v>188</v>
       </c>
       <c r="D16" t="s">
-        <v>174</v>
+        <v>189</v>
+      </c>
+      <c r="E16" t="s">
+        <v>188</v>
+      </c>
+      <c r="F16" t="s">
+        <v>190</v>
+      </c>
+      <c r="G16" t="s">
+        <v>191</v>
       </c>
       <c r="H16" t="s">
-        <v>114</v>
+        <v>192</v>
       </c>
       <c r="I16" t="s">
+        <v>193</v>
+      </c>
+      <c r="J16" t="s">
+        <v>194</v>
+      </c>
+      <c r="K16" t="s">
+        <v>195</v>
+      </c>
+      <c r="L16" t="s">
+        <v>196</v>
+      </c>
+      <c r="M16" t="s">
+        <v>197</v>
+      </c>
+      <c r="N16" t="s">
+        <v>198</v>
+      </c>
+      <c r="O16" t="s">
+        <v>199</v>
+      </c>
+      <c r="P16" t="s">
+        <v>200</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>79</v>
+      </c>
+      <c r="R16" t="s">
+        <v>78</v>
+      </c>
+      <c r="S16" t="s">
+        <v>78</v>
+      </c>
+      <c r="T16" t="s">
+        <v>78</v>
+      </c>
+      <c r="X16" t="s">
+        <v>201</v>
+      </c>
+      <c r="Y16" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="17" spans="1:58">
+      <c r="A17">
+        <v>108238</v>
+      </c>
+      <c r="B17" s="1">
+        <v>46161</v>
+      </c>
+      <c r="C17" t="s">
+        <v>83</v>
+      </c>
+      <c r="D17" t="s">
+        <v>84</v>
+      </c>
+      <c r="H17" t="s">
+        <v>104</v>
+      </c>
+      <c r="I17" t="s">
+        <v>203</v>
+      </c>
+      <c r="J17" t="s">
+        <v>194</v>
+      </c>
+      <c r="K17" t="s">
+        <v>204</v>
+      </c>
+      <c r="L17" t="s">
+        <v>205</v>
+      </c>
+      <c r="M17" t="s">
+        <v>206</v>
+      </c>
+      <c r="N17" t="s">
+        <v>207</v>
+      </c>
+      <c r="O17" t="s">
+        <v>208</v>
+      </c>
+      <c r="P17" t="s">
+        <v>209</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>79</v>
+      </c>
+      <c r="R17" t="s">
+        <v>78</v>
+      </c>
+      <c r="S17" t="s">
+        <v>78</v>
+      </c>
+      <c r="T17" t="s">
+        <v>78</v>
+      </c>
+      <c r="X17" t="s">
+        <v>210</v>
+      </c>
+      <c r="Y17" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="18" spans="1:58">
+      <c r="A18">
+        <v>108237</v>
+      </c>
+      <c r="B18" s="1">
+        <v>46161</v>
+      </c>
+      <c r="C18" t="s">
         <v>175</v>
       </c>
-      <c r="J16" t="s">
-[...2 lines deleted...]
-      <c r="K16" t="s">
+      <c r="D18" t="s">
         <v>176</v>
       </c>
-      <c r="L16" t="s">
+      <c r="H18" t="s">
         <v>177</v>
       </c>
-      <c r="M16" t="s">
-[...5 lines deleted...]
-      <c r="O16" t="s">
+      <c r="I18" t="s">
+        <v>212</v>
+      </c>
+      <c r="J18" t="s">
+        <v>194</v>
+      </c>
+      <c r="K18" t="s">
         <v>180</v>
       </c>
-      <c r="P16" t="s">
+      <c r="L18" t="s">
         <v>181</v>
       </c>
-      <c r="Q16" t="s">
-[...11 lines deleted...]
-      <c r="X16" t="s">
+      <c r="M18" t="s">
         <v>182</v>
       </c>
-      <c r="Y16" t="s">
+      <c r="N18" t="s">
         <v>183</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C17" t="s">
+      <c r="O18" t="s">
+        <v>213</v>
+      </c>
+      <c r="P18" t="s">
+        <v>214</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>79</v>
+      </c>
+      <c r="R18" t="s">
+        <v>78</v>
+      </c>
+      <c r="S18" t="s">
+        <v>78</v>
+      </c>
+      <c r="T18" t="s">
+        <v>78</v>
+      </c>
+      <c r="X18" t="s">
+        <v>215</v>
+      </c>
+      <c r="Y18" t="s">
+        <v>216</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>213</v>
+      </c>
+      <c r="AA18" t="s">
+        <v>217</v>
+      </c>
+      <c r="AB18" t="s">
+        <v>218</v>
+      </c>
+      <c r="AC18" t="s">
+        <v>79</v>
+      </c>
+      <c r="AD18" t="s">
+        <v>78</v>
+      </c>
+      <c r="AE18" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF18" t="s">
+        <v>78</v>
+      </c>
+      <c r="AJ18" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="19" spans="1:58">
+      <c r="A19">
+        <v>108236</v>
+      </c>
+      <c r="B19" s="1">
+        <v>46161</v>
+      </c>
+      <c r="C19" t="s">
+        <v>83</v>
+      </c>
+      <c r="D19" t="s">
+        <v>84</v>
+      </c>
+      <c r="H19" t="s">
+        <v>104</v>
+      </c>
+      <c r="I19" t="s">
+        <v>219</v>
+      </c>
+      <c r="J19" t="s">
+        <v>194</v>
+      </c>
+      <c r="K19" t="s">
+        <v>220</v>
+      </c>
+      <c r="L19" t="s">
+        <v>221</v>
+      </c>
+      <c r="M19" t="s">
+        <v>222</v>
+      </c>
+      <c r="N19" t="s">
+        <v>223</v>
+      </c>
+      <c r="O19" t="s">
+        <v>224</v>
+      </c>
+      <c r="P19" t="s">
+        <v>225</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>79</v>
+      </c>
+      <c r="R19" t="s">
+        <v>78</v>
+      </c>
+      <c r="S19" t="s">
+        <v>78</v>
+      </c>
+      <c r="T19" t="s">
+        <v>78</v>
+      </c>
+      <c r="X19" t="s">
+        <v>226</v>
+      </c>
+      <c r="Y19" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="20" spans="1:58">
+      <c r="A20">
+        <v>108233</v>
+      </c>
+      <c r="B20" s="1">
+        <v>46160</v>
+      </c>
+      <c r="C20" t="s">
+        <v>83</v>
+      </c>
+      <c r="D20" t="s">
+        <v>84</v>
+      </c>
+      <c r="H20" t="s">
+        <v>192</v>
+      </c>
+      <c r="I20" t="s">
+        <v>228</v>
+      </c>
+      <c r="J20" t="s">
+        <v>229</v>
+      </c>
+      <c r="K20" t="s">
+        <v>230</v>
+      </c>
+      <c r="L20" t="s">
+        <v>231</v>
+      </c>
+      <c r="M20" t="s">
+        <v>232</v>
+      </c>
+      <c r="N20" t="s">
+        <v>233</v>
+      </c>
+      <c r="O20" t="s">
+        <v>234</v>
+      </c>
+      <c r="P20" t="s">
+        <v>235</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>79</v>
+      </c>
+      <c r="R20" t="s">
+        <v>78</v>
+      </c>
+      <c r="S20" t="s">
+        <v>78</v>
+      </c>
+      <c r="T20" t="s">
+        <v>78</v>
+      </c>
+      <c r="X20" t="s">
+        <v>236</v>
+      </c>
+      <c r="Y20" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="21" spans="1:58">
+      <c r="A21">
+        <v>108232</v>
+      </c>
+      <c r="B21" s="1">
+        <v>46160</v>
+      </c>
+      <c r="C21" t="s">
+        <v>83</v>
+      </c>
+      <c r="D21" t="s">
+        <v>84</v>
+      </c>
+      <c r="H21" t="s">
+        <v>238</v>
+      </c>
+      <c r="I21" t="s">
+        <v>239</v>
+      </c>
+      <c r="J21" t="s">
+        <v>229</v>
+      </c>
+      <c r="K21" t="s">
+        <v>240</v>
+      </c>
+      <c r="L21" t="s">
+        <v>241</v>
+      </c>
+      <c r="M21" t="s">
+        <v>242</v>
+      </c>
+      <c r="N21" t="s">
+        <v>243</v>
+      </c>
+      <c r="O21" t="s">
+        <v>244</v>
+      </c>
+      <c r="P21" t="s">
+        <v>245</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>79</v>
+      </c>
+      <c r="R21" t="s">
+        <v>78</v>
+      </c>
+      <c r="S21" t="s">
+        <v>78</v>
+      </c>
+      <c r="T21" t="s">
+        <v>78</v>
+      </c>
+      <c r="X21" t="s">
+        <v>246</v>
+      </c>
+      <c r="Y21" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="22" spans="1:58">
+      <c r="A22">
+        <v>108231</v>
+      </c>
+      <c r="B22" s="1">
+        <v>46160</v>
+      </c>
+      <c r="C22" t="s">
+        <v>83</v>
+      </c>
+      <c r="D22" t="s">
+        <v>84</v>
+      </c>
+      <c r="H22" t="s">
+        <v>104</v>
+      </c>
+      <c r="I22" t="s">
+        <v>248</v>
+      </c>
+      <c r="J22" t="s">
+        <v>229</v>
+      </c>
+      <c r="K22" t="s">
+        <v>106</v>
+      </c>
+      <c r="L22" t="s">
+        <v>107</v>
+      </c>
+      <c r="M22" t="s">
+        <v>108</v>
+      </c>
+      <c r="N22" t="s">
+        <v>109</v>
+      </c>
+      <c r="O22" t="s">
+        <v>110</v>
+      </c>
+      <c r="P22" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>79</v>
+      </c>
+      <c r="R22" t="s">
+        <v>78</v>
+      </c>
+      <c r="S22" t="s">
+        <v>78</v>
+      </c>
+      <c r="T22" t="s">
+        <v>78</v>
+      </c>
+      <c r="X22" t="s">
+        <v>112</v>
+      </c>
+      <c r="Y22" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="23" spans="1:58">
+      <c r="A23">
+        <v>108229</v>
+      </c>
+      <c r="B23" s="1">
+        <v>46157</v>
+      </c>
+      <c r="C23" t="s">
+        <v>83</v>
+      </c>
+      <c r="D23" t="s">
+        <v>84</v>
+      </c>
+      <c r="H23" t="s">
+        <v>251</v>
+      </c>
+      <c r="I23" t="s">
+        <v>252</v>
+      </c>
+      <c r="J23" t="s">
+        <v>253</v>
+      </c>
+      <c r="K23" t="s">
+        <v>254</v>
+      </c>
+      <c r="L23" t="s">
+        <v>255</v>
+      </c>
+      <c r="M23" t="s">
+        <v>256</v>
+      </c>
+      <c r="N23" t="s">
+        <v>257</v>
+      </c>
+      <c r="O23" t="s">
+        <v>258</v>
+      </c>
+      <c r="P23" t="s">
+        <v>259</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>79</v>
+      </c>
+      <c r="R23" t="s">
+        <v>78</v>
+      </c>
+      <c r="S23" t="s">
+        <v>78</v>
+      </c>
+      <c r="T23" t="s">
+        <v>78</v>
+      </c>
+      <c r="X23" t="s">
+        <v>260</v>
+      </c>
+      <c r="Y23" t="s">
+        <v>261</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>262</v>
+      </c>
+      <c r="AA23" t="s">
+        <v>263</v>
+      </c>
+      <c r="AB23" t="s">
+        <v>264</v>
+      </c>
+      <c r="AC23" t="s">
+        <v>79</v>
+      </c>
+      <c r="AD23" t="s">
+        <v>78</v>
+      </c>
+      <c r="AE23" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF23" t="s">
+        <v>78</v>
+      </c>
+      <c r="AJ23" t="s">
+        <v>265</v>
+      </c>
+      <c r="AK23" t="s">
+        <v>266</v>
+      </c>
+      <c r="AL23" t="s">
+        <v>267</v>
+      </c>
+      <c r="AM23" t="s">
+        <v>268</v>
+      </c>
+      <c r="AN23" t="s">
+        <v>79</v>
+      </c>
+      <c r="AO23" t="s">
+        <v>78</v>
+      </c>
+      <c r="AP23" t="s">
+        <v>78</v>
+      </c>
+      <c r="AQ23" t="s">
+        <v>78</v>
+      </c>
+      <c r="AU23" t="s">
+        <v>269</v>
+      </c>
+      <c r="AV23" t="s">
+        <v>266</v>
+      </c>
+      <c r="AW23" t="s">
+        <v>270</v>
+      </c>
+      <c r="AX23" t="s">
+        <v>271</v>
+      </c>
+      <c r="AY23" t="s">
+        <v>79</v>
+      </c>
+      <c r="AZ23" t="s">
+        <v>78</v>
+      </c>
+      <c r="BA23" t="s">
+        <v>78</v>
+      </c>
+      <c r="BB23" t="s">
+        <v>78</v>
+      </c>
+      <c r="BF23" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="24" spans="1:58">
+      <c r="A24">
+        <v>108228</v>
+      </c>
+      <c r="B24" s="1">
+        <v>46157</v>
+      </c>
+      <c r="C24" t="s">
+        <v>83</v>
+      </c>
+      <c r="D24" t="s">
+        <v>84</v>
+      </c>
+      <c r="H24" t="s">
+        <v>251</v>
+      </c>
+      <c r="I24" t="s">
+        <v>273</v>
+      </c>
+      <c r="J24" t="s">
+        <v>253</v>
+      </c>
+      <c r="K24" t="s">
+        <v>254</v>
+      </c>
+      <c r="L24" t="s">
+        <v>255</v>
+      </c>
+      <c r="M24" t="s">
+        <v>256</v>
+      </c>
+      <c r="N24" t="s">
+        <v>257</v>
+      </c>
+      <c r="O24" t="s">
+        <v>274</v>
+      </c>
+      <c r="P24" t="s">
+        <v>275</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>79</v>
+      </c>
+      <c r="R24" t="s">
+        <v>78</v>
+      </c>
+      <c r="S24" t="s">
+        <v>78</v>
+      </c>
+      <c r="T24" t="s">
+        <v>78</v>
+      </c>
+      <c r="X24" t="s">
+        <v>276</v>
+      </c>
+      <c r="Y24" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="25" spans="1:58">
+      <c r="A25">
+        <v>108227</v>
+      </c>
+      <c r="B25" s="1">
+        <v>46157</v>
+      </c>
+      <c r="C25" t="s">
+        <v>83</v>
+      </c>
+      <c r="D25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H25" t="s">
+        <v>192</v>
+      </c>
+      <c r="I25" t="s">
+        <v>278</v>
+      </c>
+      <c r="J25" t="s">
+        <v>279</v>
+      </c>
+      <c r="K25" t="s">
+        <v>280</v>
+      </c>
+      <c r="L25" t="s">
+        <v>281</v>
+      </c>
+      <c r="M25" t="s">
+        <v>282</v>
+      </c>
+      <c r="N25" t="s">
+        <v>283</v>
+      </c>
+      <c r="O25" t="s">
+        <v>284</v>
+      </c>
+      <c r="P25" t="s">
+        <v>285</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>79</v>
+      </c>
+      <c r="R25" t="s">
+        <v>78</v>
+      </c>
+      <c r="S25" t="s">
+        <v>78</v>
+      </c>
+      <c r="T25" t="s">
+        <v>78</v>
+      </c>
+      <c r="X25" t="s">
+        <v>286</v>
+      </c>
+      <c r="Y25" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="26" spans="1:58">
+      <c r="A26">
+        <v>108226</v>
+      </c>
+      <c r="B26" s="1">
+        <v>46156</v>
+      </c>
+      <c r="C26" t="s">
+        <v>83</v>
+      </c>
+      <c r="D26" t="s">
+        <v>84</v>
+      </c>
+      <c r="H26" t="s">
+        <v>192</v>
+      </c>
+      <c r="I26" t="s">
+        <v>288</v>
+      </c>
+      <c r="J26" t="s">
+        <v>289</v>
+      </c>
+      <c r="K26" t="s">
+        <v>290</v>
+      </c>
+      <c r="L26" t="s">
+        <v>291</v>
+      </c>
+      <c r="M26" t="s">
+        <v>292</v>
+      </c>
+      <c r="N26" t="s">
+        <v>83</v>
+      </c>
+      <c r="O26" t="s">
+        <v>293</v>
+      </c>
+      <c r="P26" t="s">
+        <v>294</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>79</v>
+      </c>
+      <c r="R26" t="s">
+        <v>78</v>
+      </c>
+      <c r="S26" t="s">
+        <v>78</v>
+      </c>
+      <c r="T26" t="s">
+        <v>78</v>
+      </c>
+      <c r="X26" t="s">
+        <v>295</v>
+      </c>
+      <c r="Y26" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="27" spans="1:58">
+      <c r="A27">
+        <v>108222</v>
+      </c>
+      <c r="B27" s="1">
+        <v>46156</v>
+      </c>
+      <c r="C27" t="s">
+        <v>83</v>
+      </c>
+      <c r="D27" t="s">
+        <v>84</v>
+      </c>
+      <c r="H27" t="s">
+        <v>104</v>
+      </c>
+      <c r="I27" t="s">
+        <v>297</v>
+      </c>
+      <c r="J27" t="s">
+        <v>289</v>
+      </c>
+      <c r="K27" t="s">
+        <v>220</v>
+      </c>
+      <c r="L27" t="s">
+        <v>221</v>
+      </c>
+      <c r="M27" t="s">
+        <v>222</v>
+      </c>
+      <c r="N27" t="s">
+        <v>223</v>
+      </c>
+      <c r="O27" t="s">
+        <v>298</v>
+      </c>
+      <c r="P27" t="s">
+        <v>299</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>79</v>
+      </c>
+      <c r="R27" t="s">
+        <v>78</v>
+      </c>
+      <c r="S27" t="s">
+        <v>78</v>
+      </c>
+      <c r="T27" t="s">
+        <v>78</v>
+      </c>
+      <c r="X27" t="s">
+        <v>300</v>
+      </c>
+      <c r="Y27" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="28" spans="1:58">
+      <c r="A28">
+        <v>108221</v>
+      </c>
+      <c r="B28" s="1">
+        <v>46156</v>
+      </c>
+      <c r="C28" t="s">
         <v>69</v>
       </c>
-      <c r="D17" t="s">
+      <c r="D28" t="s">
         <v>70</v>
       </c>
-      <c r="H17" t="s">
+      <c r="H28" t="s">
         <v>71</v>
       </c>
-      <c r="I17" t="s">
-[...49 lines deleted...]
-      <c r="C18" t="s">
+      <c r="I28" t="s">
+        <v>302</v>
+      </c>
+      <c r="J28" t="s">
+        <v>303</v>
+      </c>
+      <c r="K28" t="s">
+        <v>97</v>
+      </c>
+      <c r="L28" t="s">
+        <v>98</v>
+      </c>
+      <c r="M28" t="s">
+        <v>99</v>
+      </c>
+      <c r="N28" t="s">
+        <v>100</v>
+      </c>
+      <c r="O28" t="s">
+        <v>304</v>
+      </c>
+      <c r="P28" t="s">
+        <v>305</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>79</v>
+      </c>
+      <c r="R28" t="s">
+        <v>78</v>
+      </c>
+      <c r="S28" t="s">
+        <v>78</v>
+      </c>
+      <c r="T28" t="s">
+        <v>78</v>
+      </c>
+      <c r="X28" t="s">
+        <v>302</v>
+      </c>
+      <c r="Y28" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="29" spans="1:58">
+      <c r="A29">
+        <v>108210</v>
+      </c>
+      <c r="B29" s="1">
+        <v>46155</v>
+      </c>
+      <c r="C29" t="s">
+        <v>175</v>
+      </c>
+      <c r="D29" t="s">
+        <v>176</v>
+      </c>
+      <c r="H29" t="s">
         <v>148</v>
       </c>
-      <c r="D18" t="s">
-[...52 lines deleted...]
-      <c r="C19" t="s">
+      <c r="I29" t="s">
+        <v>307</v>
+      </c>
+      <c r="J29" t="s">
+        <v>303</v>
+      </c>
+      <c r="K29" t="s">
+        <v>308</v>
+      </c>
+      <c r="L29" t="s">
+        <v>309</v>
+      </c>
+      <c r="M29" t="s">
+        <v>310</v>
+      </c>
+      <c r="N29" t="s">
+        <v>175</v>
+      </c>
+      <c r="O29" t="s">
+        <v>311</v>
+      </c>
+      <c r="P29" t="s">
+        <v>312</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>79</v>
+      </c>
+      <c r="R29" t="s">
+        <v>78</v>
+      </c>
+      <c r="S29" t="s">
+        <v>78</v>
+      </c>
+      <c r="T29" t="s">
+        <v>78</v>
+      </c>
+      <c r="X29" t="s">
+        <v>313</v>
+      </c>
+      <c r="Y29" t="s">
+        <v>314</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>311</v>
+      </c>
+      <c r="AA29" t="s">
+        <v>315</v>
+      </c>
+      <c r="AB29" t="s">
+        <v>316</v>
+      </c>
+      <c r="AC29" t="s">
+        <v>79</v>
+      </c>
+      <c r="AD29" t="s">
+        <v>78</v>
+      </c>
+      <c r="AE29" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF29" t="s">
+        <v>78</v>
+      </c>
+      <c r="AJ29" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="30" spans="1:58">
+      <c r="A30">
+        <v>108211</v>
+      </c>
+      <c r="B30" s="1">
+        <v>46155</v>
+      </c>
+      <c r="C30" t="s">
+        <v>175</v>
+      </c>
+      <c r="D30" t="s">
+        <v>176</v>
+      </c>
+      <c r="H30" t="s">
         <v>148</v>
       </c>
-      <c r="D19" t="s">
-[...102 lines deleted...]
-      <c r="C21" t="s">
+      <c r="I30" t="s">
+        <v>318</v>
+      </c>
+      <c r="J30" t="s">
+        <v>303</v>
+      </c>
+      <c r="K30" t="s">
+        <v>308</v>
+      </c>
+      <c r="L30" t="s">
+        <v>309</v>
+      </c>
+      <c r="M30" t="s">
+        <v>310</v>
+      </c>
+      <c r="N30" t="s">
+        <v>175</v>
+      </c>
+      <c r="O30" t="s">
+        <v>319</v>
+      </c>
+      <c r="P30" t="s">
+        <v>320</v>
+      </c>
+      <c r="Q30" t="s">
+        <v>79</v>
+      </c>
+      <c r="R30" t="s">
+        <v>78</v>
+      </c>
+      <c r="S30" t="s">
+        <v>78</v>
+      </c>
+      <c r="T30" t="s">
+        <v>78</v>
+      </c>
+      <c r="X30" t="s">
+        <v>321</v>
+      </c>
+      <c r="Y30" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="31" spans="1:58">
+      <c r="A31">
+        <v>108212</v>
+      </c>
+      <c r="B31" s="1">
+        <v>46155</v>
+      </c>
+      <c r="C31" t="s">
         <v>69</v>
       </c>
-      <c r="D21" t="s">
+      <c r="D31" t="s">
         <v>70</v>
       </c>
-      <c r="H21" t="s">
-[...421 lines deleted...]
-      <c r="N28" t="s">
+      <c r="H31" t="s">
+        <v>323</v>
+      </c>
+      <c r="I31" t="s">
+        <v>324</v>
+      </c>
+      <c r="J31" t="s">
         <v>279</v>
       </c>
-      <c r="O28" t="s">
-[...141 lines deleted...]
-      <c r="X30" t="s">
+      <c r="K31" t="s">
+        <v>325</v>
+      </c>
+      <c r="L31" t="s">
+        <v>326</v>
+      </c>
+      <c r="M31" t="s">
+        <v>327</v>
+      </c>
+      <c r="N31" t="s">
+        <v>100</v>
+      </c>
+      <c r="O31" t="s">
+        <v>328</v>
+      </c>
+      <c r="P31" t="s">
+        <v>329</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>79</v>
+      </c>
+      <c r="R31" t="s">
+        <v>78</v>
+      </c>
+      <c r="S31" t="s">
+        <v>78</v>
+      </c>
+      <c r="T31" t="s">
+        <v>78</v>
+      </c>
+      <c r="X31" t="s">
+        <v>324</v>
+      </c>
+      <c r="Y31" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="32" spans="1:58">
+      <c r="A32">
+        <v>108214</v>
+      </c>
+      <c r="B32" s="1">
+        <v>46155</v>
+      </c>
+      <c r="C32" t="s">
+        <v>331</v>
+      </c>
+      <c r="D32" t="s">
+        <v>332</v>
+      </c>
+      <c r="H32" t="s">
+        <v>333</v>
+      </c>
+      <c r="I32" t="s">
+        <v>334</v>
+      </c>
+      <c r="J32" t="s">
         <v>303</v>
       </c>
-      <c r="Y30" t="s">
-[...83 lines deleted...]
-      </c>
       <c r="K32" t="s">
-        <v>312</v>
+        <v>335</v>
       </c>
       <c r="L32" t="s">
-        <v>313</v>
+        <v>336</v>
       </c>
       <c r="M32" t="s">
-        <v>314</v>
+        <v>337</v>
       </c>
       <c r="N32" t="s">
-        <v>315</v>
+        <v>338</v>
       </c>
       <c r="O32" t="s">
-        <v>316</v>
+        <v>339</v>
       </c>
       <c r="Q32" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="R32" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S32" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T32" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X32" t="s">
-        <v>317</v>
+        <v>340</v>
       </c>
       <c r="Y32" t="s">
-        <v>318</v>
+        <v>341</v>
       </c>
     </row>
     <row r="33" spans="1:36">
       <c r="A33">
-        <v>107385</v>
+        <v>108215</v>
       </c>
       <c r="B33" s="1">
-        <v>46077</v>
+        <v>46155</v>
       </c>
       <c r="C33" t="s">
-        <v>69</v>
+        <v>331</v>
       </c>
       <c r="D33" t="s">
-        <v>70</v>
+        <v>332</v>
       </c>
       <c r="H33" t="s">
-        <v>114</v>
+        <v>333</v>
       </c>
       <c r="I33" t="s">
-        <v>319</v>
+        <v>342</v>
       </c>
       <c r="J33" t="s">
-        <v>320</v>
+        <v>303</v>
       </c>
       <c r="K33" t="s">
-        <v>217</v>
+        <v>335</v>
       </c>
       <c r="L33" t="s">
-        <v>218</v>
+        <v>336</v>
       </c>
       <c r="M33" t="s">
-        <v>219</v>
+        <v>337</v>
       </c>
       <c r="N33" t="s">
-        <v>220</v>
+        <v>338</v>
       </c>
       <c r="O33" t="s">
-        <v>321</v>
-[...2 lines deleted...]
-        <v>322</v>
+        <v>343</v>
       </c>
       <c r="Q33" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R33" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S33" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T33" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X33" t="s">
-        <v>323</v>
+        <v>340</v>
       </c>
       <c r="Y33" t="s">
-        <v>324</v>
-[...20 lines deleted...]
-        <v>327</v>
+        <v>344</v>
       </c>
     </row>
     <row r="34" spans="1:36">
       <c r="A34">
-        <v>107384</v>
+        <v>108216</v>
       </c>
       <c r="B34" s="1">
-        <v>46077</v>
+        <v>46155</v>
       </c>
       <c r="C34" t="s">
-        <v>69</v>
+        <v>331</v>
       </c>
       <c r="D34" t="s">
-        <v>70</v>
+        <v>332</v>
       </c>
       <c r="H34" t="s">
-        <v>114</v>
+        <v>333</v>
       </c>
       <c r="I34" t="s">
-        <v>328</v>
+        <v>345</v>
       </c>
       <c r="J34" t="s">
-        <v>320</v>
+        <v>303</v>
       </c>
       <c r="K34" t="s">
-        <v>217</v>
+        <v>335</v>
       </c>
       <c r="L34" t="s">
-        <v>218</v>
+        <v>336</v>
       </c>
       <c r="M34" t="s">
-        <v>219</v>
+        <v>346</v>
       </c>
       <c r="N34" t="s">
-        <v>220</v>
+        <v>338</v>
       </c>
       <c r="O34" t="s">
-        <v>329</v>
-[...2 lines deleted...]
-        <v>330</v>
+        <v>347</v>
       </c>
       <c r="Q34" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R34" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S34" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T34" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X34" t="s">
-        <v>331</v>
+        <v>348</v>
       </c>
       <c r="Y34" t="s">
-        <v>332</v>
+        <v>349</v>
       </c>
     </row>
     <row r="35" spans="1:36">
       <c r="A35">
-        <v>107383</v>
+        <v>108217</v>
       </c>
       <c r="B35" s="1">
-        <v>46077</v>
+        <v>46155</v>
       </c>
       <c r="C35" t="s">
-        <v>69</v>
+        <v>331</v>
       </c>
       <c r="D35" t="s">
-        <v>70</v>
+        <v>332</v>
       </c>
       <c r="H35" t="s">
-        <v>114</v>
+        <v>333</v>
       </c>
       <c r="I35" t="s">
-        <v>333</v>
+        <v>350</v>
       </c>
       <c r="J35" t="s">
-        <v>320</v>
+        <v>303</v>
       </c>
       <c r="K35" t="s">
-        <v>217</v>
+        <v>335</v>
       </c>
       <c r="L35" t="s">
-        <v>218</v>
+        <v>336</v>
       </c>
       <c r="M35" t="s">
-        <v>219</v>
+        <v>346</v>
       </c>
       <c r="N35" t="s">
-        <v>220</v>
+        <v>338</v>
       </c>
       <c r="O35" t="s">
-        <v>334</v>
-[...2 lines deleted...]
-        <v>335</v>
+        <v>347</v>
       </c>
       <c r="Q35" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R35" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S35" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T35" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X35" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="Y35" t="s">
-        <v>337</v>
+        <v>351</v>
       </c>
     </row>
     <row r="36" spans="1:36">
       <c r="A36">
-        <v>107358</v>
+        <v>108218</v>
       </c>
       <c r="B36" s="1">
-        <v>46076</v>
+        <v>46155</v>
       </c>
       <c r="C36" t="s">
-        <v>69</v>
+        <v>331</v>
       </c>
       <c r="D36" t="s">
-        <v>70</v>
+        <v>332</v>
       </c>
       <c r="H36" t="s">
-        <v>103</v>
+        <v>333</v>
       </c>
       <c r="I36" t="s">
+        <v>352</v>
+      </c>
+      <c r="J36" t="s">
+        <v>303</v>
+      </c>
+      <c r="K36" t="s">
+        <v>335</v>
+      </c>
+      <c r="L36" t="s">
+        <v>336</v>
+      </c>
+      <c r="M36" t="s">
+        <v>353</v>
+      </c>
+      <c r="N36" t="s">
         <v>338</v>
       </c>
-      <c r="J36" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="O36" t="s">
-        <v>339</v>
-[...1 lines deleted...]
-      <c r="P36" t="s">
+        <v>354</v>
+      </c>
+      <c r="Q36" t="s">
+        <v>79</v>
+      </c>
+      <c r="R36" t="s">
+        <v>79</v>
+      </c>
+      <c r="S36" t="s">
+        <v>78</v>
+      </c>
+      <c r="T36" t="s">
+        <v>78</v>
+      </c>
+      <c r="X36" t="s">
         <v>340</v>
       </c>
-      <c r="Q36" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="Y36" t="s">
-        <v>342</v>
+        <v>355</v>
       </c>
     </row>
     <row r="37" spans="1:36">
       <c r="A37">
-        <v>107353</v>
+        <v>108219</v>
       </c>
       <c r="B37" s="1">
-        <v>46076</v>
+        <v>46155</v>
       </c>
       <c r="C37" t="s">
-        <v>69</v>
+        <v>331</v>
       </c>
       <c r="D37" t="s">
-        <v>70</v>
+        <v>332</v>
       </c>
       <c r="H37" t="s">
-        <v>103</v>
+        <v>333</v>
       </c>
       <c r="I37" t="s">
-        <v>343</v>
+        <v>356</v>
       </c>
       <c r="J37" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="K37" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="L37" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="M37" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
       <c r="N37" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="O37" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>349</v>
+        <v>357</v>
       </c>
       <c r="Q37" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R37" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S37" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T37" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X37" t="s">
-        <v>350</v>
+        <v>340</v>
       </c>
       <c r="Y37" t="s">
-        <v>351</v>
+        <v>358</v>
       </c>
     </row>
     <row r="38" spans="1:36">
       <c r="A38">
-        <v>107352</v>
+        <v>108220</v>
       </c>
       <c r="B38" s="1">
-        <v>46076</v>
+        <v>46155</v>
       </c>
       <c r="C38" t="s">
         <v>69</v>
       </c>
       <c r="D38" t="s">
         <v>70</v>
       </c>
       <c r="H38" t="s">
-        <v>103</v>
+        <v>71</v>
       </c>
       <c r="I38" t="s">
-        <v>343</v>
+        <v>359</v>
       </c>
       <c r="J38" t="s">
-        <v>306</v>
-[...2 lines deleted...]
-        <v>344</v>
+        <v>303</v>
       </c>
       <c r="L38" t="s">
-        <v>345</v>
+        <v>74</v>
       </c>
       <c r="M38" t="s">
-        <v>346</v>
+        <v>75</v>
       </c>
       <c r="N38" t="s">
-        <v>347</v>
+        <v>76</v>
       </c>
       <c r="O38" t="s">
-        <v>348</v>
+        <v>360</v>
       </c>
       <c r="P38" t="s">
-        <v>352</v>
+        <v>361</v>
       </c>
       <c r="Q38" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R38" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S38" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T38" t="s">
-        <v>81</v>
+        <v>78</v>
+      </c>
+      <c r="U38" t="s">
+        <v>362</v>
+      </c>
+      <c r="V38" t="s">
+        <v>363</v>
       </c>
       <c r="X38" t="s">
-        <v>350</v>
+        <v>364</v>
       </c>
       <c r="Y38" t="s">
-        <v>351</v>
+        <v>365</v>
       </c>
     </row>
     <row r="39" spans="1:36">
       <c r="A39">
-        <v>107343</v>
+        <v>108200</v>
       </c>
       <c r="B39" s="1">
-        <v>46076</v>
+        <v>46154</v>
       </c>
       <c r="C39" t="s">
-        <v>112</v>
+        <v>83</v>
       </c>
       <c r="D39" t="s">
-        <v>113</v>
+        <v>84</v>
       </c>
       <c r="H39" t="s">
-        <v>353</v>
+        <v>104</v>
       </c>
       <c r="I39" t="s">
-        <v>354</v>
+        <v>366</v>
       </c>
       <c r="J39" t="s">
-        <v>306</v>
+        <v>279</v>
       </c>
       <c r="K39" t="s">
-        <v>355</v>
+        <v>220</v>
       </c>
       <c r="L39" t="s">
-        <v>356</v>
+        <v>221</v>
       </c>
       <c r="M39" t="s">
-        <v>357</v>
+        <v>222</v>
       </c>
       <c r="N39" t="s">
-        <v>358</v>
+        <v>223</v>
       </c>
       <c r="O39" t="s">
-        <v>359</v>
+        <v>367</v>
+      </c>
+      <c r="P39" t="s">
+        <v>368</v>
       </c>
       <c r="Q39" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="R39" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S39" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T39" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X39" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="Y39" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="40" spans="1:36">
       <c r="A40">
-        <v>107337</v>
+        <v>108203</v>
       </c>
       <c r="B40" s="1">
-        <v>46076</v>
+        <v>46154</v>
       </c>
       <c r="C40" t="s">
         <v>69</v>
       </c>
       <c r="D40" t="s">
         <v>70</v>
       </c>
       <c r="H40" t="s">
-        <v>71</v>
+        <v>323</v>
       </c>
       <c r="I40" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="J40" t="s">
-        <v>306</v>
+        <v>279</v>
       </c>
       <c r="K40" t="s">
-        <v>363</v>
+        <v>325</v>
       </c>
       <c r="L40" t="s">
-        <v>364</v>
+        <v>326</v>
       </c>
       <c r="M40" t="s">
-        <v>365</v>
+        <v>327</v>
       </c>
       <c r="N40" t="s">
-        <v>366</v>
+        <v>100</v>
       </c>
       <c r="O40" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="P40" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="Q40" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R40" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S40" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T40" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X40" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="Y40" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
     </row>
     <row r="41" spans="1:36">
       <c r="A41">
-        <v>107334</v>
+        <v>108204</v>
       </c>
       <c r="B41" s="1">
-        <v>46076</v>
+        <v>46154</v>
       </c>
       <c r="C41" t="s">
-        <v>148</v>
+        <v>69</v>
       </c>
       <c r="D41" t="s">
-        <v>149</v>
+        <v>70</v>
+      </c>
+      <c r="H41" t="s">
+        <v>71</v>
       </c>
       <c r="I41" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="J41" t="s">
-        <v>306</v>
+        <v>279</v>
       </c>
       <c r="K41" t="s">
-        <v>204</v>
+        <v>97</v>
       </c>
       <c r="L41" t="s">
-        <v>205</v>
+        <v>98</v>
       </c>
       <c r="M41" t="s">
-        <v>206</v>
+        <v>99</v>
       </c>
       <c r="N41" t="s">
-        <v>154</v>
+        <v>100</v>
       </c>
       <c r="O41" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="P41" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="Q41" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R41" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S41" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T41" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X41" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="Y41" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
     </row>
     <row r="42" spans="1:36">
       <c r="A42">
-        <v>107311</v>
+        <v>108206</v>
       </c>
       <c r="B42" s="1">
-        <v>46072</v>
+        <v>46154</v>
       </c>
       <c r="C42" t="s">
-        <v>230</v>
+        <v>83</v>
       </c>
       <c r="D42" t="s">
-        <v>231</v>
+        <v>84</v>
       </c>
       <c r="H42" t="s">
-        <v>274</v>
+        <v>85</v>
       </c>
       <c r="I42" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="J42" t="s">
-        <v>376</v>
+        <v>279</v>
       </c>
       <c r="K42" t="s">
-        <v>276</v>
+        <v>380</v>
       </c>
       <c r="L42" t="s">
-        <v>277</v>
+        <v>381</v>
       </c>
       <c r="M42" t="s">
-        <v>278</v>
+        <v>382</v>
       </c>
       <c r="N42" t="s">
-        <v>279</v>
+        <v>383</v>
       </c>
       <c r="O42" t="s">
-        <v>280</v>
+        <v>384</v>
       </c>
       <c r="P42" t="s">
-        <v>377</v>
+        <v>385</v>
       </c>
       <c r="Q42" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R42" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S42" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T42" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="X42" t="s">
-        <v>375</v>
+        <v>386</v>
       </c>
       <c r="Y42" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
     </row>
     <row r="43" spans="1:36">
       <c r="A43">
-        <v>107310</v>
+        <v>108207</v>
       </c>
       <c r="B43" s="1">
-        <v>46072</v>
+        <v>46154</v>
       </c>
       <c r="C43" t="s">
-        <v>230</v>
+        <v>83</v>
       </c>
       <c r="D43" t="s">
-        <v>231</v>
+        <v>84</v>
       </c>
       <c r="H43" t="s">
-        <v>274</v>
+        <v>83</v>
       </c>
       <c r="I43" t="s">
-        <v>379</v>
+        <v>388</v>
       </c>
       <c r="J43" t="s">
-        <v>376</v>
+        <v>279</v>
       </c>
       <c r="K43" t="s">
-        <v>276</v>
+        <v>389</v>
       </c>
       <c r="L43" t="s">
-        <v>277</v>
+        <v>390</v>
       </c>
       <c r="M43" t="s">
-        <v>278</v>
+        <v>391</v>
       </c>
       <c r="N43" t="s">
-        <v>279</v>
+        <v>392</v>
       </c>
       <c r="O43" t="s">
-        <v>280</v>
+        <v>393</v>
       </c>
       <c r="P43" t="s">
-        <v>380</v>
+        <v>394</v>
       </c>
       <c r="Q43" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R43" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S43" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T43" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X43" t="s">
-        <v>379</v>
+        <v>395</v>
       </c>
       <c r="Y43" t="s">
-        <v>381</v>
+        <v>396</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>397</v>
+      </c>
+      <c r="AB43" t="s">
+        <v>398</v>
+      </c>
+      <c r="AC43" t="s">
+        <v>79</v>
+      </c>
+      <c r="AD43" t="s">
+        <v>78</v>
+      </c>
+      <c r="AE43" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF43" t="s">
+        <v>78</v>
+      </c>
+      <c r="AJ43" t="s">
+        <v>399</v>
       </c>
     </row>
     <row r="44" spans="1:36">
       <c r="A44">
-        <v>107309</v>
+        <v>108195</v>
       </c>
       <c r="B44" s="1">
-        <v>46072</v>
+        <v>46153</v>
       </c>
       <c r="C44" t="s">
-        <v>230</v>
+        <v>83</v>
       </c>
       <c r="D44" t="s">
-        <v>231</v>
+        <v>84</v>
       </c>
       <c r="H44" t="s">
-        <v>274</v>
+        <v>177</v>
       </c>
       <c r="I44" t="s">
-        <v>382</v>
+        <v>400</v>
       </c>
       <c r="J44" t="s">
-        <v>376</v>
+        <v>401</v>
       </c>
       <c r="K44" t="s">
-        <v>276</v>
+        <v>402</v>
       </c>
       <c r="L44" t="s">
-        <v>277</v>
+        <v>403</v>
       </c>
       <c r="M44" t="s">
-        <v>278</v>
+        <v>404</v>
       </c>
       <c r="N44" t="s">
-        <v>279</v>
+        <v>405</v>
       </c>
       <c r="O44" t="s">
-        <v>383</v>
+        <v>406</v>
       </c>
       <c r="P44" t="s">
-        <v>384</v>
+        <v>407</v>
       </c>
       <c r="Q44" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R44" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S44" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T44" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X44" t="s">
-        <v>382</v>
+        <v>408</v>
       </c>
       <c r="Y44" t="s">
-        <v>385</v>
+        <v>409</v>
       </c>
     </row>
     <row r="45" spans="1:36">
       <c r="A45">
-        <v>107307</v>
+        <v>108197</v>
       </c>
       <c r="B45" s="1">
-        <v>46072</v>
+        <v>46153</v>
       </c>
       <c r="C45" t="s">
-        <v>69</v>
+        <v>125</v>
       </c>
       <c r="D45" t="s">
-        <v>70</v>
+        <v>126</v>
       </c>
       <c r="H45" t="s">
-        <v>103</v>
+        <v>85</v>
       </c>
       <c r="I45" t="s">
-        <v>386</v>
+        <v>410</v>
       </c>
       <c r="J45" t="s">
-        <v>376</v>
+        <v>401</v>
       </c>
       <c r="K45" t="s">
-        <v>387</v>
+        <v>411</v>
       </c>
       <c r="L45" t="s">
-        <v>388</v>
+        <v>412</v>
       </c>
       <c r="M45" t="s">
-        <v>389</v>
+        <v>413</v>
       </c>
       <c r="N45" t="s">
-        <v>69</v>
+        <v>414</v>
       </c>
       <c r="O45" t="s">
-        <v>390</v>
-[...2 lines deleted...]
-        <v>391</v>
+        <v>415</v>
       </c>
       <c r="Q45" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="R45" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S45" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T45" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X45" t="s">
-        <v>392</v>
+        <v>416</v>
       </c>
       <c r="Y45" t="s">
-        <v>393</v>
+        <v>417</v>
       </c>
     </row>
     <row r="46" spans="1:36">
       <c r="A46">
-        <v>107302</v>
+        <v>108199</v>
       </c>
       <c r="B46" s="1">
-        <v>46072</v>
+        <v>46153</v>
       </c>
       <c r="C46" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D46" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="H46" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="I46" t="s">
-        <v>394</v>
+        <v>219</v>
       </c>
       <c r="J46" t="s">
-        <v>376</v>
+        <v>401</v>
       </c>
       <c r="K46" t="s">
-        <v>395</v>
+        <v>220</v>
+      </c>
+      <c r="L46" t="s">
+        <v>221</v>
       </c>
       <c r="M46" t="s">
-        <v>389</v>
+        <v>222</v>
       </c>
       <c r="N46" t="s">
-        <v>69</v>
+        <v>223</v>
       </c>
       <c r="O46" t="s">
-        <v>396</v>
+        <v>224</v>
+      </c>
+      <c r="P46" t="s">
+        <v>418</v>
       </c>
       <c r="Q46" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="R46" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S46" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T46" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X46" t="s">
-        <v>397</v>
+        <v>419</v>
       </c>
       <c r="Y46" t="s">
-        <v>398</v>
+        <v>420</v>
       </c>
     </row>
     <row r="47" spans="1:36">
       <c r="A47">
-        <v>107297</v>
+        <v>108181</v>
       </c>
       <c r="B47" s="1">
-        <v>46072</v>
+        <v>46149</v>
       </c>
       <c r="C47" t="s">
-        <v>69</v>
+        <v>188</v>
       </c>
       <c r="D47" t="s">
-        <v>70</v>
+        <v>189</v>
+      </c>
+      <c r="E47" t="s">
+        <v>188</v>
+      </c>
+      <c r="F47" t="s">
+        <v>190</v>
+      </c>
+      <c r="G47" t="s">
+        <v>191</v>
       </c>
       <c r="H47" t="s">
-        <v>399</v>
+        <v>104</v>
       </c>
       <c r="I47" t="s">
-        <v>400</v>
+        <v>421</v>
       </c>
       <c r="J47" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-        <v>401</v>
+        <v>422</v>
       </c>
       <c r="L47" t="s">
-        <v>402</v>
+        <v>423</v>
       </c>
       <c r="M47" t="s">
-        <v>403</v>
+        <v>424</v>
       </c>
       <c r="N47" t="s">
-        <v>404</v>
+        <v>425</v>
       </c>
       <c r="O47" t="s">
-        <v>405</v>
+        <v>426</v>
       </c>
       <c r="P47" t="s">
-        <v>406</v>
+        <v>427</v>
       </c>
       <c r="Q47" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R47" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S47" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T47" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X47" t="s">
-        <v>407</v>
+        <v>428</v>
       </c>
       <c r="Y47" t="s">
-        <v>408</v>
+        <v>429</v>
       </c>
     </row>
     <row r="48" spans="1:36">
       <c r="A48">
-        <v>107296</v>
+        <v>108182</v>
       </c>
       <c r="B48" s="1">
-        <v>46072</v>
+        <v>46149</v>
       </c>
       <c r="C48" t="s">
         <v>69</v>
       </c>
       <c r="D48" t="s">
         <v>70</v>
       </c>
-      <c r="H48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I48" t="s">
-        <v>409</v>
+        <v>430</v>
       </c>
       <c r="J48" t="s">
-        <v>376</v>
+        <v>422</v>
       </c>
       <c r="K48" t="s">
-        <v>410</v>
+        <v>431</v>
       </c>
       <c r="L48" t="s">
-        <v>402</v>
+        <v>432</v>
       </c>
       <c r="M48" t="s">
-        <v>403</v>
+        <v>433</v>
       </c>
       <c r="N48" t="s">
-        <v>404</v>
+        <v>100</v>
       </c>
       <c r="O48" t="s">
-        <v>411</v>
+        <v>434</v>
+      </c>
+      <c r="P48" t="s">
+        <v>435</v>
       </c>
       <c r="Q48" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="R48" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S48" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T48" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X48" t="s">
-        <v>412</v>
+        <v>436</v>
       </c>
       <c r="Y48" t="s">
-        <v>413</v>
+        <v>437</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>438</v>
+      </c>
+      <c r="AA48" t="s">
+        <v>439</v>
+      </c>
+      <c r="AB48" t="s">
+        <v>440</v>
+      </c>
+      <c r="AC48" t="s">
+        <v>79</v>
+      </c>
+      <c r="AD48" t="s">
+        <v>78</v>
+      </c>
+      <c r="AE48" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF48" t="s">
+        <v>78</v>
+      </c>
+      <c r="AJ48" t="s">
+        <v>441</v>
       </c>
     </row>
     <row r="49" spans="1:25">
       <c r="A49">
-        <v>107294</v>
+        <v>108183</v>
       </c>
       <c r="B49" s="1">
-        <v>46072</v>
+        <v>46149</v>
       </c>
       <c r="C49" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D49" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="H49" t="s">
-        <v>399</v>
+        <v>177</v>
       </c>
       <c r="I49" t="s">
-        <v>414</v>
+        <v>442</v>
       </c>
       <c r="J49" t="s">
-        <v>376</v>
+        <v>422</v>
       </c>
       <c r="K49" t="s">
-        <v>401</v>
+        <v>443</v>
       </c>
       <c r="L49" t="s">
-        <v>402</v>
+        <v>444</v>
       </c>
       <c r="M49" t="s">
-        <v>403</v>
+        <v>445</v>
       </c>
       <c r="N49" t="s">
-        <v>404</v>
+        <v>446</v>
       </c>
       <c r="O49" t="s">
-        <v>415</v>
+        <v>447</v>
       </c>
       <c r="P49" t="s">
-        <v>416</v>
+        <v>448</v>
       </c>
       <c r="Q49" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R49" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S49" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T49" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X49" t="s">
-        <v>417</v>
+        <v>449</v>
       </c>
       <c r="Y49" t="s">
-        <v>418</v>
+        <v>450</v>
       </c>
     </row>
     <row r="50" spans="1:25">
       <c r="A50">
-        <v>107268</v>
+        <v>108184</v>
       </c>
       <c r="B50" s="1">
-        <v>46071</v>
+        <v>46149</v>
       </c>
       <c r="C50" t="s">
-        <v>148</v>
+        <v>83</v>
       </c>
       <c r="D50" t="s">
-        <v>149</v>
+        <v>84</v>
       </c>
       <c r="H50" t="s">
-        <v>194</v>
+        <v>177</v>
       </c>
       <c r="I50" t="s">
-        <v>419</v>
+        <v>451</v>
       </c>
       <c r="J50" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="K50" t="s">
-        <v>196</v>
+        <v>443</v>
       </c>
       <c r="L50" t="s">
-        <v>197</v>
+        <v>444</v>
       </c>
       <c r="M50" t="s">
-        <v>198</v>
+        <v>445</v>
       </c>
       <c r="N50" t="s">
-        <v>421</v>
+        <v>446</v>
       </c>
       <c r="O50" t="s">
-        <v>422</v>
+        <v>452</v>
       </c>
       <c r="P50" t="s">
-        <v>423</v>
+        <v>453</v>
       </c>
       <c r="Q50" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R50" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S50" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T50" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X50" t="s">
-        <v>424</v>
+        <v>454</v>
       </c>
       <c r="Y50" t="s">
-        <v>425</v>
+        <v>455</v>
       </c>
     </row>
     <row r="51" spans="1:25">
       <c r="A51">
-        <v>107257</v>
+        <v>108185</v>
       </c>
       <c r="B51" s="1">
-        <v>46071</v>
+        <v>46149</v>
       </c>
       <c r="C51" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D51" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="H51" t="s">
-        <v>114</v>
+        <v>177</v>
       </c>
       <c r="I51" t="s">
-        <v>426</v>
+        <v>456</v>
       </c>
       <c r="J51" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="K51" t="s">
-        <v>427</v>
+        <v>443</v>
       </c>
       <c r="L51" t="s">
-        <v>428</v>
+        <v>444</v>
       </c>
       <c r="M51" t="s">
-        <v>429</v>
+        <v>445</v>
       </c>
       <c r="N51" t="s">
-        <v>430</v>
+        <v>446</v>
       </c>
       <c r="O51" t="s">
-        <v>431</v>
+        <v>457</v>
       </c>
       <c r="P51" t="s">
-        <v>432</v>
+        <v>458</v>
       </c>
       <c r="Q51" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R51" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S51" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T51" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X51" t="s">
-        <v>433</v>
+        <v>459</v>
       </c>
       <c r="Y51" t="s">
-        <v>434</v>
+        <v>460</v>
       </c>
     </row>
     <row r="52" spans="1:25">
       <c r="A52">
-        <v>107255</v>
+        <v>108186</v>
       </c>
       <c r="B52" s="1">
-        <v>46071</v>
+        <v>46149</v>
       </c>
       <c r="C52" t="s">
-        <v>148</v>
+        <v>83</v>
       </c>
       <c r="D52" t="s">
-        <v>149</v>
+        <v>84</v>
       </c>
       <c r="H52" t="s">
-        <v>209</v>
+        <v>177</v>
       </c>
       <c r="I52" t="s">
-        <v>435</v>
+        <v>461</v>
       </c>
       <c r="J52" t="s">
-        <v>420</v>
+        <v>422</v>
+      </c>
+      <c r="K52" t="s">
+        <v>443</v>
       </c>
       <c r="L52" t="s">
-        <v>211</v>
+        <v>444</v>
       </c>
       <c r="M52" t="s">
-        <v>212</v>
+        <v>445</v>
       </c>
       <c r="N52" t="s">
-        <v>154</v>
+        <v>446</v>
       </c>
       <c r="O52" t="s">
-        <v>436</v>
+        <v>462</v>
+      </c>
+      <c r="P52" t="s">
+        <v>463</v>
       </c>
       <c r="Q52" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="R52" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S52" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T52" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X52" t="s">
-        <v>435</v>
+        <v>454</v>
       </c>
       <c r="Y52" t="s">
-        <v>437</v>
+        <v>464</v>
       </c>
     </row>
     <row r="53" spans="1:25">
       <c r="A53">
-        <v>107242</v>
+        <v>108187</v>
       </c>
       <c r="B53" s="1">
-        <v>46070</v>
+        <v>46149</v>
       </c>
       <c r="C53" t="s">
-        <v>438</v>
+        <v>83</v>
       </c>
       <c r="D53" t="s">
-        <v>439</v>
+        <v>84</v>
       </c>
       <c r="H53" t="s">
-        <v>209</v>
+        <v>177</v>
       </c>
       <c r="I53" t="s">
-        <v>440</v>
+        <v>465</v>
       </c>
       <c r="J53" t="s">
-        <v>441</v>
+        <v>422</v>
       </c>
       <c r="K53" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="L53" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="M53" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="N53" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="O53" t="s">
-        <v>446</v>
+        <v>466</v>
       </c>
       <c r="P53" t="s">
-        <v>447</v>
+        <v>467</v>
       </c>
       <c r="Q53" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R53" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S53" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T53" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X53" t="s">
-        <v>448</v>
+        <v>468</v>
       </c>
       <c r="Y53" t="s">
-        <v>449</v>
+        <v>469</v>
       </c>
     </row>
     <row r="54" spans="1:25">
       <c r="A54">
-        <v>107241</v>
+        <v>108188</v>
       </c>
       <c r="B54" s="1">
-        <v>46070</v>
+        <v>46149</v>
       </c>
       <c r="C54" t="s">
-        <v>148</v>
+        <v>188</v>
       </c>
       <c r="D54" t="s">
-        <v>149</v>
+        <v>189</v>
+      </c>
+      <c r="E54" t="s">
+        <v>188</v>
+      </c>
+      <c r="F54" t="s">
+        <v>190</v>
+      </c>
+      <c r="G54" t="s">
+        <v>191</v>
       </c>
       <c r="H54" t="s">
-        <v>150</v>
+        <v>104</v>
       </c>
       <c r="I54" t="s">
-        <v>450</v>
+        <v>470</v>
       </c>
       <c r="J54" t="s">
-        <v>441</v>
+        <v>422</v>
       </c>
       <c r="L54" t="s">
-        <v>152</v>
+        <v>423</v>
       </c>
       <c r="M54" t="s">
-        <v>153</v>
+        <v>424</v>
       </c>
       <c r="N54" t="s">
-        <v>154</v>
+        <v>425</v>
       </c>
       <c r="O54" t="s">
-        <v>451</v>
+        <v>471</v>
       </c>
       <c r="P54" t="s">
-        <v>452</v>
+        <v>472</v>
       </c>
       <c r="Q54" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R54" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S54" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T54" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X54" t="s">
-        <v>450</v>
+        <v>470</v>
       </c>
       <c r="Y54" t="s">
-        <v>425</v>
+        <v>473</v>
       </c>
     </row>
     <row r="55" spans="1:25">
       <c r="A55">
-        <v>107240</v>
+        <v>108189</v>
       </c>
       <c r="B55" s="1">
-        <v>46070</v>
+        <v>46149</v>
       </c>
       <c r="C55" t="s">
-        <v>112</v>
+        <v>83</v>
       </c>
       <c r="D55" t="s">
-        <v>113</v>
+        <v>84</v>
       </c>
       <c r="H55" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="I55" t="s">
-        <v>453</v>
+        <v>248</v>
       </c>
       <c r="J55" t="s">
-        <v>441</v>
+        <v>422</v>
       </c>
       <c r="K55" t="s">
-        <v>454</v>
+        <v>106</v>
       </c>
       <c r="L55" t="s">
-        <v>455</v>
+        <v>107</v>
       </c>
       <c r="M55" t="s">
-        <v>456</v>
+        <v>108</v>
       </c>
       <c r="N55" t="s">
-        <v>457</v>
+        <v>109</v>
       </c>
       <c r="O55" t="s">
-        <v>458</v>
+        <v>110</v>
       </c>
       <c r="P55" t="s">
-        <v>459</v>
+        <v>474</v>
       </c>
       <c r="Q55" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R55" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S55" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T55" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X55" t="s">
-        <v>460</v>
+        <v>475</v>
       </c>
       <c r="Y55" t="s">
-        <v>461</v>
+        <v>476</v>
       </c>
     </row>
     <row r="56" spans="1:25">
       <c r="A56">
-        <v>107239</v>
+        <v>108190</v>
       </c>
       <c r="B56" s="1">
-        <v>46070</v>
+        <v>46149</v>
       </c>
       <c r="C56" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D56" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="H56" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="I56" t="s">
-        <v>462</v>
+        <v>477</v>
       </c>
       <c r="J56" t="s">
-        <v>441</v>
+        <v>422</v>
       </c>
       <c r="K56" t="s">
-        <v>427</v>
+        <v>106</v>
       </c>
       <c r="L56" t="s">
-        <v>428</v>
+        <v>107</v>
       </c>
       <c r="M56" t="s">
-        <v>429</v>
+        <v>108</v>
       </c>
       <c r="N56" t="s">
-        <v>430</v>
+        <v>109</v>
       </c>
       <c r="O56" t="s">
-        <v>463</v>
+        <v>478</v>
       </c>
       <c r="P56" t="s">
-        <v>464</v>
+        <v>479</v>
       </c>
       <c r="Q56" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R56" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S56" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T56" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X56" t="s">
-        <v>465</v>
+        <v>480</v>
       </c>
       <c r="Y56" t="s">
-        <v>466</v>
+        <v>481</v>
       </c>
     </row>
     <row r="57" spans="1:25">
       <c r="A57">
-        <v>107227</v>
+        <v>108192</v>
       </c>
       <c r="B57" s="1">
-        <v>46070</v>
+        <v>46149</v>
       </c>
       <c r="C57" t="s">
-        <v>148</v>
+        <v>69</v>
       </c>
       <c r="D57" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>70</v>
       </c>
       <c r="I57" t="s">
-        <v>467</v>
+        <v>482</v>
       </c>
       <c r="J57" t="s">
-        <v>468</v>
+        <v>422</v>
+      </c>
+      <c r="K57" t="s">
+        <v>483</v>
       </c>
       <c r="L57" t="s">
-        <v>152</v>
+        <v>484</v>
       </c>
       <c r="M57" t="s">
-        <v>153</v>
+        <v>485</v>
       </c>
       <c r="N57" t="s">
-        <v>154</v>
+        <v>100</v>
       </c>
       <c r="O57" t="s">
-        <v>469</v>
+        <v>486</v>
       </c>
       <c r="P57" t="s">
-        <v>470</v>
+        <v>487</v>
       </c>
       <c r="Q57" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R57" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="S57" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T57" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>472</v>
+        <v>78</v>
       </c>
       <c r="X57" t="s">
-        <v>467</v>
-[...2 lines deleted...]
-        <v>473</v>
+        <v>482</v>
       </c>
     </row>
     <row r="58" spans="1:25">
       <c r="A58">
-        <v>107216</v>
+        <v>108173</v>
       </c>
       <c r="B58" s="1">
-        <v>46069</v>
+        <v>46148</v>
       </c>
       <c r="C58" t="s">
-        <v>173</v>
+        <v>125</v>
       </c>
       <c r="D58" t="s">
-        <v>174</v>
+        <v>126</v>
       </c>
       <c r="H58" t="s">
-        <v>114</v>
+        <v>85</v>
       </c>
       <c r="I58" t="s">
-        <v>474</v>
+        <v>488</v>
       </c>
       <c r="J58" t="s">
-        <v>468</v>
+        <v>489</v>
       </c>
       <c r="K58" t="s">
-        <v>176</v>
+        <v>490</v>
       </c>
       <c r="L58" t="s">
-        <v>177</v>
+        <v>491</v>
       </c>
       <c r="M58" t="s">
-        <v>178</v>
+        <v>492</v>
       </c>
       <c r="N58" t="s">
-        <v>179</v>
+        <v>493</v>
       </c>
       <c r="O58" t="s">
-        <v>475</v>
+        <v>494</v>
       </c>
       <c r="P58" t="s">
-        <v>476</v>
+        <v>495</v>
       </c>
       <c r="Q58" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R58" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S58" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T58" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X58" t="s">
-        <v>477</v>
+        <v>488</v>
       </c>
       <c r="Y58" t="s">
-        <v>478</v>
+        <v>496</v>
       </c>
     </row>
     <row r="59" spans="1:25">
       <c r="A59">
-        <v>107215</v>
+        <v>108174</v>
       </c>
       <c r="B59" s="1">
-        <v>46069</v>
+        <v>46148</v>
       </c>
       <c r="C59" t="s">
-        <v>148</v>
+        <v>497</v>
       </c>
       <c r="D59" t="s">
-        <v>149</v>
+        <v>498</v>
       </c>
       <c r="H59" t="s">
-        <v>209</v>
+        <v>71</v>
       </c>
       <c r="I59" t="s">
-        <v>479</v>
+        <v>499</v>
       </c>
       <c r="J59" t="s">
-        <v>468</v>
+        <v>500</v>
+      </c>
+      <c r="K59" t="s">
+        <v>501</v>
       </c>
       <c r="L59" t="s">
-        <v>211</v>
+        <v>502</v>
       </c>
       <c r="M59" t="s">
-        <v>212</v>
+        <v>503</v>
       </c>
       <c r="N59" t="s">
-        <v>154</v>
+        <v>504</v>
       </c>
       <c r="O59" t="s">
-        <v>480</v>
+        <v>505</v>
       </c>
       <c r="P59" t="s">
-        <v>481</v>
+        <v>506</v>
       </c>
       <c r="Q59" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R59" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S59" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T59" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X59" t="s">
-        <v>479</v>
+        <v>507</v>
       </c>
       <c r="Y59" t="s">
-        <v>482</v>
+        <v>508</v>
       </c>
     </row>
     <row r="60" spans="1:25">
       <c r="A60">
-        <v>107212</v>
+        <v>108180</v>
       </c>
       <c r="B60" s="1">
-        <v>46069</v>
+        <v>46148</v>
       </c>
       <c r="C60" t="s">
-        <v>148</v>
+        <v>83</v>
       </c>
       <c r="D60" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>84</v>
       </c>
       <c r="I60" t="s">
-        <v>467</v>
+        <v>509</v>
       </c>
       <c r="J60" t="s">
-        <v>468</v>
+        <v>500</v>
+      </c>
+      <c r="K60" t="s">
+        <v>510</v>
       </c>
       <c r="L60" t="s">
-        <v>152</v>
+        <v>511</v>
       </c>
       <c r="M60" t="s">
-        <v>153</v>
+        <v>512</v>
       </c>
       <c r="N60" t="s">
-        <v>154</v>
+        <v>513</v>
       </c>
       <c r="O60" t="s">
-        <v>469</v>
+        <v>514</v>
       </c>
       <c r="P60" t="s">
-        <v>470</v>
+        <v>515</v>
       </c>
       <c r="Q60" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R60" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="S60" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T60" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>472</v>
+        <v>78</v>
       </c>
       <c r="X60" t="s">
-        <v>467</v>
+        <v>516</v>
       </c>
       <c r="Y60" t="s">
-        <v>473</v>
+        <v>517</v>
       </c>
     </row>
     <row r="61" spans="1:25">
       <c r="A61">
-        <v>107201</v>
+        <v>108164</v>
       </c>
       <c r="B61" s="1">
-        <v>46069</v>
+        <v>46147</v>
       </c>
       <c r="C61" t="s">
-        <v>243</v>
+        <v>188</v>
       </c>
       <c r="D61" t="s">
-        <v>244</v>
+        <v>189</v>
+      </c>
+      <c r="E61" t="s">
+        <v>188</v>
+      </c>
+      <c r="F61" t="s">
+        <v>190</v>
+      </c>
+      <c r="G61" t="s">
+        <v>191</v>
       </c>
       <c r="H61" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="I61" t="s">
-        <v>483</v>
+        <v>518</v>
       </c>
       <c r="J61" t="s">
-        <v>468</v>
-[...2 lines deleted...]
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="L61" t="s">
-        <v>485</v>
+        <v>423</v>
       </c>
       <c r="M61" t="s">
-        <v>486</v>
+        <v>424</v>
       </c>
       <c r="N61" t="s">
-        <v>487</v>
+        <v>425</v>
       </c>
       <c r="O61" t="s">
-        <v>488</v>
+        <v>519</v>
       </c>
       <c r="P61" t="s">
-        <v>489</v>
+        <v>520</v>
       </c>
       <c r="Q61" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R61" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S61" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T61" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X61" t="s">
-        <v>490</v>
+        <v>521</v>
       </c>
       <c r="Y61" t="s">
-        <v>491</v>
+        <v>522</v>
       </c>
     </row>
     <row r="62" spans="1:25">
       <c r="A62">
-        <v>107194</v>
+        <v>108165</v>
       </c>
       <c r="B62" s="1">
-        <v>46069</v>
+        <v>46147</v>
       </c>
       <c r="C62" t="s">
+        <v>83</v>
+      </c>
+      <c r="D62" t="s">
+        <v>84</v>
+      </c>
+      <c r="H62" t="s">
         <v>148</v>
       </c>
-      <c r="D62" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I62" t="s">
-        <v>492</v>
+        <v>523</v>
       </c>
       <c r="J62" t="s">
-        <v>468</v>
+        <v>489</v>
       </c>
       <c r="K62" t="s">
-        <v>295</v>
+        <v>150</v>
       </c>
       <c r="L62" t="s">
-        <v>296</v>
+        <v>151</v>
       </c>
       <c r="M62" t="s">
-        <v>297</v>
+        <v>152</v>
       </c>
       <c r="N62" t="s">
-        <v>298</v>
+        <v>153</v>
       </c>
       <c r="O62" t="s">
-        <v>493</v>
+        <v>524</v>
       </c>
       <c r="P62" t="s">
-        <v>494</v>
+        <v>525</v>
       </c>
       <c r="Q62" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R62" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="S62" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T62" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>496</v>
+        <v>78</v>
       </c>
       <c r="X62" t="s">
-        <v>497</v>
+        <v>526</v>
       </c>
       <c r="Y62" t="s">
-        <v>498</v>
+        <v>527</v>
       </c>
     </row>
     <row r="63" spans="1:25">
       <c r="A63">
-        <v>107184</v>
+        <v>108167</v>
       </c>
       <c r="B63" s="1">
-        <v>46069</v>
+        <v>46147</v>
       </c>
       <c r="C63" t="s">
-        <v>69</v>
+        <v>125</v>
       </c>
       <c r="D63" t="s">
-        <v>70</v>
+        <v>126</v>
       </c>
       <c r="H63" t="s">
-        <v>114</v>
+        <v>85</v>
       </c>
       <c r="I63" t="s">
-        <v>499</v>
+        <v>528</v>
       </c>
       <c r="J63" t="s">
-        <v>468</v>
+        <v>489</v>
       </c>
       <c r="K63" t="s">
-        <v>217</v>
+        <v>529</v>
       </c>
       <c r="L63" t="s">
-        <v>218</v>
+        <v>412</v>
       </c>
       <c r="M63" t="s">
-        <v>219</v>
+        <v>413</v>
       </c>
       <c r="N63" t="s">
-        <v>220</v>
+        <v>530</v>
       </c>
       <c r="O63" t="s">
-        <v>500</v>
+        <v>531</v>
       </c>
       <c r="P63" t="s">
-        <v>501</v>
+        <v>532</v>
       </c>
       <c r="Q63" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R63" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S63" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T63" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X63" t="s">
-        <v>502</v>
+        <v>533</v>
       </c>
       <c r="Y63" t="s">
-        <v>503</v>
+        <v>534</v>
       </c>
     </row>
     <row r="64" spans="1:25">
       <c r="A64">
-        <v>107178</v>
+        <v>108168</v>
       </c>
       <c r="B64" s="1">
-        <v>46066</v>
+        <v>46147</v>
       </c>
       <c r="C64" t="s">
-        <v>148</v>
+        <v>83</v>
       </c>
       <c r="D64" t="s">
-        <v>149</v>
+        <v>84</v>
       </c>
       <c r="H64" t="s">
-        <v>209</v>
+        <v>104</v>
       </c>
       <c r="I64" t="s">
-        <v>504</v>
+        <v>535</v>
       </c>
       <c r="J64" t="s">
-        <v>505</v>
+        <v>489</v>
       </c>
       <c r="K64" t="s">
-        <v>506</v>
+        <v>536</v>
       </c>
       <c r="L64" t="s">
-        <v>285</v>
+        <v>537</v>
       </c>
       <c r="M64" t="s">
-        <v>286</v>
+        <v>538</v>
       </c>
       <c r="N64" t="s">
-        <v>287</v>
+        <v>539</v>
       </c>
       <c r="O64" t="s">
-        <v>507</v>
+        <v>540</v>
       </c>
       <c r="P64" t="s">
-        <v>508</v>
+        <v>541</v>
       </c>
       <c r="Q64" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R64" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S64" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T64" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X64" t="s">
-        <v>509</v>
+        <v>542</v>
       </c>
       <c r="Y64" t="s">
-        <v>510</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:36">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="65" spans="1:47">
       <c r="A65">
-        <v>107177</v>
+        <v>108169</v>
       </c>
       <c r="B65" s="1">
-        <v>46066</v>
+        <v>46147</v>
       </c>
       <c r="C65" t="s">
+        <v>83</v>
+      </c>
+      <c r="D65" t="s">
+        <v>84</v>
+      </c>
+      <c r="H65" t="s">
+        <v>104</v>
+      </c>
+      <c r="I65" t="s">
+        <v>544</v>
+      </c>
+      <c r="J65" t="s">
+        <v>489</v>
+      </c>
+      <c r="K65" t="s">
+        <v>536</v>
+      </c>
+      <c r="L65" t="s">
+        <v>537</v>
+      </c>
+      <c r="M65" t="s">
+        <v>538</v>
+      </c>
+      <c r="N65" t="s">
+        <v>539</v>
+      </c>
+      <c r="O65" t="s">
+        <v>540</v>
+      </c>
+      <c r="P65" t="s">
+        <v>545</v>
+      </c>
+      <c r="Q65" t="s">
+        <v>79</v>
+      </c>
+      <c r="R65" t="s">
+        <v>78</v>
+      </c>
+      <c r="S65" t="s">
+        <v>78</v>
+      </c>
+      <c r="T65" t="s">
+        <v>78</v>
+      </c>
+      <c r="X65" t="s">
+        <v>546</v>
+      </c>
+      <c r="Y65" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="66" spans="1:47">
+      <c r="A66">
+        <v>108170</v>
+      </c>
+      <c r="B66" s="1">
+        <v>46147</v>
+      </c>
+      <c r="C66" t="s">
+        <v>83</v>
+      </c>
+      <c r="D66" t="s">
+        <v>84</v>
+      </c>
+      <c r="H66" t="s">
+        <v>104</v>
+      </c>
+      <c r="I66" t="s">
+        <v>548</v>
+      </c>
+      <c r="J66" t="s">
+        <v>489</v>
+      </c>
+      <c r="K66" t="s">
+        <v>536</v>
+      </c>
+      <c r="L66" t="s">
+        <v>537</v>
+      </c>
+      <c r="M66" t="s">
+        <v>538</v>
+      </c>
+      <c r="N66" t="s">
+        <v>539</v>
+      </c>
+      <c r="O66" t="s">
+        <v>540</v>
+      </c>
+      <c r="P66" t="s">
+        <v>549</v>
+      </c>
+      <c r="Q66" t="s">
+        <v>79</v>
+      </c>
+      <c r="R66" t="s">
+        <v>78</v>
+      </c>
+      <c r="S66" t="s">
+        <v>78</v>
+      </c>
+      <c r="T66" t="s">
+        <v>78</v>
+      </c>
+      <c r="X66" t="s">
+        <v>550</v>
+      </c>
+      <c r="Y66" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="67" spans="1:47">
+      <c r="A67">
+        <v>108171</v>
+      </c>
+      <c r="B67" s="1">
+        <v>46147</v>
+      </c>
+      <c r="C67" t="s">
+        <v>83</v>
+      </c>
+      <c r="D67" t="s">
+        <v>84</v>
+      </c>
+      <c r="H67" t="s">
+        <v>104</v>
+      </c>
+      <c r="I67" t="s">
+        <v>552</v>
+      </c>
+      <c r="J67" t="s">
+        <v>489</v>
+      </c>
+      <c r="K67" t="s">
+        <v>536</v>
+      </c>
+      <c r="L67" t="s">
+        <v>537</v>
+      </c>
+      <c r="M67" t="s">
+        <v>538</v>
+      </c>
+      <c r="N67" t="s">
+        <v>539</v>
+      </c>
+      <c r="O67" t="s">
+        <v>540</v>
+      </c>
+      <c r="P67" t="s">
+        <v>553</v>
+      </c>
+      <c r="Q67" t="s">
+        <v>79</v>
+      </c>
+      <c r="R67" t="s">
+        <v>78</v>
+      </c>
+      <c r="S67" t="s">
+        <v>78</v>
+      </c>
+      <c r="T67" t="s">
+        <v>78</v>
+      </c>
+      <c r="X67" t="s">
+        <v>554</v>
+      </c>
+      <c r="Y67" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="68" spans="1:47">
+      <c r="A68">
+        <v>108152</v>
+      </c>
+      <c r="B68" s="1">
+        <v>46146</v>
+      </c>
+      <c r="C68" t="s">
+        <v>83</v>
+      </c>
+      <c r="D68" t="s">
+        <v>84</v>
+      </c>
+      <c r="H68" t="s">
+        <v>177</v>
+      </c>
+      <c r="I68" t="s">
+        <v>556</v>
+      </c>
+      <c r="J68" t="s">
+        <v>557</v>
+      </c>
+      <c r="K68" t="s">
+        <v>558</v>
+      </c>
+      <c r="L68" t="s">
+        <v>559</v>
+      </c>
+      <c r="M68" t="s">
+        <v>560</v>
+      </c>
+      <c r="N68" t="s">
+        <v>561</v>
+      </c>
+      <c r="O68" t="s">
+        <v>562</v>
+      </c>
+      <c r="P68" t="s">
+        <v>563</v>
+      </c>
+      <c r="Q68" t="s">
+        <v>79</v>
+      </c>
+      <c r="R68" t="s">
+        <v>78</v>
+      </c>
+      <c r="S68" t="s">
+        <v>78</v>
+      </c>
+      <c r="T68" t="s">
+        <v>78</v>
+      </c>
+      <c r="X68" t="s">
+        <v>564</v>
+      </c>
+      <c r="Y68" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="69" spans="1:47">
+      <c r="A69">
+        <v>108153</v>
+      </c>
+      <c r="B69" s="1">
+        <v>46146</v>
+      </c>
+      <c r="C69" t="s">
+        <v>83</v>
+      </c>
+      <c r="D69" t="s">
+        <v>84</v>
+      </c>
+      <c r="H69" t="s">
+        <v>177</v>
+      </c>
+      <c r="I69" t="s">
+        <v>566</v>
+      </c>
+      <c r="J69" t="s">
+        <v>557</v>
+      </c>
+      <c r="K69" t="s">
+        <v>558</v>
+      </c>
+      <c r="L69" t="s">
+        <v>559</v>
+      </c>
+      <c r="M69" t="s">
+        <v>560</v>
+      </c>
+      <c r="N69" t="s">
+        <v>561</v>
+      </c>
+      <c r="O69" t="s">
+        <v>562</v>
+      </c>
+      <c r="P69" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q69" t="s">
+        <v>79</v>
+      </c>
+      <c r="R69" t="s">
+        <v>78</v>
+      </c>
+      <c r="S69" t="s">
+        <v>78</v>
+      </c>
+      <c r="T69" t="s">
+        <v>78</v>
+      </c>
+      <c r="X69" t="s">
+        <v>568</v>
+      </c>
+      <c r="Y69" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="70" spans="1:47">
+      <c r="A70">
+        <v>108154</v>
+      </c>
+      <c r="B70" s="1">
+        <v>46146</v>
+      </c>
+      <c r="C70" t="s">
+        <v>83</v>
+      </c>
+      <c r="D70" t="s">
+        <v>84</v>
+      </c>
+      <c r="H70" t="s">
+        <v>177</v>
+      </c>
+      <c r="I70" t="s">
+        <v>570</v>
+      </c>
+      <c r="J70" t="s">
+        <v>557</v>
+      </c>
+      <c r="K70" t="s">
+        <v>558</v>
+      </c>
+      <c r="L70" t="s">
+        <v>559</v>
+      </c>
+      <c r="M70" t="s">
+        <v>560</v>
+      </c>
+      <c r="N70" t="s">
+        <v>561</v>
+      </c>
+      <c r="O70" t="s">
+        <v>562</v>
+      </c>
+      <c r="P70" t="s">
+        <v>571</v>
+      </c>
+      <c r="Q70" t="s">
+        <v>79</v>
+      </c>
+      <c r="R70" t="s">
+        <v>78</v>
+      </c>
+      <c r="S70" t="s">
+        <v>78</v>
+      </c>
+      <c r="T70" t="s">
+        <v>78</v>
+      </c>
+      <c r="X70" t="s">
+        <v>572</v>
+      </c>
+      <c r="Y70" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="71" spans="1:47">
+      <c r="A71">
+        <v>108155</v>
+      </c>
+      <c r="B71" s="1">
+        <v>46146</v>
+      </c>
+      <c r="C71" t="s">
+        <v>83</v>
+      </c>
+      <c r="D71" t="s">
+        <v>84</v>
+      </c>
+      <c r="H71" t="s">
+        <v>177</v>
+      </c>
+      <c r="I71" t="s">
+        <v>574</v>
+      </c>
+      <c r="J71" t="s">
+        <v>557</v>
+      </c>
+      <c r="K71" t="s">
+        <v>558</v>
+      </c>
+      <c r="L71" t="s">
+        <v>559</v>
+      </c>
+      <c r="M71" t="s">
+        <v>560</v>
+      </c>
+      <c r="N71" t="s">
+        <v>561</v>
+      </c>
+      <c r="O71" t="s">
+        <v>562</v>
+      </c>
+      <c r="P71" t="s">
+        <v>575</v>
+      </c>
+      <c r="Q71" t="s">
+        <v>79</v>
+      </c>
+      <c r="R71" t="s">
+        <v>78</v>
+      </c>
+      <c r="S71" t="s">
+        <v>78</v>
+      </c>
+      <c r="T71" t="s">
+        <v>78</v>
+      </c>
+      <c r="X71" t="s">
+        <v>576</v>
+      </c>
+      <c r="Y71" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="72" spans="1:47">
+      <c r="A72">
+        <v>108156</v>
+      </c>
+      <c r="B72" s="1">
+        <v>46146</v>
+      </c>
+      <c r="C72" t="s">
+        <v>83</v>
+      </c>
+      <c r="D72" t="s">
+        <v>84</v>
+      </c>
+      <c r="H72" t="s">
+        <v>177</v>
+      </c>
+      <c r="I72" t="s">
+        <v>578</v>
+      </c>
+      <c r="J72" t="s">
+        <v>557</v>
+      </c>
+      <c r="K72" t="s">
+        <v>558</v>
+      </c>
+      <c r="L72" t="s">
+        <v>559</v>
+      </c>
+      <c r="M72" t="s">
+        <v>560</v>
+      </c>
+      <c r="N72" t="s">
+        <v>561</v>
+      </c>
+      <c r="O72" t="s">
+        <v>579</v>
+      </c>
+      <c r="P72" t="s">
+        <v>580</v>
+      </c>
+      <c r="Q72" t="s">
+        <v>79</v>
+      </c>
+      <c r="R72" t="s">
+        <v>78</v>
+      </c>
+      <c r="S72" t="s">
+        <v>78</v>
+      </c>
+      <c r="T72" t="s">
+        <v>78</v>
+      </c>
+      <c r="X72" t="s">
+        <v>581</v>
+      </c>
+      <c r="Y72" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="73" spans="1:47">
+      <c r="A73">
+        <v>108157</v>
+      </c>
+      <c r="B73" s="1">
+        <v>46146</v>
+      </c>
+      <c r="C73" t="s">
+        <v>583</v>
+      </c>
+      <c r="D73" t="s">
+        <v>584</v>
+      </c>
+      <c r="H73" t="s">
+        <v>585</v>
+      </c>
+      <c r="I73" t="s">
+        <v>586</v>
+      </c>
+      <c r="J73" t="s">
+        <v>557</v>
+      </c>
+      <c r="K73" t="s">
+        <v>587</v>
+      </c>
+      <c r="L73" t="s">
+        <v>588</v>
+      </c>
+      <c r="M73" t="s">
+        <v>589</v>
+      </c>
+      <c r="N73" t="s">
+        <v>590</v>
+      </c>
+      <c r="O73" t="s">
+        <v>591</v>
+      </c>
+      <c r="P73" t="s">
+        <v>592</v>
+      </c>
+      <c r="Q73" t="s">
+        <v>79</v>
+      </c>
+      <c r="R73" t="s">
+        <v>78</v>
+      </c>
+      <c r="S73" t="s">
+        <v>78</v>
+      </c>
+      <c r="T73" t="s">
+        <v>78</v>
+      </c>
+      <c r="X73" t="s">
+        <v>593</v>
+      </c>
+      <c r="Y73" t="s">
+        <v>594</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>591</v>
+      </c>
+      <c r="AA73" t="s">
+        <v>595</v>
+      </c>
+      <c r="AB73" t="s">
+        <v>596</v>
+      </c>
+      <c r="AC73" t="s">
+        <v>79</v>
+      </c>
+      <c r="AD73" t="s">
+        <v>78</v>
+      </c>
+      <c r="AE73" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF73" t="s">
+        <v>78</v>
+      </c>
+      <c r="AJ73" t="s">
+        <v>597</v>
+      </c>
+      <c r="AK73" t="s">
+        <v>591</v>
+      </c>
+      <c r="AL73" t="s">
+        <v>598</v>
+      </c>
+      <c r="AM73" t="s">
+        <v>599</v>
+      </c>
+      <c r="AN73" t="s">
+        <v>79</v>
+      </c>
+      <c r="AO73" t="s">
+        <v>78</v>
+      </c>
+      <c r="AP73" t="s">
+        <v>78</v>
+      </c>
+      <c r="AQ73" t="s">
+        <v>78</v>
+      </c>
+      <c r="AU73" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="74" spans="1:47">
+      <c r="A74">
+        <v>108159</v>
+      </c>
+      <c r="B74" s="1">
+        <v>46146</v>
+      </c>
+      <c r="C74" t="s">
+        <v>83</v>
+      </c>
+      <c r="D74" t="s">
+        <v>84</v>
+      </c>
+      <c r="H74" t="s">
+        <v>85</v>
+      </c>
+      <c r="I74" t="s">
+        <v>601</v>
+      </c>
+      <c r="J74" t="s">
+        <v>557</v>
+      </c>
+      <c r="K74" t="s">
+        <v>602</v>
+      </c>
+      <c r="L74" t="s">
+        <v>603</v>
+      </c>
+      <c r="M74" t="s">
+        <v>604</v>
+      </c>
+      <c r="N74" t="s">
+        <v>605</v>
+      </c>
+      <c r="O74" t="s">
+        <v>606</v>
+      </c>
+      <c r="P74" t="s">
+        <v>607</v>
+      </c>
+      <c r="Q74" t="s">
+        <v>79</v>
+      </c>
+      <c r="R74" t="s">
+        <v>78</v>
+      </c>
+      <c r="S74" t="s">
+        <v>78</v>
+      </c>
+      <c r="T74" t="s">
+        <v>78</v>
+      </c>
+      <c r="X74" t="s">
+        <v>608</v>
+      </c>
+      <c r="Y74" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="75" spans="1:47">
+      <c r="A75">
+        <v>108161</v>
+      </c>
+      <c r="B75" s="1">
+        <v>46146</v>
+      </c>
+      <c r="C75" t="s">
+        <v>83</v>
+      </c>
+      <c r="D75" t="s">
+        <v>84</v>
+      </c>
+      <c r="H75" t="s">
+        <v>610</v>
+      </c>
+      <c r="I75" t="s">
+        <v>239</v>
+      </c>
+      <c r="J75" t="s">
+        <v>557</v>
+      </c>
+      <c r="K75" t="s">
+        <v>611</v>
+      </c>
+      <c r="L75" t="s">
+        <v>612</v>
+      </c>
+      <c r="M75" t="s">
+        <v>613</v>
+      </c>
+      <c r="N75" t="s">
+        <v>243</v>
+      </c>
+      <c r="O75" t="s">
+        <v>614</v>
+      </c>
+      <c r="P75" t="s">
+        <v>615</v>
+      </c>
+      <c r="Q75" t="s">
+        <v>79</v>
+      </c>
+      <c r="R75" t="s">
+        <v>78</v>
+      </c>
+      <c r="S75" t="s">
+        <v>78</v>
+      </c>
+      <c r="T75" t="s">
+        <v>78</v>
+      </c>
+      <c r="X75" t="s">
+        <v>616</v>
+      </c>
+      <c r="Y75" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="76" spans="1:47">
+      <c r="A76">
+        <v>108135</v>
+      </c>
+      <c r="B76" s="1">
+        <v>46142</v>
+      </c>
+      <c r="C76" t="s">
+        <v>583</v>
+      </c>
+      <c r="D76" t="s">
+        <v>584</v>
+      </c>
+      <c r="H76" t="s">
+        <v>618</v>
+      </c>
+      <c r="I76" t="s">
+        <v>619</v>
+      </c>
+      <c r="J76" t="s">
+        <v>620</v>
+      </c>
+      <c r="L76" t="s">
+        <v>621</v>
+      </c>
+      <c r="M76" t="s">
+        <v>622</v>
+      </c>
+      <c r="N76" t="s">
+        <v>623</v>
+      </c>
+      <c r="O76" t="s">
+        <v>624</v>
+      </c>
+      <c r="P76" t="s">
+        <v>625</v>
+      </c>
+      <c r="Q76" t="s">
+        <v>79</v>
+      </c>
+      <c r="R76" t="s">
+        <v>78</v>
+      </c>
+      <c r="S76" t="s">
+        <v>78</v>
+      </c>
+      <c r="T76" t="s">
+        <v>78</v>
+      </c>
+      <c r="X76" t="s">
+        <v>626</v>
+      </c>
+      <c r="Y76" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="77" spans="1:47">
+      <c r="A77">
+        <v>108141</v>
+      </c>
+      <c r="B77" s="1">
+        <v>46142</v>
+      </c>
+      <c r="C77" t="s">
+        <v>83</v>
+      </c>
+      <c r="D77" t="s">
+        <v>84</v>
+      </c>
+      <c r="I77" t="s">
+        <v>628</v>
+      </c>
+      <c r="J77" t="s">
+        <v>629</v>
+      </c>
+      <c r="K77" t="s">
+        <v>630</v>
+      </c>
+      <c r="L77" t="s">
+        <v>631</v>
+      </c>
+      <c r="M77" t="s">
+        <v>632</v>
+      </c>
+      <c r="N77" t="s">
+        <v>633</v>
+      </c>
+      <c r="O77" t="s">
+        <v>634</v>
+      </c>
+      <c r="P77" t="s">
+        <v>635</v>
+      </c>
+      <c r="Q77" t="s">
+        <v>79</v>
+      </c>
+      <c r="R77" t="s">
+        <v>78</v>
+      </c>
+      <c r="S77" t="s">
+        <v>78</v>
+      </c>
+      <c r="T77" t="s">
+        <v>78</v>
+      </c>
+      <c r="X77" t="s">
+        <v>636</v>
+      </c>
+      <c r="Y77" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="78" spans="1:47">
+      <c r="A78">
+        <v>108143</v>
+      </c>
+      <c r="B78" s="1">
+        <v>46142</v>
+      </c>
+      <c r="C78" t="s">
         <v>69</v>
       </c>
-      <c r="D65" t="s">
+      <c r="D78" t="s">
         <v>70</v>
       </c>
-      <c r="H65" t="s">
-[...170 lines deleted...]
-      <c r="C68" t="s">
+      <c r="I78" t="s">
+        <v>638</v>
+      </c>
+      <c r="J78" t="s">
+        <v>629</v>
+      </c>
+      <c r="K78" t="s">
+        <v>639</v>
+      </c>
+      <c r="L78" t="s">
+        <v>640</v>
+      </c>
+      <c r="M78" t="s">
+        <v>641</v>
+      </c>
+      <c r="N78" t="s">
+        <v>100</v>
+      </c>
+      <c r="O78" t="s">
+        <v>642</v>
+      </c>
+      <c r="P78" t="s">
+        <v>643</v>
+      </c>
+      <c r="Q78" t="s">
+        <v>79</v>
+      </c>
+      <c r="R78" t="s">
+        <v>78</v>
+      </c>
+      <c r="S78" t="s">
+        <v>78</v>
+      </c>
+      <c r="T78" t="s">
+        <v>78</v>
+      </c>
+      <c r="X78" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="79" spans="1:47">
+      <c r="A79">
+        <v>108144</v>
+      </c>
+      <c r="B79" s="1">
+        <v>46142</v>
+      </c>
+      <c r="C79" t="s">
+        <v>497</v>
+      </c>
+      <c r="D79" t="s">
+        <v>498</v>
+      </c>
+      <c r="H79" t="s">
+        <v>71</v>
+      </c>
+      <c r="I79" t="s">
+        <v>645</v>
+      </c>
+      <c r="J79" t="s">
+        <v>629</v>
+      </c>
+      <c r="K79" t="s">
+        <v>646</v>
+      </c>
+      <c r="L79" t="s">
+        <v>647</v>
+      </c>
+      <c r="M79" t="s">
+        <v>648</v>
+      </c>
+      <c r="N79" t="s">
+        <v>649</v>
+      </c>
+      <c r="O79" t="s">
+        <v>650</v>
+      </c>
+      <c r="P79" t="s">
+        <v>651</v>
+      </c>
+      <c r="Q79" t="s">
+        <v>79</v>
+      </c>
+      <c r="R79" t="s">
+        <v>78</v>
+      </c>
+      <c r="S79" t="s">
+        <v>78</v>
+      </c>
+      <c r="T79" t="s">
+        <v>78</v>
+      </c>
+      <c r="X79" t="s">
+        <v>652</v>
+      </c>
+      <c r="Y79" t="s">
+        <v>653</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>650</v>
+      </c>
+      <c r="AA79" t="s">
+        <v>653</v>
+      </c>
+      <c r="AB79" t="s">
+        <v>654</v>
+      </c>
+      <c r="AC79" t="s">
+        <v>79</v>
+      </c>
+      <c r="AD79" t="s">
+        <v>78</v>
+      </c>
+      <c r="AE79" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF79" t="s">
+        <v>78</v>
+      </c>
+      <c r="AJ79" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="80" spans="1:47">
+      <c r="A80">
+        <v>108146</v>
+      </c>
+      <c r="B80" s="1">
+        <v>46142</v>
+      </c>
+      <c r="C80" t="s">
         <v>69</v>
       </c>
-      <c r="D68" t="s">
+      <c r="D80" t="s">
         <v>70</v>
       </c>
-      <c r="H68" t="s">
-[...720 lines deleted...]
-      <c r="Y79" t="s">
+      <c r="I80" t="s">
+        <v>656</v>
+      </c>
+      <c r="J80" t="s">
         <v>629</v>
       </c>
-    </row>
-[...20 lines deleted...]
-        <v>617</v>
+      <c r="K80" t="s">
+        <v>639</v>
       </c>
       <c r="L80" t="s">
-        <v>152</v>
+        <v>640</v>
       </c>
       <c r="M80" t="s">
-        <v>153</v>
+        <v>641</v>
       </c>
       <c r="N80" t="s">
-        <v>154</v>
+        <v>100</v>
       </c>
       <c r="O80" t="s">
-        <v>631</v>
+        <v>657</v>
       </c>
       <c r="P80" t="s">
-        <v>632</v>
+        <v>658</v>
       </c>
       <c r="Q80" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R80" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S80" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T80" t="s">
-        <v>81</v>
+        <v>78</v>
+      </c>
+      <c r="V80" t="s">
+        <v>659</v>
       </c>
       <c r="X80" t="s">
-        <v>630</v>
+        <v>656</v>
       </c>
       <c r="Y80" t="s">
-        <v>633</v>
+        <v>660</v>
       </c>
     </row>
     <row r="81" spans="1:25">
       <c r="A81">
-        <v>107073</v>
+        <v>108149</v>
       </c>
       <c r="B81" s="1">
-        <v>46063</v>
+        <v>46142</v>
       </c>
       <c r="C81" t="s">
-        <v>148</v>
+        <v>69</v>
       </c>
       <c r="D81" t="s">
-        <v>149</v>
+        <v>70</v>
       </c>
       <c r="H81" t="s">
-        <v>150</v>
+        <v>71</v>
       </c>
       <c r="I81" t="s">
-        <v>634</v>
+        <v>661</v>
       </c>
       <c r="J81" t="s">
-        <v>617</v>
+        <v>629</v>
       </c>
       <c r="L81" t="s">
-        <v>152</v>
+        <v>74</v>
       </c>
       <c r="M81" t="s">
-        <v>153</v>
+        <v>75</v>
       </c>
       <c r="N81" t="s">
-        <v>154</v>
+        <v>76</v>
       </c>
       <c r="O81" t="s">
-        <v>635</v>
+        <v>662</v>
+      </c>
+      <c r="P81" t="s">
+        <v>663</v>
       </c>
       <c r="Q81" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R81" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S81" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T81" t="s">
-        <v>81</v>
+        <v>78</v>
+      </c>
+      <c r="U81" t="s">
+        <v>664</v>
+      </c>
+      <c r="V81" t="s">
+        <v>665</v>
       </c>
       <c r="X81" t="s">
-        <v>634</v>
+        <v>666</v>
       </c>
       <c r="Y81" t="s">
-        <v>636</v>
+        <v>667</v>
       </c>
     </row>
     <row r="82" spans="1:25">
       <c r="A82">
-        <v>107071</v>
+        <v>108121</v>
       </c>
       <c r="B82" s="1">
-        <v>46063</v>
+        <v>46141</v>
       </c>
       <c r="C82" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D82" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="H82" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="I82" t="s">
-        <v>637</v>
+        <v>668</v>
       </c>
       <c r="J82" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="K82" t="s">
-        <v>591</v>
+        <v>669</v>
       </c>
       <c r="L82" t="s">
-        <v>592</v>
+        <v>670</v>
       </c>
       <c r="M82" t="s">
-        <v>593</v>
+        <v>671</v>
       </c>
       <c r="N82" t="s">
-        <v>594</v>
+        <v>672</v>
       </c>
       <c r="O82" t="s">
-        <v>638</v>
+        <v>673</v>
+      </c>
+      <c r="P82" t="s">
+        <v>674</v>
       </c>
       <c r="Q82" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R82" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S82" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T82" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X82" t="s">
-        <v>639</v>
+        <v>675</v>
       </c>
       <c r="Y82" t="s">
-        <v>640</v>
+        <v>676</v>
       </c>
     </row>
     <row r="83" spans="1:25">
       <c r="A83">
-        <v>107069</v>
+        <v>108123</v>
       </c>
       <c r="B83" s="1">
-        <v>46063</v>
+        <v>46141</v>
       </c>
       <c r="C83" t="s">
-        <v>148</v>
+        <v>83</v>
       </c>
       <c r="D83" t="s">
-        <v>149</v>
+        <v>84</v>
       </c>
       <c r="H83" t="s">
-        <v>641</v>
+        <v>104</v>
       </c>
       <c r="I83" t="s">
-        <v>642</v>
+        <v>677</v>
       </c>
       <c r="J83" t="s">
-        <v>617</v>
+        <v>620</v>
+      </c>
+      <c r="K83" t="s">
+        <v>678</v>
+      </c>
+      <c r="L83" t="s">
+        <v>679</v>
+      </c>
+      <c r="M83" t="s">
+        <v>680</v>
+      </c>
+      <c r="N83" t="s">
+        <v>681</v>
       </c>
       <c r="O83" t="s">
-        <v>643</v>
+        <v>682</v>
       </c>
       <c r="P83" t="s">
-        <v>644</v>
+        <v>683</v>
       </c>
       <c r="Q83" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R83" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S83" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T83" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X83" t="s">
-        <v>645</v>
+        <v>684</v>
       </c>
       <c r="Y83" t="s">
-        <v>646</v>
+        <v>685</v>
       </c>
     </row>
     <row r="84" spans="1:25">
       <c r="A84">
-        <v>107068</v>
+        <v>108126</v>
       </c>
       <c r="B84" s="1">
-        <v>46063</v>
+        <v>46141</v>
       </c>
       <c r="C84" t="s">
-        <v>148</v>
+        <v>83</v>
       </c>
       <c r="D84" t="s">
-        <v>149</v>
+        <v>84</v>
       </c>
       <c r="H84" t="s">
-        <v>641</v>
+        <v>192</v>
       </c>
       <c r="I84" t="s">
-        <v>647</v>
+        <v>686</v>
       </c>
       <c r="J84" t="s">
-        <v>617</v>
+        <v>620</v>
+      </c>
+      <c r="K84" t="s">
+        <v>687</v>
       </c>
       <c r="L84" t="s">
-        <v>648</v>
+        <v>688</v>
       </c>
       <c r="M84" t="s">
-        <v>649</v>
+        <v>689</v>
       </c>
       <c r="N84" t="s">
-        <v>298</v>
+        <v>690</v>
       </c>
       <c r="O84" t="s">
-        <v>643</v>
+        <v>691</v>
       </c>
       <c r="P84" t="s">
-        <v>650</v>
+        <v>692</v>
       </c>
       <c r="Q84" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R84" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S84" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T84" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X84" t="s">
-        <v>651</v>
+        <v>693</v>
       </c>
       <c r="Y84" t="s">
-        <v>652</v>
+        <v>694</v>
       </c>
     </row>
     <row r="85" spans="1:25">
       <c r="A85">
-        <v>107063</v>
+        <v>108127</v>
       </c>
       <c r="B85" s="1">
-        <v>46063</v>
+        <v>46141</v>
       </c>
       <c r="C85" t="s">
         <v>69</v>
       </c>
       <c r="D85" t="s">
         <v>70</v>
       </c>
-      <c r="H85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I85" t="s">
-        <v>653</v>
+        <v>695</v>
       </c>
       <c r="J85" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="K85" t="s">
-        <v>654</v>
+        <v>483</v>
       </c>
       <c r="L85" t="s">
-        <v>655</v>
+        <v>484</v>
       </c>
       <c r="M85" t="s">
-        <v>656</v>
+        <v>485</v>
       </c>
       <c r="N85" t="s">
-        <v>657</v>
+        <v>100</v>
       </c>
       <c r="O85" t="s">
-        <v>658</v>
-[...2 lines deleted...]
-        <v>659</v>
+        <v>696</v>
       </c>
       <c r="Q85" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R85" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S85" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T85" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X85" t="s">
-        <v>660</v>
-[...2 lines deleted...]
-        <v>661</v>
+        <v>697</v>
       </c>
     </row>
     <row r="86" spans="1:25">
       <c r="A86">
-        <v>107045</v>
+        <v>108128</v>
       </c>
       <c r="B86" s="1">
-        <v>46062</v>
+        <v>46141</v>
       </c>
       <c r="C86" t="s">
-        <v>173</v>
+        <v>83</v>
       </c>
       <c r="D86" t="s">
-        <v>174</v>
+        <v>84</v>
       </c>
       <c r="H86" t="s">
-        <v>114</v>
+        <v>698</v>
       </c>
       <c r="I86" t="s">
-        <v>662</v>
+        <v>699</v>
       </c>
       <c r="J86" t="s">
-        <v>663</v>
+        <v>620</v>
       </c>
       <c r="K86" t="s">
-        <v>176</v>
+        <v>700</v>
       </c>
       <c r="L86" t="s">
-        <v>177</v>
+        <v>701</v>
       </c>
       <c r="M86" t="s">
-        <v>178</v>
+        <v>702</v>
       </c>
       <c r="N86" t="s">
-        <v>179</v>
+        <v>703</v>
       </c>
       <c r="O86" t="s">
-        <v>664</v>
+        <v>704</v>
       </c>
       <c r="P86" t="s">
-        <v>665</v>
+        <v>705</v>
       </c>
       <c r="Q86" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R86" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S86" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T86" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X86" t="s">
-        <v>666</v>
+        <v>706</v>
       </c>
       <c r="Y86" t="s">
-        <v>667</v>
+        <v>707</v>
       </c>
     </row>
     <row r="87" spans="1:25">
       <c r="A87">
-        <v>107036</v>
+        <v>108129</v>
       </c>
       <c r="B87" s="1">
-        <v>46062</v>
+        <v>46141</v>
       </c>
       <c r="C87" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D87" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="H87" t="s">
-        <v>114</v>
+        <v>698</v>
       </c>
       <c r="I87" t="s">
-        <v>668</v>
+        <v>708</v>
       </c>
       <c r="J87" t="s">
-        <v>663</v>
+        <v>620</v>
       </c>
       <c r="K87" t="s">
-        <v>217</v>
+        <v>700</v>
       </c>
       <c r="L87" t="s">
-        <v>218</v>
+        <v>701</v>
       </c>
       <c r="M87" t="s">
-        <v>219</v>
+        <v>702</v>
       </c>
       <c r="N87" t="s">
-        <v>220</v>
+        <v>703</v>
       </c>
       <c r="O87" t="s">
-        <v>669</v>
+        <v>704</v>
       </c>
       <c r="P87" t="s">
-        <v>670</v>
+        <v>709</v>
       </c>
       <c r="Q87" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R87" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S87" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T87" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X87" t="s">
-        <v>671</v>
+        <v>710</v>
       </c>
       <c r="Y87" t="s">
-        <v>672</v>
+        <v>711</v>
       </c>
     </row>
     <row r="88" spans="1:25">
       <c r="A88">
-        <v>107033</v>
+        <v>108133</v>
       </c>
       <c r="B88" s="1">
-        <v>46062</v>
+        <v>46141</v>
       </c>
       <c r="C88" t="s">
         <v>69</v>
       </c>
       <c r="D88" t="s">
         <v>70</v>
       </c>
       <c r="H88" t="s">
-        <v>114</v>
+        <v>71</v>
       </c>
       <c r="I88" t="s">
-        <v>673</v>
+        <v>712</v>
       </c>
       <c r="J88" t="s">
-        <v>663</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>620</v>
       </c>
       <c r="L88" t="s">
-        <v>218</v>
+        <v>74</v>
       </c>
       <c r="M88" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="N88" t="s">
-        <v>220</v>
+        <v>76</v>
       </c>
       <c r="O88" t="s">
-        <v>674</v>
+        <v>713</v>
       </c>
       <c r="P88" t="s">
-        <v>675</v>
+        <v>714</v>
       </c>
       <c r="Q88" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R88" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S88" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T88" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X88" t="s">
-        <v>676</v>
-[...2 lines deleted...]
-        <v>677</v>
+        <v>715</v>
       </c>
     </row>
     <row r="89" spans="1:25">
       <c r="A89">
-        <v>107025</v>
+        <v>108102</v>
       </c>
       <c r="B89" s="1">
-        <v>46062</v>
+        <v>46140</v>
       </c>
       <c r="C89" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D89" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="H89" t="s">
-        <v>114</v>
+        <v>148</v>
       </c>
       <c r="I89" t="s">
-        <v>678</v>
+        <v>716</v>
       </c>
       <c r="J89" t="s">
-        <v>663</v>
+        <v>717</v>
       </c>
       <c r="K89" t="s">
-        <v>217</v>
+        <v>150</v>
       </c>
       <c r="L89" t="s">
-        <v>218</v>
+        <v>151</v>
       </c>
       <c r="M89" t="s">
-        <v>219</v>
+        <v>152</v>
       </c>
       <c r="N89" t="s">
-        <v>220</v>
+        <v>153</v>
       </c>
       <c r="O89" t="s">
-        <v>679</v>
+        <v>718</v>
       </c>
       <c r="P89" t="s">
-        <v>680</v>
+        <v>719</v>
       </c>
       <c r="Q89" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R89" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S89" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T89" t="s">
-        <v>81</v>
+        <v>78</v>
+      </c>
+      <c r="U89" t="s">
+        <v>720</v>
+      </c>
+      <c r="V89" t="s">
+        <v>721</v>
       </c>
       <c r="X89" t="s">
-        <v>681</v>
+        <v>722</v>
       </c>
       <c r="Y89" t="s">
-        <v>682</v>
+        <v>723</v>
       </c>
     </row>
     <row r="90" spans="1:25">
       <c r="A90">
-        <v>107023</v>
+        <v>108103</v>
       </c>
       <c r="B90" s="1">
-        <v>46062</v>
+        <v>46140</v>
       </c>
       <c r="C90" t="s">
-        <v>571</v>
+        <v>83</v>
       </c>
       <c r="D90" t="s">
-        <v>572</v>
-[...8 lines deleted...]
-        <v>574</v>
+        <v>84</v>
       </c>
       <c r="H90" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="I90" t="s">
-        <v>683</v>
+        <v>724</v>
       </c>
       <c r="J90" t="s">
-        <v>663</v>
+        <v>717</v>
       </c>
       <c r="K90" t="s">
-        <v>577</v>
+        <v>106</v>
       </c>
       <c r="L90" t="s">
-        <v>578</v>
+        <v>107</v>
       </c>
       <c r="M90" t="s">
-        <v>579</v>
+        <v>108</v>
       </c>
       <c r="N90" t="s">
-        <v>580</v>
+        <v>109</v>
       </c>
       <c r="O90" t="s">
-        <v>684</v>
+        <v>725</v>
       </c>
       <c r="P90" t="s">
-        <v>685</v>
+        <v>726</v>
       </c>
       <c r="Q90" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R90" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S90" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T90" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X90" t="s">
-        <v>686</v>
+        <v>727</v>
       </c>
       <c r="Y90" t="s">
-        <v>687</v>
+        <v>728</v>
       </c>
     </row>
     <row r="91" spans="1:25">
       <c r="A91">
-        <v>107019</v>
+        <v>108104</v>
       </c>
       <c r="B91" s="1">
-        <v>46062</v>
+        <v>46140</v>
       </c>
       <c r="C91" t="s">
-        <v>148</v>
+        <v>69</v>
       </c>
       <c r="D91" t="s">
-        <v>149</v>
+        <v>70</v>
+      </c>
+      <c r="H91" t="s">
+        <v>729</v>
       </c>
       <c r="I91" t="s">
-        <v>688</v>
+        <v>730</v>
       </c>
       <c r="J91" t="s">
-        <v>663</v>
-[...2 lines deleted...]
-        <v>257</v>
+        <v>717</v>
       </c>
       <c r="L91" t="s">
-        <v>689</v>
+        <v>731</v>
       </c>
       <c r="M91" t="s">
-        <v>259</v>
+        <v>732</v>
       </c>
       <c r="N91" t="s">
-        <v>154</v>
+        <v>100</v>
       </c>
       <c r="O91" t="s">
-        <v>690</v>
+        <v>733</v>
+      </c>
+      <c r="P91" t="s">
+        <v>734</v>
       </c>
       <c r="Q91" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R91" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="S91" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T91" t="s">
-        <v>81</v>
+        <v>78</v>
+      </c>
+      <c r="V91" t="s">
+        <v>735</v>
       </c>
       <c r="X91" t="s">
-        <v>688</v>
+        <v>730</v>
       </c>
       <c r="Y91" t="s">
-        <v>691</v>
+        <v>736</v>
       </c>
     </row>
     <row r="92" spans="1:25">
       <c r="A92">
-        <v>107006</v>
+        <v>108108</v>
       </c>
       <c r="B92" s="1">
-        <v>46059</v>
+        <v>46140</v>
       </c>
       <c r="C92" t="s">
-        <v>148</v>
+        <v>83</v>
       </c>
       <c r="D92" t="s">
-        <v>149</v>
+        <v>84</v>
       </c>
       <c r="H92" t="s">
-        <v>150</v>
+        <v>192</v>
       </c>
       <c r="I92" t="s">
-        <v>692</v>
+        <v>737</v>
       </c>
       <c r="J92" t="s">
-        <v>693</v>
+        <v>717</v>
+      </c>
+      <c r="K92" t="s">
+        <v>738</v>
       </c>
       <c r="L92" t="s">
-        <v>152</v>
+        <v>739</v>
       </c>
       <c r="M92" t="s">
-        <v>153</v>
+        <v>740</v>
       </c>
       <c r="N92" t="s">
-        <v>154</v>
+        <v>741</v>
       </c>
       <c r="O92" t="s">
-        <v>694</v>
+        <v>742</v>
+      </c>
+      <c r="P92" t="s">
+        <v>743</v>
       </c>
       <c r="Q92" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="R92" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S92" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T92" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X92" t="s">
-        <v>692</v>
+        <v>744</v>
       </c>
       <c r="Y92" t="s">
-        <v>695</v>
+        <v>745</v>
       </c>
     </row>
     <row r="93" spans="1:25">
       <c r="A93">
-        <v>107004</v>
+        <v>108110</v>
       </c>
       <c r="B93" s="1">
-        <v>46059</v>
+        <v>46140</v>
       </c>
       <c r="C93" t="s">
-        <v>148</v>
+        <v>69</v>
       </c>
       <c r="D93" t="s">
-        <v>149</v>
+        <v>70</v>
       </c>
       <c r="H93" t="s">
-        <v>150</v>
+        <v>71</v>
       </c>
       <c r="I93" t="s">
-        <v>696</v>
+        <v>746</v>
       </c>
       <c r="J93" t="s">
-        <v>693</v>
+        <v>717</v>
       </c>
       <c r="L93" t="s">
-        <v>152</v>
+        <v>747</v>
       </c>
       <c r="M93" t="s">
-        <v>153</v>
+        <v>748</v>
       </c>
       <c r="N93" t="s">
-        <v>154</v>
+        <v>100</v>
       </c>
       <c r="O93" t="s">
-        <v>697</v>
+        <v>749</v>
+      </c>
+      <c r="P93" t="s">
+        <v>750</v>
       </c>
       <c r="Q93" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R93" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S93" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T93" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X93" t="s">
-        <v>696</v>
+        <v>746</v>
       </c>
       <c r="Y93" t="s">
-        <v>698</v>
+        <v>751</v>
       </c>
     </row>
     <row r="94" spans="1:25">
       <c r="A94">
-        <v>107002</v>
+        <v>108111</v>
       </c>
       <c r="B94" s="1">
-        <v>46059</v>
+        <v>46140</v>
       </c>
       <c r="C94" t="s">
-        <v>148</v>
+        <v>69</v>
       </c>
       <c r="D94" t="s">
-        <v>149</v>
+        <v>70</v>
       </c>
       <c r="H94" t="s">
-        <v>209</v>
+        <v>71</v>
       </c>
       <c r="I94" t="s">
-        <v>699</v>
+        <v>752</v>
       </c>
       <c r="J94" t="s">
-        <v>693</v>
+        <v>717</v>
       </c>
       <c r="L94" t="s">
-        <v>211</v>
+        <v>747</v>
       </c>
       <c r="M94" t="s">
-        <v>212</v>
+        <v>748</v>
       </c>
       <c r="N94" t="s">
-        <v>154</v>
+        <v>100</v>
       </c>
       <c r="O94" t="s">
-        <v>480</v>
+        <v>753</v>
       </c>
       <c r="P94" t="s">
-        <v>700</v>
+        <v>754</v>
       </c>
       <c r="Q94" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R94" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S94" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T94" t="s">
-        <v>81</v>
+        <v>78</v>
+      </c>
+      <c r="V94" t="s">
+        <v>755</v>
       </c>
       <c r="X94" t="s">
-        <v>699</v>
+        <v>752</v>
       </c>
       <c r="Y94" t="s">
-        <v>701</v>
+        <v>756</v>
       </c>
     </row>
     <row r="95" spans="1:25">
       <c r="A95">
-        <v>106992</v>
+        <v>108115</v>
       </c>
       <c r="B95" s="1">
-        <v>46059</v>
+        <v>46140</v>
       </c>
       <c r="C95" t="s">
-        <v>69</v>
+        <v>125</v>
       </c>
       <c r="D95" t="s">
-        <v>70</v>
+        <v>126</v>
       </c>
       <c r="H95" t="s">
-        <v>114</v>
+        <v>85</v>
       </c>
       <c r="I95" t="s">
-        <v>702</v>
+        <v>757</v>
       </c>
       <c r="J95" t="s">
-        <v>693</v>
+        <v>758</v>
       </c>
       <c r="K95" t="s">
-        <v>703</v>
+        <v>490</v>
       </c>
       <c r="L95" t="s">
-        <v>704</v>
+        <v>491</v>
       </c>
       <c r="M95" t="s">
-        <v>705</v>
+        <v>492</v>
       </c>
       <c r="N95" t="s">
-        <v>706</v>
+        <v>493</v>
       </c>
       <c r="O95" t="s">
-        <v>707</v>
-[...2 lines deleted...]
-        <v>708</v>
+        <v>759</v>
       </c>
       <c r="Q95" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="R95" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S95" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T95" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X95" t="s">
-        <v>709</v>
+        <v>760</v>
       </c>
       <c r="Y95" t="s">
-        <v>710</v>
+        <v>761</v>
       </c>
     </row>
     <row r="96" spans="1:25">
       <c r="A96">
-        <v>106974</v>
+        <v>108120</v>
       </c>
       <c r="B96" s="1">
-        <v>46058</v>
+        <v>46140</v>
       </c>
       <c r="C96" t="s">
-        <v>69</v>
+        <v>125</v>
       </c>
       <c r="D96" t="s">
-        <v>70</v>
+        <v>126</v>
       </c>
       <c r="H96" t="s">
-        <v>114</v>
+        <v>85</v>
       </c>
       <c r="I96" t="s">
-        <v>711</v>
+        <v>762</v>
       </c>
       <c r="J96" t="s">
-        <v>712</v>
+        <v>717</v>
       </c>
       <c r="K96" t="s">
-        <v>427</v>
+        <v>490</v>
       </c>
       <c r="L96" t="s">
-        <v>428</v>
+        <v>491</v>
       </c>
       <c r="M96" t="s">
-        <v>429</v>
+        <v>492</v>
       </c>
       <c r="N96" t="s">
-        <v>430</v>
+        <v>493</v>
       </c>
       <c r="O96" t="s">
-        <v>713</v>
+        <v>763</v>
       </c>
       <c r="P96" t="s">
-        <v>714</v>
+        <v>764</v>
       </c>
       <c r="Q96" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R96" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S96" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T96" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X96" t="s">
-        <v>715</v>
+        <v>765</v>
       </c>
       <c r="Y96" t="s">
-        <v>716</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:36">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="97" spans="1:25">
       <c r="A97">
-        <v>106970</v>
+        <v>108093</v>
       </c>
       <c r="B97" s="1">
-        <v>46058</v>
+        <v>46139</v>
       </c>
       <c r="C97" t="s">
         <v>69</v>
       </c>
       <c r="D97" t="s">
         <v>70</v>
       </c>
       <c r="H97" t="s">
-        <v>114</v>
+        <v>71</v>
       </c>
       <c r="I97" t="s">
-        <v>717</v>
+        <v>767</v>
       </c>
       <c r="J97" t="s">
-        <v>712</v>
+        <v>758</v>
       </c>
       <c r="K97" t="s">
-        <v>718</v>
+        <v>768</v>
       </c>
       <c r="L97" t="s">
-        <v>428</v>
+        <v>769</v>
       </c>
       <c r="M97" t="s">
-        <v>719</v>
+        <v>770</v>
       </c>
       <c r="N97" t="s">
-        <v>430</v>
+        <v>771</v>
       </c>
       <c r="O97" t="s">
-        <v>720</v>
+        <v>772</v>
       </c>
       <c r="P97" t="s">
-        <v>721</v>
+        <v>773</v>
       </c>
       <c r="Q97" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R97" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="S97" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T97" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>723</v>
+        <v>78</v>
       </c>
       <c r="X97" t="s">
-        <v>724</v>
+        <v>774</v>
       </c>
       <c r="Y97" t="s">
-        <v>725</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:36">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="98" spans="1:25">
       <c r="A98">
-        <v>106969</v>
+        <v>108094</v>
       </c>
       <c r="B98" s="1">
-        <v>46058</v>
+        <v>46139</v>
       </c>
       <c r="C98" t="s">
         <v>69</v>
       </c>
       <c r="D98" t="s">
         <v>70</v>
       </c>
-      <c r="H98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I98" t="s">
-        <v>726</v>
+        <v>776</v>
       </c>
       <c r="J98" t="s">
-        <v>693</v>
+        <v>758</v>
       </c>
       <c r="K98" t="s">
-        <v>427</v>
+        <v>639</v>
       </c>
       <c r="L98" t="s">
-        <v>428</v>
+        <v>640</v>
       </c>
       <c r="M98" t="s">
-        <v>727</v>
+        <v>641</v>
       </c>
       <c r="N98" t="s">
-        <v>430</v>
+        <v>100</v>
       </c>
       <c r="O98" t="s">
-        <v>713</v>
+        <v>777</v>
       </c>
       <c r="P98" t="s">
-        <v>728</v>
+        <v>778</v>
       </c>
       <c r="Q98" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R98" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S98" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T98" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X98" t="s">
-        <v>729</v>
+        <v>776</v>
       </c>
       <c r="Y98" t="s">
-        <v>730</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:36">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="99" spans="1:25">
       <c r="A99">
-        <v>106968</v>
+        <v>108095</v>
       </c>
       <c r="B99" s="1">
-        <v>46058</v>
+        <v>46139</v>
       </c>
       <c r="C99" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D99" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="H99" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="I99" t="s">
-        <v>726</v>
+        <v>780</v>
       </c>
       <c r="J99" t="s">
-        <v>693</v>
+        <v>758</v>
       </c>
       <c r="K99" t="s">
-        <v>427</v>
+        <v>106</v>
       </c>
       <c r="L99" t="s">
-        <v>428</v>
+        <v>781</v>
       </c>
       <c r="M99" t="s">
-        <v>727</v>
+        <v>108</v>
       </c>
       <c r="N99" t="s">
-        <v>430</v>
+        <v>109</v>
       </c>
       <c r="O99" t="s">
-        <v>713</v>
+        <v>782</v>
       </c>
       <c r="P99" t="s">
-        <v>731</v>
+        <v>783</v>
       </c>
       <c r="Q99" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R99" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S99" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T99" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X99" t="s">
-        <v>732</v>
+        <v>784</v>
       </c>
       <c r="Y99" t="s">
-        <v>733</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:36">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="100" spans="1:25">
       <c r="A100">
-        <v>106967</v>
+        <v>108097</v>
       </c>
       <c r="B100" s="1">
-        <v>46058</v>
+        <v>46139</v>
       </c>
       <c r="C100" t="s">
-        <v>148</v>
+        <v>83</v>
       </c>
       <c r="D100" t="s">
-        <v>149</v>
+        <v>84</v>
       </c>
       <c r="H100" t="s">
-        <v>209</v>
+        <v>786</v>
       </c>
       <c r="I100" t="s">
-        <v>734</v>
+        <v>239</v>
       </c>
       <c r="J100" t="s">
-        <v>712</v>
+        <v>758</v>
+      </c>
+      <c r="K100" t="s">
+        <v>787</v>
       </c>
       <c r="L100" t="s">
-        <v>211</v>
+        <v>788</v>
       </c>
       <c r="M100" t="s">
-        <v>212</v>
+        <v>789</v>
       </c>
       <c r="N100" t="s">
-        <v>154</v>
+        <v>790</v>
       </c>
       <c r="O100" t="s">
-        <v>480</v>
+        <v>354</v>
       </c>
       <c r="P100" t="s">
-        <v>735</v>
+        <v>791</v>
       </c>
       <c r="Q100" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R100" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S100" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T100" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X100" t="s">
-        <v>734</v>
+        <v>792</v>
       </c>
       <c r="Y100" t="s">
-        <v>736</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:36">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="101" spans="1:25">
       <c r="A101">
-        <v>106966</v>
+        <v>108098</v>
       </c>
       <c r="B101" s="1">
-        <v>46058</v>
+        <v>46139</v>
       </c>
       <c r="C101" t="s">
-        <v>148</v>
+        <v>83</v>
       </c>
       <c r="D101" t="s">
-        <v>149</v>
+        <v>84</v>
+      </c>
+      <c r="H101" t="s">
+        <v>192</v>
       </c>
       <c r="I101" t="s">
-        <v>737</v>
+        <v>794</v>
       </c>
       <c r="J101" t="s">
-        <v>712</v>
+        <v>758</v>
       </c>
       <c r="K101" t="s">
-        <v>204</v>
+        <v>795</v>
       </c>
       <c r="L101" t="s">
-        <v>205</v>
+        <v>796</v>
       </c>
       <c r="M101" t="s">
-        <v>206</v>
+        <v>797</v>
       </c>
       <c r="N101" t="s">
-        <v>154</v>
+        <v>798</v>
       </c>
       <c r="O101" t="s">
-        <v>738</v>
+        <v>799</v>
       </c>
       <c r="P101" t="s">
-        <v>739</v>
+        <v>800</v>
       </c>
       <c r="Q101" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R101" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S101" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T101" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X101" t="s">
-        <v>737</v>
+        <v>801</v>
       </c>
       <c r="Y101" t="s">
-        <v>740</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:36">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="102" spans="1:25">
       <c r="A102">
-        <v>106965</v>
+        <v>108099</v>
       </c>
       <c r="B102" s="1">
-        <v>46058</v>
+        <v>46139</v>
       </c>
       <c r="C102" t="s">
-        <v>148</v>
+        <v>83</v>
       </c>
       <c r="D102" t="s">
-        <v>149</v>
+        <v>84</v>
       </c>
       <c r="H102" t="s">
-        <v>209</v>
+        <v>104</v>
       </c>
       <c r="I102" t="s">
-        <v>741</v>
+        <v>803</v>
       </c>
       <c r="J102" t="s">
-        <v>712</v>
+        <v>758</v>
+      </c>
+      <c r="K102" t="s">
+        <v>106</v>
       </c>
       <c r="L102" t="s">
-        <v>211</v>
+        <v>107</v>
       </c>
       <c r="M102" t="s">
-        <v>212</v>
+        <v>108</v>
       </c>
       <c r="N102" t="s">
-        <v>154</v>
+        <v>109</v>
       </c>
       <c r="O102" t="s">
-        <v>480</v>
+        <v>804</v>
       </c>
       <c r="P102" t="s">
-        <v>742</v>
+        <v>805</v>
       </c>
       <c r="Q102" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R102" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S102" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T102" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X102" t="s">
-        <v>741</v>
+        <v>806</v>
       </c>
       <c r="Y102" t="s">
-        <v>743</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:36">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="103" spans="1:25">
       <c r="A103">
-        <v>106964</v>
+        <v>108100</v>
       </c>
       <c r="B103" s="1">
-        <v>46058</v>
+        <v>46139</v>
       </c>
       <c r="C103" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D103" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="H103" t="s">
-        <v>114</v>
+        <v>808</v>
       </c>
       <c r="I103" t="s">
-        <v>711</v>
+        <v>809</v>
       </c>
       <c r="J103" t="s">
-        <v>693</v>
+        <v>758</v>
       </c>
       <c r="K103" t="s">
-        <v>427</v>
+        <v>240</v>
       </c>
       <c r="L103" t="s">
-        <v>428</v>
+        <v>241</v>
       </c>
       <c r="M103" t="s">
-        <v>727</v>
+        <v>242</v>
       </c>
       <c r="N103" t="s">
-        <v>430</v>
+        <v>243</v>
       </c>
       <c r="O103" t="s">
-        <v>713</v>
+        <v>376</v>
+      </c>
+      <c r="P103" t="s">
+        <v>810</v>
       </c>
       <c r="Q103" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="R103" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="S103" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T103" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X103" t="s">
-        <v>715</v>
+        <v>811</v>
       </c>
       <c r="Y103" t="s">
-        <v>716</v>
-[...79 lines deleted...]
-        <v>754</v>
+        <v>812</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>