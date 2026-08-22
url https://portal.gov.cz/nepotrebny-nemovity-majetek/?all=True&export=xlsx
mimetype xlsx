--- v2 (2026-05-25)
+++ v3 (2026-08-22)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1870" uniqueCount="813">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1847" uniqueCount="783">
   <si>
     <t>ID_ZAZNAMU</t>
   </si>
   <si>
     <t>PUBLIKOVANO</t>
   </si>
   <si>
     <t>PUBLIKUJCI</t>
   </si>
   <si>
     <t>PUBLIKUJICI_ISDS</t>
   </si>
   <si>
     <t>NABIZEJICI_NAZEV</t>
   </si>
   <si>
     <t>NABIZEJICI_ADRESA</t>
   </si>
   <si>
     <t>NABIZEJICI_IC</t>
   </si>
   <si>
     <t>NABIZEJICI_ZAKLADATEL</t>
   </si>
   <si>
@@ -219,2280 +219,2190 @@
   <si>
     <t>TYP_POZEMEK_5</t>
   </si>
   <si>
     <t>TYP_BUDOVA_5</t>
   </si>
   <si>
     <t>TYP_JEDNOTKA_5</t>
   </si>
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
   </si>
   <si>
+    <t>Česká pošta, s.p.</t>
+  </si>
+  <si>
+    <t>kr7cdry</t>
+  </si>
+  <si>
+    <t>Ministerstvo vnitra ČR</t>
+  </si>
+  <si>
+    <t>Šluknov, část pozemku  - chodníku  - přímý prodej v rámci narovnání majetko-právních vazeb •	díl „a“ o ploše 30 m2, oddělený od pozemku p. č. 201, zastavěná plocha a nádvoří, dle GP č. 2533-157/2025, v obci a k. ú. Šluknov</t>
+  </si>
+  <si>
+    <t>2026-09-20</t>
+  </si>
+  <si>
+    <t>954302314</t>
+  </si>
+  <si>
+    <t>tuckova.dana@cpost.cz</t>
+  </si>
+  <si>
+    <t>Tučková Dana</t>
+  </si>
+  <si>
+    <t>Správa realit</t>
+  </si>
+  <si>
+    <t>Šluknov, Šluknov, okres Děčín</t>
+  </si>
+  <si>
+    <t>•	díl „a“ o ploše 30 m2, oddělený od pozemku p. č. 201, zastavěná plocha a nádvoří, dle GP č. 2533-157/2025, v obci a k. ú. Šluknov</t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>ne</t>
+  </si>
+  <si>
+    <t>Z pozemku p. č. 201 bude oddělen díl „a“ o výměře 30 m², který bude odprodán a následně scelen do pozemku p. č. 200 v obci a kat. území Šluknov. Přístup na pozemky je stávající a je zajištěn z veřejně prospěšných komunikací na pozemcích p. č. 199/4 a 245 v obci a kat. území Šluknov.</t>
+  </si>
+  <si>
+    <t>92400</t>
+  </si>
+  <si>
+    <t>Povodí Vltavy, státní podnik</t>
+  </si>
+  <si>
+    <t>gg4t8hf</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství</t>
+  </si>
+  <si>
+    <t xml:space="preserve">prodej pozemků v k.ú. Nová Bystřice </t>
+  </si>
+  <si>
+    <t>387683184</t>
+  </si>
+  <si>
+    <t>marketa.zajicova@pvl.cz</t>
+  </si>
+  <si>
+    <t>Zajícová</t>
+  </si>
+  <si>
+    <t>PS1 ZHV</t>
+  </si>
+  <si>
+    <t>Nová Bystřice, Nová Bystřice, okres Jindřichův Hradec</t>
+  </si>
+  <si>
+    <t>1300/16, st.1304/2, 1318/34, 2247/6</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej pozemků parc. č. 1300/16, st. 1304/2, 1318/34, 2247/6 k.ú. Nová Bystřice.</t>
+  </si>
+  <si>
+    <t>239600</t>
+  </si>
+  <si>
+    <t>ministerstvo zemědělství</t>
+  </si>
+  <si>
+    <t>Nepotřebná nemovitá věc pozemek v k. ú. Bonětice</t>
+  </si>
+  <si>
+    <t>724968140</t>
+  </si>
+  <si>
+    <t>vokacova@pvl.cz</t>
+  </si>
+  <si>
+    <t>Štěpánka Vokáčová</t>
+  </si>
+  <si>
+    <t>ZBE - PS 1</t>
+  </si>
+  <si>
+    <t>Bonětice, Stráž, okres Tachov</t>
+  </si>
+  <si>
+    <t>3078/1</t>
+  </si>
+  <si>
+    <t>Jedná se o pozemek bývalého, dnes nefunkčního náhonu o výměře 5116 m2.</t>
+  </si>
+  <si>
+    <t>281380</t>
+  </si>
+  <si>
+    <t>Lesy České republiky, s.p.</t>
+  </si>
+  <si>
+    <t>e8jcfsn</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MZe </t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. 179/24 a p.č. 179/27 v k.ú. Cihelny  S 171/26</t>
+  </si>
+  <si>
+    <t>2026-09-19</t>
+  </si>
+  <si>
+    <t>956269115</t>
+  </si>
+  <si>
+    <t>miluse.soltysova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Miluše Šoltysová</t>
+  </si>
+  <si>
+    <t>LČR, s.p., Lesní závod Kladská</t>
+  </si>
+  <si>
+    <t>Cihelny, Karlovy Vary, okres Karlovy Vary</t>
+  </si>
+  <si>
+    <t>179/24</t>
+  </si>
+  <si>
+    <t>ostatní plocha o výměře 23 m2</t>
+  </si>
+  <si>
+    <t>74000</t>
+  </si>
+  <si>
+    <t>179/27</t>
+  </si>
+  <si>
+    <t>ostatní plocha o výměře 14 m2</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. st. 450, p.č. 814/3 v k.ú. Tři Sekery u Kynžvartu a p.č. 231/4 v k.ú. Klimentov   S 167/26</t>
+  </si>
+  <si>
+    <t>Tři Sekery u Kynžvartu, Tři Sekery, okres Cheb</t>
+  </si>
+  <si>
+    <t>st. 450</t>
+  </si>
+  <si>
+    <t>zastavěná plocha a nádvoří o výměře 24 m2</t>
+  </si>
+  <si>
+    <t>814/3</t>
+  </si>
+  <si>
+    <t>zahrada o výměře 157 m2</t>
+  </si>
+  <si>
+    <t>Klimentov, Velká Hleďsebe, okres Cheb</t>
+  </si>
+  <si>
+    <t>226800</t>
+  </si>
+  <si>
+    <t>231/4</t>
+  </si>
+  <si>
+    <t>zahrada o výměře 8 m2</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Písek</t>
+  </si>
+  <si>
+    <t>387683171</t>
+  </si>
+  <si>
+    <t>marketa.krizkova@pvl.cz</t>
+  </si>
+  <si>
+    <t>Ing. Křížková</t>
+  </si>
+  <si>
+    <t>ZHV, PS 1</t>
+  </si>
+  <si>
+    <t>Písek, Písek, okres Písek</t>
+  </si>
+  <si>
+    <t>2251/35</t>
+  </si>
+  <si>
+    <t>Prodej pozemku parc. č. 2251/35 v k.ú. Písek, druh pozemku ostatní plocha o výměře 884 m2. Pozemek tvoří výběžek (poloostrov) porostlý vzrostlými stromy a zelení do koryta řeky Otava. Jediný přístup na pozemek je z pravého břehu řeky, z ulice Podskalí a následným průchodem přes muzejní objekt č.p. 2537 v majetku jiného vlastníka.</t>
+  </si>
+  <si>
+    <t>310000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č.st. 84/2, p.č. 1497/14, p.č. 1497/16 v k.ú. Hrušková  S 1143/25</t>
+  </si>
+  <si>
+    <t>Hrušková, Sokolov, okres Sokolov</t>
+  </si>
+  <si>
+    <t>st. 84/2</t>
+  </si>
+  <si>
+    <t>zastavěná plocha a nádvoří o výměře 73 m2</t>
+  </si>
+  <si>
+    <t>1497/14</t>
+  </si>
+  <si>
+    <t>ostatní plocha o výměře 265 m2</t>
+  </si>
+  <si>
+    <t>482400</t>
+  </si>
+  <si>
+    <t>1497/16</t>
+  </si>
+  <si>
+    <t>Povodí Moravy, s.p.</t>
+  </si>
+  <si>
+    <t>m49t8gw</t>
+  </si>
+  <si>
+    <t>Dřevařská 932/11, Veveří, 60200 Brno, CZ</t>
+  </si>
+  <si>
+    <t>70890013</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství ČR</t>
+  </si>
+  <si>
+    <t>Podíl id. 1/62 pozemku p. č. 1369 v k. ú. Babice u Uherského Hradiště</t>
+  </si>
+  <si>
+    <t>2026-09-18</t>
+  </si>
+  <si>
+    <t>571425240</t>
+  </si>
+  <si>
+    <t>gajdos@pmo.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Radek Gajdoš</t>
+  </si>
+  <si>
+    <t>správy majetku</t>
+  </si>
+  <si>
+    <t>Babice u Uherského Hradiště, Babice, okres Uherské Hradiště</t>
+  </si>
+  <si>
+    <t>1369</t>
+  </si>
+  <si>
+    <t>podíl id. 1/62 pozemku p. č. 1369 v k. ú. Babice u Uherského Hradiště</t>
+  </si>
+  <si>
+    <t>853</t>
+  </si>
+  <si>
+    <t>Vojenské lesy a statky ČR, s.p.</t>
+  </si>
+  <si>
+    <t>bjds93z</t>
+  </si>
+  <si>
+    <t>Ministerstvo obrany</t>
+  </si>
+  <si>
+    <t>Doksy u Máchova jezera p.č. 3376/6, p.č. 3376/7 a p.č. 3360/4</t>
+  </si>
+  <si>
+    <t>954009150</t>
+  </si>
+  <si>
+    <t>milan.brucek@vls.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Milan Brůček</t>
+  </si>
+  <si>
+    <t>OSM</t>
+  </si>
+  <si>
+    <t>Doksy u Máchova jezera, Doksy, okres Česká Lípa</t>
+  </si>
+  <si>
+    <t>p.č. 3376/6, p.č. 3376/7 a p.č. 3360/4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jedná se pozemky p.č. 3376/6, ostatní plocha, jiná plocha, o výměře 38 m2, p.č. 3376/7, ostatní plocha, jiná plocha, o výměře 118 m2 a p.č. 3360/4, ostatní plocha, jiná plocha, o výměře 107 m2, vše zapsáno na LV č. 3806 pro k.ú. Doksy u Máchova jezera. </t>
+  </si>
+  <si>
+    <t>28200</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Dolní Těrlicko</t>
+  </si>
+  <si>
+    <t>956941329</t>
+  </si>
+  <si>
+    <t>barbora.nemcanska@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing.Barbora Němčanská</t>
+  </si>
+  <si>
+    <t>LESY ČR, s.p., OŘ severní Morava</t>
+  </si>
+  <si>
+    <t>Dolní Těrlicko, Těrlicko, okres Karviná</t>
+  </si>
+  <si>
+    <t>350/5</t>
+  </si>
+  <si>
+    <t>Nově oddělený pozemek p.č. 350/5 s druhem pozemku lesní pozemek o výměře 687 m2, oddělený z pozemku p. č. 350/1 dle geometrického plánu č. 1045-24/2025 v k.ú. Dolní Těrlicko.</t>
+  </si>
+  <si>
+    <t>186000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku, k.ú. Trusovice</t>
+  </si>
+  <si>
+    <t>2026-09-17</t>
+  </si>
+  <si>
+    <t>585711228</t>
+  </si>
+  <si>
+    <t>smekalova@pmo.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Tereza Smékalová</t>
+  </si>
+  <si>
+    <t>závod Horní Morava</t>
+  </si>
+  <si>
+    <t>Trusovice, Bohuňovice, okres Olomouc</t>
+  </si>
+  <si>
+    <t>171/7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek oddělený z pozemku parc. č. 171/6, který je dlouhodobě využívaný vlastníkem přilehlých nemovitostí, s nimiž tvoří jednotný funkční celek. </t>
+  </si>
+  <si>
+    <t>44000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č.4669/16 v k.ú. Ústí nad Labem</t>
+  </si>
+  <si>
+    <t>956240106</t>
+  </si>
+  <si>
+    <t>veronika.vajnerova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Veronika Vajnerová</t>
+  </si>
+  <si>
+    <t>Lesní správa Děčín</t>
+  </si>
+  <si>
+    <t>Ústí nad Labem, Ústí nad Labem, okres Ústí nad Labem</t>
+  </si>
+  <si>
+    <t>4669/16</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 4669/16 v k.ú. Ústí nad Labem - lesní pozemek o výměře 4058 m2</t>
+  </si>
+  <si>
+    <t>51340</t>
+  </si>
+  <si>
+    <t>Povodí Odry, státní podnik</t>
+  </si>
+  <si>
+    <t>wwit8gq</t>
+  </si>
+  <si>
+    <t>Prodej části pozemku parc.č. 3492/17 v k.ú. Oldřichovice u Třince</t>
+  </si>
+  <si>
+    <t>596657304</t>
+  </si>
+  <si>
+    <t>jana.kohutkova@pod.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jana Kohutková</t>
+  </si>
+  <si>
+    <t>majetkový odbor</t>
+  </si>
+  <si>
+    <t>Oldřichovice u Třince, Třinec, okres Frýdek-Místek</t>
+  </si>
+  <si>
+    <t>3492/31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">prodej části pozemku p.č. 3492/17 (nově odměřený 3492/31), pozemek bude sloužit jako přístup </t>
+  </si>
+  <si>
+    <t>99000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku</t>
+  </si>
+  <si>
+    <t>956942326</t>
+  </si>
+  <si>
+    <t>erika.dvorakova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Erika Dvořáková</t>
+  </si>
+  <si>
+    <t>Oblastní ředitelství jižní Morava</t>
+  </si>
+  <si>
+    <t>Břestek, Břestek, okres Uherské Hradiště</t>
+  </si>
+  <si>
+    <t>922/4</t>
+  </si>
+  <si>
+    <t>Pozemek tvoří jednotný funkční celek se stavbou pro rodinnou rekreaci č. ev. 408 na pozemku p.č. st. 734.</t>
+  </si>
+  <si>
+    <t>185250</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků p. č. 228 a p. č. 1178/2 v k. ú. Rybná nad Zdobnicí (sp. zn. S 1361/24))</t>
+  </si>
+  <si>
+    <t>956165108</t>
+  </si>
+  <si>
+    <t>jan.stepan@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jan Štěpán</t>
+  </si>
+  <si>
+    <t>Lesní správa Rychnov nad Kněžnou</t>
+  </si>
+  <si>
+    <t>Rybná nad Zdobnicí, Rybná nad Zdobnicí, okres Rychnov nad Kněžnou</t>
+  </si>
+  <si>
+    <t>p. č. 228, p. č. 1178/2</t>
+  </si>
+  <si>
+    <t>Jedná se o odlesněné lesní pozemky nacházející se v prudkém svahu. Lesní pozemky tvoří úzký pruh svahu mezi intravilánem obce a zemědělskou půdou nad obcí.</t>
+  </si>
+  <si>
+    <t>15200</t>
+  </si>
+  <si>
+    <t>MZE</t>
+  </si>
+  <si>
+    <t>S 577/26/125 pozemky p.č. 72, 73/1, 73/2 včetně stavby bez č.p. k.ú. Velké Losiny</t>
+  </si>
+  <si>
+    <t>724524091</t>
+  </si>
+  <si>
+    <t>jana.trojakova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jana Trojáková</t>
+  </si>
+  <si>
+    <t>OŘ severní Morava</t>
+  </si>
+  <si>
+    <t>Velké Losiny, Velké Losiny, okres Šumperk</t>
+  </si>
+  <si>
+    <t>72,73/1, 73/2</t>
+  </si>
+  <si>
+    <t>Suchá Rudná</t>
+  </si>
+  <si>
+    <t xml:space="preserve">bez č.p. </t>
+  </si>
+  <si>
+    <t>Prodej p.č. 72 orná půda o výměře 9385 m2, p.č. 73/1 lesní pozemek o výměře 18929 m2, p.č. 73/2 zastav. plocha včetně stavby bez č.p. p výměře 274 m2</t>
+  </si>
+  <si>
+    <t>5789340</t>
+  </si>
+  <si>
+    <t>S 61/25/122 p.č. dle GP 3495/3 k.ú. Horní Skorošice</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>Horní Skorošice, Skorošice, okres Jeseník</t>
+  </si>
+  <si>
+    <t>3495/3</t>
+  </si>
+  <si>
+    <t>p.č. 3495/3 dle GP - ostatní plocha o výměře 106 m2</t>
+  </si>
+  <si>
+    <t>26600</t>
+  </si>
+  <si>
+    <t>Prodej pozemků</t>
+  </si>
+  <si>
+    <t>Příluky u Zlína, Zlín, okres Zlín</t>
+  </si>
+  <si>
+    <t>222/1, 222/4, 222/8, 222/15, 258/1, 258/2, 266/2, 279, 280/2, 280/3, 351 a 354/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jedná se o pozemky lesní a ostatní plochy situované nad areálem Krajské nemocnice Tomáše Bati ve Zlíně. Pozemky jsou v platném územním plánu města Zlína evidovány jako plochy občanské vybavenosti a plochy lesní. Pozemky p.č. 258/2 a p.č. 280/2 jsou částečně připloceny do areálu nemocnice a jsou na nich umístěny požární hydranty ve vlastnictví Krajské nemocnice Tomáše Bati. Přes pozemky p.č. 222/1 a p.č. 222/15 vede zpevněná panelová účelová komunikace a dále manipulační plocha. </t>
+  </si>
+  <si>
+    <t>12341360</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 445/65, Proseč u Seče</t>
+  </si>
+  <si>
+    <t>2026-09-13</t>
+  </si>
+  <si>
+    <t>956157106</t>
+  </si>
+  <si>
+    <t>petra.koreckova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Petra Korečková</t>
+  </si>
+  <si>
+    <t>Lesní správa Nasavrky</t>
+  </si>
+  <si>
+    <t>Proseč u Seče, Seč, okres Chrudim</t>
+  </si>
+  <si>
+    <t>445/65</t>
+  </si>
+  <si>
+    <t>Pozemek je velmi malé rozlohy (12m2) a nachází se v roku zahrady, je k ní připlocený.</t>
+  </si>
+  <si>
+    <t>12000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 260/4 v k. ú. Česká Čermná</t>
+  </si>
+  <si>
+    <t>956 165 106</t>
+  </si>
+  <si>
+    <t>eva.jircikova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Eva Jirčíková</t>
+  </si>
+  <si>
+    <t>Česká Čermná, Česká Čermná, okres Náchod</t>
+  </si>
+  <si>
+    <t>260/4</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 260/4 v k. ú. Česká Čermná o výměře 60 m2 je veden v druhu pozemku trvalý travní porost. Nachází se na okraji obce Česká Čermná, u státní hranice s Polskem. Pozemek tvoří část zahrady, která je užívána společně se stavbou č. ev. 317, stavba pro rodinnou rekreaci, ve vlastnictví fyzických osob.</t>
+  </si>
+  <si>
+    <t>34588</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 260/3 v k. ú. Česká Čermná</t>
+  </si>
+  <si>
+    <t>260/3</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 260/3 v k. ú. Česká Čermná o výměře 99 m2 je veden v druhu pozemku trvalý travní porost. Nachází se na okraji obce Česká Čermná, u státní hranice s Polskem. Pozemek tvoří část zahrady, která je užívána společně se stavbou č. p. 99, rodinný dům, která je ve vlastnictví fyzické osoby.</t>
+  </si>
+  <si>
+    <t>49967</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 260/4 v k. ú. Česká Čermná o výměře 60 m2 je veden v druhu pozemku trvalý travní porost. Nachází se na okraji obce Česká Čermná, u státní hranice s Polskem. Pozemek tvoří část zahrady, která je užívána společně se stavbou č. ev. 317, stavba pro rodinnou rekreaci, která je ve vlastnictví fyzických osob.</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 260/3 v k. ú. Česká Čermná o výměře 99 m2 je veden v druhu pozemku trvalý travní porost. Nachází se na okraji obce Česká Čermná, u státní hranice s Polskem. Pozemek tvoří část zahrady, která je užívána společně se stavbou č. ev. 317, stavba pro rodinnou rekreaci, která je ve vlastnictví fyzických osob.</t>
+  </si>
+  <si>
     <t>Správa železnic, státní organizace</t>
   </si>
   <si>
     <t>uccchjm</t>
   </si>
   <si>
     <t>Ministerstvo dopravy</t>
   </si>
   <si>
-    <t>Stavba bez č.p./č.ev. na pozemku p.č.1380 a stavba bez č.p./č.ev. na pozemku p. č.1340/2 v k.ú. Staré Brno</t>
-[...2 lines deleted...]
-    <t>2026-06-25</t>
+    <t>Prodej pozemku p.č. 920/5 v k.ú. Březiny u Děčína</t>
+  </si>
+  <si>
+    <t>2026-09-12</t>
+  </si>
+  <si>
+    <t>kropacova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Kropáčová</t>
+  </si>
+  <si>
+    <t>SŽF</t>
+  </si>
+  <si>
+    <t>Březiny u Děčína, Děčín, okres Děčín</t>
+  </si>
+  <si>
+    <t>920/5</t>
+  </si>
+  <si>
+    <t>593000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Smilovice u Třince</t>
+  </si>
+  <si>
+    <t>Smilovice u Třince, Smilovice, okres Frýdek-Místek</t>
+  </si>
+  <si>
+    <t>2339</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 2339 s druhem pozemku ostatní plocha o výměře 350 m2 v k.ú. Smilovice u Třince.</t>
+  </si>
+  <si>
+    <t>73150</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. st. 50/2 o výměře 77 m2 v k. ú. Hlavenec, jehož součástí je stavba - budova s č. p. Hlavenec č. p. 156; jiná stavba.</t>
+  </si>
+  <si>
+    <t>956177106</t>
+  </si>
+  <si>
+    <t>robert.cerny@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Černý Robert</t>
+  </si>
+  <si>
+    <t>LČR, s.p. LS Brandýs nad Labem</t>
+  </si>
+  <si>
+    <t>Hlavenec, Hlavenec, okres Praha-východ</t>
+  </si>
+  <si>
+    <t>st. 50/2</t>
+  </si>
+  <si>
+    <t>Hlavenec</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. st. 50/2 o výměře 77 m2, druh pozemku - zastavěná plocha a nádvoří, jehož součástí je stavba-budova s číslem popisným: Hlavenec č.p. 156; jiná stavba</t>
+  </si>
+  <si>
+    <t>1947860</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ministerstvo dopravy </t>
+  </si>
+  <si>
+    <t>Prodej pozemků p. č. 3496/63 a p. č. 3496/64 v k. ú. Pelhřimov</t>
+  </si>
+  <si>
+    <t>722951732</t>
+  </si>
+  <si>
+    <t>BuriankovaK@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Buriánková Kateřina</t>
+  </si>
+  <si>
+    <t>Odbor nakládání s nemovitým majetkem</t>
+  </si>
+  <si>
+    <t>Pelhřimov, Pelhřimov, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>3496/63, 3496/64</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 3496/63 je na LV zapsaný jako ostatní plocha - jiná plocha a tento zápis odpovídá skutečnosti. Pozemek tvoří volnou plochu (veřejné prostranství) v uvedeném prostoru. Pozemek je trojúhelníkového tvaru, různě sklonitý a jeho výměra činí 534 m2. Přes pozemek je vyšlapaná cestička pro pěší ke garážím. Pozemek p.č. 3496/64 je na LV zapsaný jako ostatní plocha - jiná plocha a tento zápis odpovídá skutečnosti. Pozemek tvoří volnou plochu (veřejné prostranství) v uvedeném prostoru. Pozemek je nepravidelného tvaru, různě sklonitý a jeho výměra činí 1.392 m2. Přes pozemek je vyšlapaná cestička pro pěší. Na části pozemku se nachází nelesní porost.</t>
+  </si>
+  <si>
+    <t>1258000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku a stavby</t>
+  </si>
+  <si>
+    <t>956236109</t>
+  </si>
+  <si>
+    <t>lenka.brozova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Lenka Brožová</t>
+  </si>
+  <si>
+    <t>Lesní správa Litoměřice</t>
+  </si>
+  <si>
+    <t>Kostomlaty pod Milešovkou, Kostomlaty pod Milešovkou, okres Teplice</t>
+  </si>
+  <si>
+    <t>p.č. 360, jehož součástí je stavba rekreační chaty, část pozemku p.č. 2881 dle GP a 3119 dle GP</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 360, druhem pozemku zastavěná plocha a nádvoří o výměře 73 m2, jehož součástí je stavba rekreační chaty bez č.p./č.e, část pozemku p.č. 2881 dle GP, nově jako pozemek p.č. 2881/2 o výměře 137 m2 a části pozemku p.č. 3119, nově jako pozemek p.č. 3119/3 o výměře 393 m2 v k.ú. Kostomlaty pod Milešovkou.</t>
+  </si>
+  <si>
+    <t>430240</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S 12191/25/125 Pozemek p.č. 134/2 k.ú. Raškov Ves </t>
+  </si>
+  <si>
+    <t>Raškov Ves, Bohdíkov, okres Šumperk</t>
+  </si>
+  <si>
+    <t>134/2</t>
+  </si>
+  <si>
+    <t>P.č. 134/2 , ostatní plocha o výměře 222 m2</t>
+  </si>
+  <si>
+    <t>93240</t>
+  </si>
+  <si>
+    <t>S 40/26/129 Pozemek část. p.č. 302 k.ú. Lhota u Šternberka</t>
+  </si>
+  <si>
+    <t>Lhota u Šternberka, Šternberk, okres Olomouc</t>
+  </si>
+  <si>
+    <t>část dle GP p.č. 302</t>
+  </si>
+  <si>
+    <t>Část p.č. 302 dle GP , ostatní plocha o výměře 23 m2</t>
+  </si>
+  <si>
+    <t>23000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku pod garáží st.p.č. 97/7 k.ú. Křemýž</t>
+  </si>
+  <si>
+    <t>LS Litoměřice</t>
+  </si>
+  <si>
+    <t>Křemýž, Ohníč, okres Teplice</t>
+  </si>
+  <si>
+    <t>st. 97/7</t>
+  </si>
+  <si>
+    <t>pozemek pod stavbou jiného vlastníka</t>
+  </si>
+  <si>
+    <t>4980</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ministerstvo zemědělství </t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Znojmo-město S 578/25</t>
+  </si>
+  <si>
+    <t>956149106</t>
+  </si>
+  <si>
+    <t>radek.veskrna@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Radek Veškrna</t>
+  </si>
+  <si>
+    <t>Lesní správa Znojmo</t>
+  </si>
+  <si>
+    <t>Znojmo-město, Znojmo, okres Znojmo</t>
+  </si>
+  <si>
+    <t>4930/39</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej pozemku p.č. 4930/39 o výměře 66 m2 v k.ú. Znojmo-město</t>
+  </si>
+  <si>
+    <t>37940</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku p.č. 846/4 (GP) v k.ú. Kameničky </t>
+  </si>
+  <si>
+    <t>2026-09-11</t>
+  </si>
+  <si>
+    <t>725129730</t>
+  </si>
+  <si>
+    <t>irena.dvorakova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Irena Dvořáková</t>
+  </si>
+  <si>
+    <t>LS Nové Město na Moravě</t>
+  </si>
+  <si>
+    <t>Kameničky, Kameničky, okres Chrudim</t>
+  </si>
+  <si>
+    <t>846/4 (GP)</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 846/4 (GP) v k.ú. Kameničky - ostatní plocha 5 m2</t>
+  </si>
+  <si>
+    <t>4500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku p.č. 846/2 (GP) v k.ú. Kameničky </t>
+  </si>
+  <si>
+    <t>846/2 (GP)</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 846/2 (GP) v k.ú. Kameničky - ostatní plocha o výměře 15 m2</t>
+  </si>
+  <si>
+    <t>13500</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Stříbrná</t>
+  </si>
+  <si>
+    <t>956229106</t>
+  </si>
+  <si>
+    <t>michal.pugner@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Michal Pugner</t>
+  </si>
+  <si>
+    <t>LS Kraslice</t>
+  </si>
+  <si>
+    <t>Stříbrná, Stříbrná, okres Sokolov</t>
+  </si>
+  <si>
+    <t>1137</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku p.č. 1137 v k.ú. Stříbrná o výměře 158 m2.  </t>
+  </si>
+  <si>
+    <t>25280</t>
+  </si>
+  <si>
+    <t>Prodej ostatních ploch p. č. 937/4 a p. č. 937/5 v k. ú. Česká Čermná (sp. zn. S 1206/25)</t>
+  </si>
+  <si>
+    <t>956 165 108</t>
+  </si>
+  <si>
+    <t>p. č. 937/4 a p. č. 937/5</t>
+  </si>
+  <si>
+    <t>Pozemky jsou součástí místní komunikace (stavba komunikace není předmětem převodu) v intravilánu obce.</t>
+  </si>
+  <si>
+    <t>52860</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 3303/7 a p.č. 3303/8 v k.ú. Nejdek</t>
+  </si>
+  <si>
+    <t>Nejdek, Nejdek, okres Karlovy Vary</t>
+  </si>
+  <si>
+    <t xml:space="preserve">p.č. 3303/7 a p.č. 3303/8 </t>
+  </si>
+  <si>
+    <t>96000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku p.č. 846/3 (GP) v k.ú. Kameničky </t>
+  </si>
+  <si>
+    <t>846/3 (GP)</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 846/3 (GP) v k.ú. Kameničky - ostatní plocha o výměře 60 m2</t>
+  </si>
+  <si>
+    <t>54000</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství (S 94/14)</t>
+  </si>
+  <si>
+    <t>Prodej spoluvlast. podílu o velikosti id. 1/4 k pozemkům p.č. 2483, 2485, 2486, 2487  a 2488 vše v kat. území Horní Sloupnice (S 94/14)</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>606081098</t>
+  </si>
+  <si>
+    <t>renata.odvarkova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Renata Odvárková</t>
+  </si>
+  <si>
+    <t>Lesní správa Lanškroun</t>
+  </si>
+  <si>
+    <t>Horní Sloupnice, Sloupnice, okres Svitavy</t>
+  </si>
+  <si>
+    <t>2483, 2485, 2486, 2487, 2488</t>
+  </si>
+  <si>
+    <t>Jedná se o spoluvlastnický podíl 1/4 na lesních pozemcích p. č. 2483 o výměře 6 747 m2, 2485 o výměře 5 420 m2, 2486 o výměře 1 119 m2, 2487 o výměře 12 401 m2 a 2488 o výměře 9 711 m2 vše v kat. území Horní Sloupnice. Pozemky se nacházejí v nezastavěné části území jihovýchodně od obce Sloupnice, jedná se o pozemky úzkého protáhlého tvaru. Spoluvlastníci pozemků v rozsahu podílu 3/4 jsou fyzické osoby.</t>
+  </si>
+  <si>
+    <t>252530</t>
+  </si>
+  <si>
+    <t>Povodí Labe, státní podnik</t>
+  </si>
+  <si>
+    <t>dbyt8g2</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 575/28 v katastrálním území Doubravice u Dvora Králové</t>
+  </si>
+  <si>
+    <t>495088871</t>
+  </si>
+  <si>
+    <t>lodrovam@pla.cz</t>
+  </si>
+  <si>
+    <t>Martina Lodrová</t>
+  </si>
+  <si>
+    <t>Doubravice u Dvora Králové, Doubravice, okres Trutnov</t>
+  </si>
+  <si>
+    <t>575/28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek - pozemková parcela č. 575/28 v katastrálním území Doubravice u Dvora Králové, ostatní plocha, vznikl geometrickým odměřením od původní pozemkové parcely č. 575/1, vodní plocha. Pozemek je součástí sportovního hřiště v zastavěné části obce. Přístup na pozemek je ze zpevněné komunikace místního významu a přes pozemek sportoviště. </t>
+  </si>
+  <si>
+    <t>71700</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek - pozemková parcela č. 759/11 v katastrálním území Roveň u Rychnova nad Kněžnou </t>
+  </si>
+  <si>
+    <t>Roveň u Rychnova nad Kněžnou, Rychnov nad Kněžnou, okres Rychnov nad Kněžnou</t>
+  </si>
+  <si>
+    <t>759/11</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 759/11 v katastrálním území Roveň u Rychnova nad Kněžnou, vodní plocha, je původní korytem vodního toku Jahodovský potok. Po regulaci tohoto vodního toku, není tento pozemek užíván ke svému původnímu účelu a je připlocen k zahradě p. p. č. 91, která tvoří jeden funkční celek se stavebním pozemkem č. 58 zastavěným rodinným domem č.p. 47 a je užíván jako zahrada.</t>
+  </si>
+  <si>
+    <t>73648.51</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 978/10 v katastrálním území Dlouhá Ves u Rychnova nad Kněžnou</t>
+  </si>
+  <si>
+    <t>Dlouhá Ves u Rychnova nad Kněžnou, Rychnov nad Kněžnou, okres Rychnov nad Kněžnou</t>
+  </si>
+  <si>
+    <t>978/10</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 978/10 v katastrálním území Dlouhá Ves u Rychnova nad Kněžnou, vodní plocha, je původní korytem vodního toku Jahodovský potok. Po regulaci tohoto vodního toku, není tento pozemek užíván ke svému původnímu účelu a je připlocen k zahradě p. p. č. 91, která tvoří jeden funkční celek se stavebním pozemkem č. 58 zastavěným rodinným domem č.p. 47 a je užíván jako zahrada.</t>
+  </si>
+  <si>
+    <t>97351.49</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Dolní Věžnice, S 706/26</t>
+  </si>
+  <si>
+    <t>956155106</t>
+  </si>
+  <si>
+    <t>josef.kovar@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Josef Kovář</t>
+  </si>
+  <si>
+    <t>Lesní správa Ledeč nad Sázavou</t>
+  </si>
+  <si>
+    <t>Dolní Věžnice, Věžnice, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>516/1</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku p.č. 516/1 v k.ú. Dolní Věžnice - prodej formou VŘ</t>
+  </si>
+  <si>
+    <t>27620</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Dolní Věžnice - S 709/26</t>
+  </si>
+  <si>
+    <t>p.č. 244/1, 255/1, 296, 262</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej pozemků v k.ú. Dolní Věžnice - p.č. 244/1, 255/1 a 296 - lesní pozemky a p.č. 262 - ostatní plocha</t>
+  </si>
+  <si>
+    <t>103520</t>
+  </si>
+  <si>
+    <t>Prodej pozemku parc. č. 2847/47 k.ú. Novosedly nad Nežárkou.</t>
+  </si>
+  <si>
+    <t>2026-09-06</t>
+  </si>
+  <si>
+    <t>Novosedly nad Nežárkou, Novosedly nad Nežárkou, okres Jindřichův Hradec</t>
+  </si>
+  <si>
+    <t>2847/47</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej pozemku parc. č. 2848/48 k.ú. Novosedly nad Nežárkou, ostatní plocha o výměře 471 m².</t>
+  </si>
+  <si>
+    <t>128000</t>
+  </si>
+  <si>
+    <t>nepotřebná nemovitá věc - pozemek k. ú.Karlík</t>
+  </si>
+  <si>
+    <t>2026-09-07</t>
+  </si>
+  <si>
+    <t>Karlík, Karlík, okres Praha-západ</t>
+  </si>
+  <si>
+    <t>1391/8</t>
+  </si>
+  <si>
+    <t>p. č. 1391/18 o výměře 8 m2, druh pozemku zastavěná plocha a nádvoří , bude oddělen z pozemku p.č. 1391/2. Na nově vzniklém pozemku se nachází část stavby - budovy, která se nestala jeho součástí a je ve vlastnictví jiné osoby.</t>
+  </si>
+  <si>
+    <t>22400</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků v k.ú. Křemže</t>
+  </si>
+  <si>
+    <t>725133061</t>
+  </si>
+  <si>
+    <t>Ondrej.Maxa@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Ondřej Maxa</t>
+  </si>
+  <si>
+    <t>LZ Boubín</t>
+  </si>
+  <si>
+    <t>Křemže, Křemže, okres Český Krumlov</t>
+  </si>
+  <si>
+    <t>947/66, 947/83</t>
+  </si>
+  <si>
+    <t>Předmětné pozemky se nacházejí v rekreační osadě, která těsně sousedí s městysem Křemže na jeho jižní straně. Tato rekreační osada se rozkládá na svahu nad Křemežským potokem. Od toho se odvíjí i charakter pozemků – nepravidelný tvar s příkrým svahem. Lesní porost je tvořen borovicí.</t>
+  </si>
+  <si>
+    <t>18850</t>
+  </si>
+  <si>
+    <t>prodej nemovitostí</t>
+  </si>
+  <si>
+    <t>Tvarožná Lhota, Tvarožná Lhota, okres Hodonín</t>
+  </si>
+  <si>
+    <t>st. 338</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Předmětné nemovité věci jsou situovány v extravilánu obce Tvarožná Lhota, mimo srostlou část s obcí. Stavba na pozemku představuje zděnou budovu bývalého skladu a nářadí lesního materiálu, která v minulosti současně sloužila jako přístřešek pro lesní dělníky. Přístup a příjezd k nemovitostem je po asfaltové komunikaci s povolením podniku Lesy České republiky, s.p. Objekt není napojen na žádné inženýrské sítě. </t>
+  </si>
+  <si>
+    <t>34620</t>
+  </si>
+  <si>
+    <t>Nová Lhota u Veselí nad Moravou, Nová Lhota, okres Hodonín</t>
+  </si>
+  <si>
+    <t>st. 645, 6485/4</t>
+  </si>
+  <si>
+    <t>Předmětné nemovité věci jsou situovány v okrajové části obce Nová Lhota, lokalita Vápenky. Přístup a příjezd k nemovitostem je z místní asfaltové komunikace. Na pozemku p.č. st. 645 stojí kaple, která byla postavena v roce 1795. Jedná se o historický majetek rodu Lichtensteinů. Pozemek p.č. 6485/4 tvoří se stavbou kaple jednotný funkční celek.</t>
+  </si>
+  <si>
+    <t>277500</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků v k.ú. Kosov u Opalic</t>
+  </si>
+  <si>
+    <t>Kosov u Opalic, Kamenný Újezd, okres České Budějovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">99/16, 100/25, 100/26, 118, 120/2, 120/8 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Předmětné pozemky se nalézají v těsné blízkosti vesnice Kosov u Opalic (směrem na západ). Z hlediska geomorfologických a terénních podmínek je polovina parcel situována v exponovaném, prudkém svahu, pod nímž protéká Svinecký potok. Klíčovým specifikem dotčených nemovitostí je absence jakékoli legální či faktické přístupové komunikace. Přístup k pozemkům je v současné době realizovatelný pouze skrze cizí pozemky (parcely třetích osob – lesy a pole), přičemž tento stav není právně ošetřen věcným břemenem (služebností stezky a cesty) ani jiným titulem. Vzhledem k výše uvedeným konfiguracím terénu a právním i faktickým omezením vykazují předmětné parcely extrémně nízkou míru dopravní i fyzické přístupnosti. Lesní porost odpovídá stavu uvedeném v lesním hospodářském plánu. Dominantní zastoupení zaujímá borovice a smrk, které jsou doplněny dalšími listnatými dřevinami.	</t>
+  </si>
+  <si>
+    <t>277760</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Dolejší Kunčice</t>
+  </si>
+  <si>
+    <t>2026-09-05</t>
+  </si>
+  <si>
+    <t>Dolejší Kunčice, Fulnek, okres Nový Jičín</t>
+  </si>
+  <si>
+    <t>64, 65</t>
+  </si>
+  <si>
+    <t>Pozemky p. č. 64 s druhem pozemku lesní pozemek o výměře 1001 m2 a p. č. 65 s druhem pozemku lesní pozemek o výměře 741 m2 v k.ú. Dolejší Kunčice.</t>
+  </si>
+  <si>
+    <t>168180</t>
+  </si>
+  <si>
+    <t>Buchlovice, Buchlovice, okres Uherské Hradiště</t>
+  </si>
+  <si>
+    <t>591</t>
+  </si>
+  <si>
+    <t>náměstí Svobody</t>
+  </si>
+  <si>
+    <t>476</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek p.č. 591 se stavbou č.p. 476 s příslušenstvím jsou situovány v zastavěné centrální části obce Buchlovice na náměstí Svobody, v blízkosti zámecké zahrady. Přístup do domu a do jeho dvorní části je z ulice náměstí Svobody. Dům je napojen na inženýrské sítě. V budově se nacházejí dvě bytové jednotky a kancelářské prostory. Příslušenství tvoří hospodářský objekt, garáž a venkovní úpravy. </t>
+  </si>
+  <si>
+    <t>11250000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k. ú. Horní Dubenky, S 1329/25</t>
+  </si>
+  <si>
+    <t>725673292</t>
+  </si>
+  <si>
+    <t>kristyna.berkova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Kristýna Berková</t>
+  </si>
+  <si>
+    <t>LS Telč</t>
+  </si>
+  <si>
+    <t>Horní Dubenky, Horní Dubenky, okres Jihlava</t>
+  </si>
+  <si>
+    <t>66/2</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku parc. č. 66/2 v k. ú. Horní Dubenky - prodej přímou formou vybraným osobám</t>
+  </si>
+  <si>
+    <t>20760</t>
+  </si>
+  <si>
+    <t>Ministerstvo dopravy ČR</t>
+  </si>
+  <si>
+    <t>Prodej p. č. 1751/5 v k. ú. Hořice na Šumavě</t>
+  </si>
+  <si>
+    <t>601 102 283</t>
+  </si>
+  <si>
+    <t>PilarovaG@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Gabriela Pilařová</t>
+  </si>
+  <si>
+    <t>Hořice na Šumavě, Hořice na Šumavě, okres Český Krumlov</t>
+  </si>
+  <si>
+    <t>1751/5</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. 1751/5 v k. ú. Hořice na Šumavě</t>
+  </si>
+  <si>
+    <t>380000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k. ú. Horní dubenky, S 628/26</t>
+  </si>
+  <si>
+    <t>st. 374</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej pozemku o výměře 92 m2 - prodej formou přímého prodeje</t>
+  </si>
+  <si>
+    <t>18400</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č.928/2 v k.ú.Čermná u Libouchce</t>
+  </si>
+  <si>
+    <t>Čermná u Libouchce, Libouchec, okres Ústí nad Labem</t>
+  </si>
+  <si>
+    <t>928/2</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č.928/2 v k.ú. Čermná u Libouchce - ostatní plocha o výměře 20 m2</t>
+  </si>
+  <si>
+    <t>5500</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č.2783/5 odděleného dle GP z pozemku p.č. 2783/1 v k.ú.Valkeřice</t>
+  </si>
+  <si>
+    <t>Valkeřice, Valkeřice, okres Děčín</t>
+  </si>
+  <si>
+    <t>2783/5</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č.2783/5 odděleného GP z pozemku p.č. 2783/1 v k.ú. Valkeřice - ostatní plocha o výměře 509 m2</t>
+  </si>
+  <si>
+    <t>55700</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 3387/31 k.ú. Třitim</t>
+  </si>
+  <si>
+    <t>956197112</t>
+  </si>
+  <si>
+    <t>olga.rybova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Rybová Olga</t>
+  </si>
+  <si>
+    <t>LS Tábor</t>
+  </si>
+  <si>
+    <t>Třitim, Žimutice, okres České Budějovice</t>
+  </si>
+  <si>
+    <t>3387/31</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 3387/21 o výměře 88 m2 s druhem pozemku ostatní plocha, způsob využití sportoviště a rekreační plocha v k.ú. Třitim</t>
+  </si>
+  <si>
+    <t>39336</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú Slavětín u Načeradce</t>
+  </si>
+  <si>
+    <t>2026-09-04</t>
+  </si>
+  <si>
+    <t>725129691</t>
+  </si>
+  <si>
+    <t>katerina.pekarova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Kateřina Pekařová</t>
+  </si>
+  <si>
+    <t>Lesní správa Pelhřimov</t>
+  </si>
+  <si>
+    <t>Slavětín u Načeradce, Načeradec, okres Benešov</t>
+  </si>
+  <si>
+    <t>805,806</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků v k.ú Slavětín u Načeradce</t>
+  </si>
+  <si>
+    <t>35290</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství (S 374/21)</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 32/1</t>
+  </si>
+  <si>
+    <t>2026-09-03</t>
+  </si>
+  <si>
+    <t>Pastviny u Klášterce nad Orlicí, Pastviny, okres Ústí nad Orlicí</t>
+  </si>
+  <si>
+    <t>32/1</t>
+  </si>
+  <si>
+    <t>Prodej pozemku 32/1 o výměře 572 m2, druh pozemku lesní pozemek v katastrálním území Pastviny u Klášterce nad Orlicí, obec Pastviny</t>
+  </si>
+  <si>
+    <t>51900</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 224/52 v k. ú. Šlapanice u Brna</t>
+  </si>
+  <si>
+    <t>klusakova@pmo.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Klusáková Markéta</t>
+  </si>
+  <si>
+    <t>Správy majetku</t>
+  </si>
+  <si>
+    <t>Šlapanice u Brna, Šlapanice, okres Brno-venkov</t>
+  </si>
+  <si>
+    <t>224/52</t>
+  </si>
+  <si>
+    <t>Prodej nově vznikajícího pozemku p. č. 224/52 z pozemku p. č. 224/1 v k. ú. Šlapanice u Brna na základě GP č. 4092-16/2026</t>
+  </si>
+  <si>
+    <t>18700</t>
+  </si>
+  <si>
+    <t>MZe - spis S 1299/23</t>
+  </si>
+  <si>
+    <t>956182106</t>
+  </si>
+  <si>
+    <t>vladimira.dudova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Vladimíra Dudová</t>
+  </si>
+  <si>
+    <t>Lesní správa Žatec</t>
+  </si>
+  <si>
+    <t>Žihle, Žihle, okres Plzeň-sever</t>
+  </si>
+  <si>
+    <t>475/5</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 475/5 druhem pozemku ostatní plocha o výměře 93 m2 v k.ú. Žihle.</t>
+  </si>
+  <si>
+    <t>51150</t>
+  </si>
+  <si>
+    <t>Ředitelství silnic a dálnic s. p.</t>
+  </si>
+  <si>
+    <t>zjq4rhz</t>
+  </si>
+  <si>
+    <t>Borek u Děčína, Malšovice, okres Děčín</t>
+  </si>
+  <si>
+    <t>1349/16</t>
+  </si>
+  <si>
+    <t>Ostatní plocha, zeleň - sousedící zahrada</t>
+  </si>
+  <si>
+    <t>1349/17</t>
+  </si>
+  <si>
+    <t>1349/18</t>
+  </si>
+  <si>
+    <t>1349/19</t>
+  </si>
+  <si>
+    <t>1349/20</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 541/12</t>
   </si>
   <si>
     <t>Pejsarova@spravazeleznic.cz</t>
   </si>
   <si>
     <t>Daniela Pejsarová</t>
   </si>
   <si>
     <t>Správa železnic, s.o., SŽ Facility, Odbor pozbývání majetku</t>
   </si>
   <si>
-    <t>Staré Brno, Brno, okres Brno-město</t>
-[...20 lines deleted...]
-    <t>e8jcfsn</t>
+    <t>Přízřenice, Brno, okres Brno-město</t>
+  </si>
+  <si>
+    <t>541/12</t>
+  </si>
+  <si>
+    <t>Pozemek o výměře 107 m2, druh pozemku - ostatní plocha, způsob využití - ostatní komunikace. Na pozemku je umístěno tramvajové těleso.</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>954908550</t>
+  </si>
+  <si>
+    <t>eva.haskova@rsd.cz</t>
+  </si>
+  <si>
+    <t>Eva Hašková</t>
+  </si>
+  <si>
+    <t>Správa Chomutov</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Kraslice</t>
+  </si>
+  <si>
+    <t>Kraslice, Kraslice, okres Sokolov</t>
+  </si>
+  <si>
+    <t>1581/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku 1571/2 v k.ú. Kraslice o výměře 2460 m2. Část pozemku je pronajatá. </t>
+  </si>
+  <si>
+    <t>627300</t>
+  </si>
+  <si>
+    <t>část pozemku p.č. 1240/1 v k.ú. Stará Trnávka</t>
+  </si>
+  <si>
+    <t>2026-08-31</t>
+  </si>
+  <si>
+    <t>724524911</t>
+  </si>
+  <si>
+    <t>renata.kofronova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Kofroňová Renata</t>
+  </si>
+  <si>
+    <t>Stará Trnávka, Městečko Trnávka, okres Svitavy</t>
+  </si>
+  <si>
+    <t>1240/1</t>
+  </si>
+  <si>
+    <t>Jedná se o část pozemku p.č. 1240/1 v k.ú. Stará Trnávka, který je v oploceném celku se stavbou na pozemku p.č. 123. Pozemek slouží jako zahrada.</t>
+  </si>
+  <si>
+    <t>30900</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 647/1 v k.ú Dvorce u Sedlce</t>
+  </si>
+  <si>
+    <t>Dvorce u Sedlce, Sedlec-Prčice, okres Příbram</t>
+  </si>
+  <si>
+    <t>647/1</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 647/1 o výměře 189 m2 s druhem pozemku ostatní plocha, jiná plocha v k.ú. Dvorce u Sedlce</t>
+  </si>
+  <si>
+    <t>30599</t>
   </si>
   <si>
     <t>MZe</t>
   </si>
   <si>
-    <t>Prodej pozemku v k.ú. Beroun u Starého Sedla</t>
-[...32 lines deleted...]
-    <t>720858655</t>
+    <t>prodej pozemku</t>
+  </si>
+  <si>
+    <t>2026-08-30</t>
+  </si>
+  <si>
+    <t>724523082</t>
+  </si>
+  <si>
+    <t>ondrej.tyl@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Ondřej Týl</t>
+  </si>
+  <si>
+    <t>Lesy ČR</t>
+  </si>
+  <si>
+    <t>Harrachov, Harrachov, okres Semily</t>
+  </si>
+  <si>
+    <t>st. 947/1</t>
+  </si>
+  <si>
+    <t>zastavěná plocha a nádvoří o výměře 160 m2</t>
+  </si>
+  <si>
+    <t>295510</t>
+  </si>
+  <si>
+    <t>1023350</t>
+  </si>
+  <si>
+    <t>1028/195</t>
+  </si>
+  <si>
+    <t>ostatní plocha - jiná plocha o výměře 531 m2</t>
+  </si>
+  <si>
+    <t>Jesenný, Jesenný, okres Semily</t>
+  </si>
+  <si>
+    <t>1774</t>
+  </si>
+  <si>
+    <t>ostatní plocha - ostatní komunikace o výměře 129 m2</t>
+  </si>
+  <si>
+    <t>40500</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 533/12  a p. č. st. 93, jehož součástí je budova č. p. 78 v k. ú. Mladějovice u Šternberka</t>
+  </si>
+  <si>
+    <t>728 363 429</t>
+  </si>
+  <si>
+    <t>Silastikova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Silaštíková</t>
+  </si>
+  <si>
+    <t>Mladějovice u Šternberka, Mladějovice, okres Olomouc</t>
+  </si>
+  <si>
+    <t>361000</t>
+  </si>
+  <si>
+    <t>pozemek p.č. 1130/4 v k.ú. Dlouhá Loučka</t>
+  </si>
+  <si>
+    <t>Dlouhá Loučka, Dlouhá Loučka, okres Svitavy</t>
+  </si>
+  <si>
+    <t>1130/4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek se nachází v oploceném areálu, je v jednotném funkčním celku se stavbou na pozemku p.č.st. 113/2. Pozemek je sklonitý, s expozicí západní, povrch travnatý. </t>
+  </si>
+  <si>
+    <t>29800</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 1374/21 v k.ú. Nejdek</t>
+  </si>
+  <si>
+    <t>1374/21</t>
+  </si>
+  <si>
+    <t>397000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Velký Karlov S 847/06</t>
+  </si>
+  <si>
+    <t>Velký Karlov, Velký Karlov, okres Znojmo</t>
+  </si>
+  <si>
+    <t>2112, 2116</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej ostatních ploch v k.ú. Velký Karlov</t>
+  </si>
+  <si>
+    <t>158700</t>
+  </si>
+  <si>
+    <t>Pozemek - stavební parcela č. 640/2 v katastrálním území Dolní Beřkovice</t>
+  </si>
+  <si>
+    <t>2026-08-29</t>
+  </si>
+  <si>
+    <t>Dolní Beřkovice, Dolní Beřkovice, okres Mělník</t>
+  </si>
+  <si>
+    <t>st. 640/2</t>
+  </si>
+  <si>
+    <t>Pozemek - stavební parcela č. 640/2 v katastrálním území Dolní Beřkovice, zastavěná plocha a nádvoří, se nachází ve vodním toku Labe. Je zastavěný stavbou vodního díla k využití vodní energie - vodní elektrárna. Stavba je ve vlastnictví jiného vlastníka, než je vlastník pozemku. Pozemek je přístupný pouze z vodní hladiny vodního toku a je součástí nátoku MVE.</t>
+  </si>
+  <si>
+    <t>491625</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství (S 1083/24)</t>
+  </si>
+  <si>
+    <t>Prodej st. pozemku p.č. 1014 v kat. území Pastviny u Klášterce nad Orlicí</t>
+  </si>
+  <si>
+    <t>725 681 601</t>
+  </si>
+  <si>
+    <t>matina.vlckova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Bc. Martina Vlčková, DiS.</t>
+  </si>
+  <si>
+    <t>st. 1014</t>
+  </si>
+  <si>
+    <t>Prodej st. pozemku p. č. 1014 v kat. území Pastviny u Klášterce nad Orlicí. Pozemek tvoří funkční celek se stavbou pro rodinnou rekreaci bez čp/ č. ev., jiná stavba, která ve spoluvlastnictví fyzických osob.</t>
+  </si>
+  <si>
+    <t>40600</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství (S 1080/24)</t>
+  </si>
+  <si>
+    <t>Prodej pozemku st. 920 v kat. území Pastviny u Klášterce nad Orlicí</t>
+  </si>
+  <si>
+    <t>725681601</t>
+  </si>
+  <si>
+    <t>st. 920</t>
+  </si>
+  <si>
+    <t>Prodej st. pozemku p. č. 920 v kat. území Pastviny u Klášterce nad Orlicí. Pozemek tvoří funkční celek se stavbou pro rodinnou rekreaci č. ev. 207, která ve vlastnictví fyzické osob.</t>
+  </si>
+  <si>
+    <t>28000</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství (S 1081/24)</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 453/2</t>
+  </si>
+  <si>
+    <t>st. 453/2</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č.  st. 453/2 v kat. území Pastviny u Klášterce nad Orlicí. Pozemek tvoří funkční celek se stavbou pro rodinnou rekreaci č. ev. 80, která je ve vlastnictví fyzické osoby.</t>
+  </si>
+  <si>
+    <t>36400</t>
+  </si>
+  <si>
+    <t>Prodej pozemků parc.č. 3593/46, p.č. 3593/47 a p.č. 3593/48, k.ú. Svinov</t>
+  </si>
+  <si>
+    <t>2026-08-28</t>
+  </si>
+  <si>
+    <t>954903280</t>
+  </si>
+  <si>
+    <t>andrea.metelkova@rsd.cz</t>
+  </si>
+  <si>
+    <t>Ing. Andrea Metelková</t>
+  </si>
+  <si>
+    <t>ŘSD s. p., Závod Brno</t>
+  </si>
+  <si>
+    <t>Svinov, Ostrava, okres Ostrava-město</t>
+  </si>
+  <si>
+    <t>p.č. 3593/46, p.č. 3593/47, p.č. 3593/48</t>
+  </si>
+  <si>
+    <t>Pozemky p.č. 3593/46, p.č. 3593/47 a p.č. 3593/48 v k.ú. Svinov</t>
+  </si>
+  <si>
+    <t>497278</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Prodej pozemků p.č. 3989/1, p.č. 3989/2, p.č 3992/1 v k.ú. Sokolov</t>
+  </si>
+  <si>
+    <t>Sokolov, Sokolov, okres Sokolov</t>
+  </si>
+  <si>
+    <t>3989/1</t>
+  </si>
+  <si>
+    <t>ostatní plocha o výměře 45 m2</t>
+  </si>
+  <si>
+    <t>3989/2</t>
+  </si>
+  <si>
+    <t>ostatní plocha o výměře 69 m2</t>
+  </si>
+  <si>
+    <t>4059960</t>
+  </si>
+  <si>
+    <t>3992/1</t>
+  </si>
+  <si>
+    <t>ostatní plocha o výměře 4093 m2</t>
+  </si>
+  <si>
+    <t>Mze</t>
+  </si>
+  <si>
+    <t>Prodej pozemku vč. dezolátní stavby bez č.p./č.ev.</t>
+  </si>
+  <si>
+    <t>725257373</t>
+  </si>
+  <si>
+    <t>marcela.kacetlova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Marcela Kacetlová</t>
+  </si>
+  <si>
+    <t>LS Lužná</t>
+  </si>
+  <si>
+    <t>Pšovlky, Pšovlky, okres Rakovník</t>
+  </si>
+  <si>
+    <t>st. 165</t>
+  </si>
+  <si>
+    <t>Pozemek (454 m2) vč. dezolátní stavby bez č.p./č.ev. (okál)</t>
+  </si>
+  <si>
+    <t>1600000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku vč. RD č.p. 56</t>
+  </si>
+  <si>
+    <t>st. 78</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>Pozemek (475 m2) vč. neobyvatelného RD č.p.56</t>
+  </si>
+  <si>
+    <t>2500000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků vč. budovy bez čp/č.ev.</t>
+  </si>
+  <si>
+    <t>Lužná u Rakovníka, Lužná, okres Rakovník</t>
+  </si>
+  <si>
+    <t>st. 2259, p.č. 2263/3</t>
+  </si>
+  <si>
+    <t>Pozemek tvoří příjezd a nádvoří k nemovitosti cizího vlastníka; st.p.č. vč. budovy bez čp/č.ev. leží na předmětném nádvoří.</t>
+  </si>
+  <si>
+    <t>1375000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú Dobrá Voda u Pelhřimova</t>
+  </si>
+  <si>
+    <t>725 129 691</t>
+  </si>
+  <si>
+    <t>Dobrá Voda u Pelhřimova, Dobrá Voda, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>141/3,141/4,440/3</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú Dobrý Voda u Pelhřimova</t>
+  </si>
+  <si>
+    <t>6680</t>
+  </si>
+  <si>
+    <t>pozemek p.č. 496/9 v k.ú. Jedov</t>
+  </si>
+  <si>
+    <t>Jedov, Náměšť nad Oslavou, okres Třebíč</t>
+  </si>
+  <si>
+    <t>496/9</t>
+  </si>
+  <si>
+    <t>Pozemek je užíván ve funkčním celku k chatě na st. p.č. 74. Na pozemku se nachází přístup k chatě, trvalé porosty a venkovní úpravy.</t>
+  </si>
+  <si>
+    <t>232368</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 114/2</t>
+  </si>
+  <si>
+    <t>956239106</t>
+  </si>
+  <si>
+    <t>martina.hebertova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Hebertová Martina Ing.</t>
+  </si>
+  <si>
+    <t>LS Česká Lípa</t>
+  </si>
+  <si>
+    <t>Srní u České Lípy, Provodín, okres Česká Lípa</t>
+  </si>
+  <si>
+    <t>114/2</t>
+  </si>
+  <si>
+    <t>drobný pozemek bez porostu, část příjezdové cesty</t>
+  </si>
+  <si>
+    <t>9000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 368/1 v k. ú. Jahodov</t>
+  </si>
+  <si>
+    <t>Jahodov, Jahodov, okres Rychnov nad Kněžnou</t>
+  </si>
+  <si>
+    <t>368/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek p. č. 368/1 v k. ú. Jahodov o výměře 381 m2 je veden v druhu pozemku ostatní plocha, způsob využití ostatní komunikace. Jedná se o řemenovitý pozemek, který je součástí místní komunikace zajišťující přístup do místní části Vršál. Na části pozemku se nachází vlastní těleso komunikace, avšak převážnou část tvoří travnatý pás a příkop mezi komunikací a přilehlým lesním porostem. </t>
+  </si>
+  <si>
+    <t>121980</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. st. 281 v k. ú. Třebelovice</t>
+  </si>
+  <si>
+    <t>Třebelovice, Třebelovice, okres Třebíč</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>Pozemek je na LV zapsaný jako zastavěná plocha a nádvoří a tento zápis odpovídá skutečnosti. Pozemek je zastavěný trvalou stavbou garáže bez č.p./č.e. Pozemek je obdélníkového tvaru, rovinatý a jeho výměra činí 24 m2. Stavba garáže není předmětem prodeje.</t>
+  </si>
+  <si>
+    <t>17000</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 721/2 v k.ú. Štědrá</t>
   </si>
   <si>
     <t>zelenkovaa@spravazeleznic.cz</t>
   </si>
   <si>
     <t>Andrea Zelenková</t>
   </si>
   <si>
-    <t>SŽF</t>
-[...671 lines deleted...]
-    <t>Pozemek p.č. 2144/10 k.ú. Rýmařov</t>
+    <t>Štědrá, Štědrá, okres Karlovy Vary</t>
+  </si>
+  <si>
+    <t>721/2</t>
+  </si>
+  <si>
+    <t>Pozemky - st.p. č. 927, st.p.č. 929, st.p.č. 931, st.p. č. 934, st.p.č. 1015, p.p. č. 1054/34, p.p. č. 1146, p. p. č. 1054/2 a p. p. č. 1054/24 v katastrálním území Věkoše</t>
+  </si>
+  <si>
+    <t>2026-08-27</t>
+  </si>
+  <si>
+    <t>Věkoše, Hradec Králové, okres Hradec Králové</t>
+  </si>
+  <si>
+    <t xml:space="preserve">st. 927, st. 929, st. 931, st. 934, st. 1015, 1054/34, 1146, 1054/2, 1054/24 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemky st.p.č. 927, st.p.č. 929, st.p.č. 931, st.p. č. 934 a st.p. č. 1015 v katastrálním území Věkoše, druh pozemku zastavěná plocha a nádvoří, jsou zastavěny stavbou vodního díla, hrází k ochraně nemovitostí před zaplavením při povodni. Jedná se o pozemky po pravé a levé straně vodního toku Piletický potok. Pozemky p. č. 1054/34 a p. č. 1146 v katastrálním území Věkoše jsou pozemky, na kterých se nachází koryto vodního toku Piletický potok. Pozemky p. č. 1054/2 a p. č. 1054/24 v katastrálním území Věkoše, druh pozemku ostatní plocha, se nacházejí na okraji pozemku zastavěného vodním dílem - hrází. Přístup k pozemkům je ze zpevněných komunikací místního charakteru. </t>
+  </si>
+  <si>
+    <t>59466201.60</t>
+  </si>
+  <si>
+    <t>Pozemky - stavební parcela č. 3150 a č. 3155 v katastrálním území Slezské Předměstí</t>
+  </si>
+  <si>
+    <t>Slezské Předměstí, Hradec Králové, okres Hradec Králové</t>
+  </si>
+  <si>
+    <t>st. 3150, st. 3155</t>
+  </si>
+  <si>
+    <t>Pozemky - stavební parcela č. 3150 a č. 3155 v katastrálním území Slezské Předměstí. Pozemky jsou zastavěny stavbou vodního díla, hrází k ochraně nemovitostí před zaplavením při povodni. Přístup k pozemkům je ze zpevněných komunikací místního charakteru.</t>
+  </si>
+  <si>
+    <t>318240</t>
+  </si>
+  <si>
+    <t>Pozemek - stavební parcela č. 203 v katastrálním území Močovice.</t>
+  </si>
+  <si>
+    <t>Močovice, Močovice, okres Kutná Hora</t>
+  </si>
+  <si>
+    <t>st. 203</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek - stavební parcela č. 203 v katastrálním území Močovice, zastavěná plocha a nádvoří, je v celé své výměře zastavěný části stavby rodinného domu č.p. 61.  </t>
+  </si>
+  <si>
+    <t>5560</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č . 4792 a p. č. 4793/64 v k. ú. Pomezí</t>
+  </si>
+  <si>
+    <t>Pomezí, Pomezí, okres Svitavy</t>
+  </si>
+  <si>
+    <t>4792, 4793/64</t>
+  </si>
+  <si>
+    <t>prodej pozemků p. č. 4792 a p. č. 4793/64</t>
+  </si>
+  <si>
+    <t>13000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú Štítné</t>
+  </si>
+  <si>
+    <t>Štítné, Žirovnice, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>1959</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemku v k.ú Štítné</t>
+  </si>
+  <si>
+    <t>44640</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 2170/5 v k.ú. Břidličná</t>
   </si>
   <si>
     <t>724961676</t>
   </si>
   <si>
     <t>petr.najvarek@atlas.cz</t>
   </si>
   <si>
     <t>Ing. Petr Najvárek</t>
   </si>
   <si>
-    <t>Rýmařov, Rýmařov, okres Bruntál</t>
-[...1451 lines deleted...]
-    <t>510000</t>
+    <t>Břidličná, Břidličná, okres Bruntál</t>
+  </si>
+  <si>
+    <t>2170/5</t>
+  </si>
+  <si>
+    <t>19000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 1170/3 v k.ú. Arnolec</t>
+  </si>
+  <si>
+    <t>Arnolec, Arnolec, okres Jihlava</t>
+  </si>
+  <si>
+    <t>1170/3</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 1170/3 v k.ú. Arnolec - ostatní plocha o výměře 191 m2</t>
+  </si>
+  <si>
+    <t>2290</t>
+  </si>
+  <si>
+    <t>S 371/26, p.č. 477/1, p.č. 477/2 k.ú. Starý Maletín</t>
+  </si>
+  <si>
+    <t>2026-08-22</t>
+  </si>
+  <si>
+    <t>Starý Maletín, Maletín, okres Šumperk</t>
+  </si>
+  <si>
+    <t>477/1, 477/2</t>
+  </si>
+  <si>
+    <t>p.č. 477/1 zahrada o výměře 83 m2, 477/2 ostatní plocha o výměře 360m2</t>
+  </si>
+  <si>
+    <t>132900</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 97 v k. ú. Přibyslavice nad Jihlavou</t>
+  </si>
+  <si>
+    <t>2026-08-23</t>
+  </si>
+  <si>
+    <t>+420724876079</t>
+  </si>
+  <si>
+    <t>perlikova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Bc. Tereza Perlíková</t>
+  </si>
+  <si>
+    <t>Oddělení přípravy pozbytí</t>
+  </si>
+  <si>
+    <t>Přibyslavice nad Jihlavou, Přibyslavice, okres Třebíč</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek o výměře 392 m2. Pozemek se nachází v blízkosti železniční dráhy. Na pozemek na jeho západní straně v místech zde probíhající železniční tratě, navazují pozemky vedené dle územního plánu obce s funkčním určením „Plochy dopravní infrastruktury - železniční (DZ)”. Vlastní oceňovaný pozemek se nachází již za hranicí zastavěného území v ploše nezastavitelné, dle územního plánu obce je veden v ploše s funkčním určením „Plochy přírodní - krajinná zeleň (NP)”. Na oceňovaném pozemku se nenachází žádné stavby či venkovní úpravy. </t>
+  </si>
+  <si>
+    <t>34000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2788,128 +2698,127 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BQ103"/>
+  <dimension ref="A1:BQ99"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="3" width="36.7109375" customWidth="1"/>
     <col min="4" max="4" width="18.7109375" customWidth="1"/>
     <col min="5" max="5" width="21.7109375" customWidth="1"/>
     <col min="6" max="6" width="42.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
-    <col min="8" max="8" width="51.7109375" customWidth="1"/>
-    <col min="9" max="9" width="360.7109375" customWidth="1"/>
+    <col min="8" max="8" width="38.7109375" customWidth="1"/>
+    <col min="9" max="9" width="224.7109375" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" customWidth="1"/>
-    <col min="11" max="11" width="14.7109375" customWidth="1"/>
+    <col min="11" max="11" width="15.7109375" customWidth="1"/>
     <col min="12" max="12" width="31.7109375" customWidth="1"/>
     <col min="13" max="13" width="27.7109375" customWidth="1"/>
-    <col min="14" max="14" width="215.7109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16" max="16" width="45.7109375" customWidth="1"/>
+    <col min="14" max="14" width="61.7109375" customWidth="1"/>
+    <col min="15" max="15" width="83.7109375" customWidth="1"/>
+    <col min="16" max="16" width="133.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="14.7109375" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" customWidth="1"/>
-    <col min="21" max="21" width="13.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="24" max="24" width="1207.7109375" customWidth="1"/>
+    <col min="21" max="21" width="17.7109375" customWidth="1"/>
+    <col min="22" max="23" width="11.7109375" customWidth="1"/>
+    <col min="24" max="24" width="878.7109375" customWidth="1"/>
     <col min="25" max="25" width="17.7109375" customWidth="1"/>
-    <col min="26" max="26" width="60.7109375" customWidth="1"/>
+    <col min="26" max="26" width="48.7109375" customWidth="1"/>
     <col min="27" max="27" width="19.7109375" customWidth="1"/>
-    <col min="28" max="28" width="22.7109375" customWidth="1"/>
+    <col min="28" max="28" width="18.7109375" customWidth="1"/>
     <col min="29" max="29" width="15.7109375" customWidth="1"/>
     <col min="30" max="30" width="14.7109375" customWidth="1"/>
     <col min="31" max="31" width="16.7109375" customWidth="1"/>
     <col min="32" max="32" width="12.7109375" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" customWidth="1"/>
     <col min="35" max="35" width="13.7109375" customWidth="1"/>
-    <col min="36" max="36" width="445.7109375" customWidth="1"/>
-    <col min="37" max="37" width="68.7109375" customWidth="1"/>
+    <col min="36" max="36" width="46.7109375" customWidth="1"/>
+    <col min="37" max="37" width="40.7109375" customWidth="1"/>
     <col min="38" max="38" width="19.7109375" customWidth="1"/>
-    <col min="39" max="39" width="21.7109375" customWidth="1"/>
+    <col min="39" max="39" width="18.7109375" customWidth="1"/>
     <col min="40" max="40" width="15.7109375" customWidth="1"/>
     <col min="41" max="41" width="14.7109375" customWidth="1"/>
     <col min="42" max="42" width="16.7109375" customWidth="1"/>
     <col min="43" max="43" width="12.7109375" customWidth="1"/>
     <col min="44" max="44" width="9.7109375" customWidth="1"/>
     <col min="45" max="45" width="10.7109375" customWidth="1"/>
     <col min="46" max="46" width="13.7109375" customWidth="1"/>
-    <col min="47" max="47" width="195.7109375" customWidth="1"/>
-    <col min="48" max="48" width="68.7109375" customWidth="1"/>
+    <col min="47" max="47" width="43.7109375" customWidth="1"/>
+    <col min="48" max="48" width="40.7109375" customWidth="1"/>
     <col min="49" max="49" width="19.7109375" customWidth="1"/>
     <col min="50" max="50" width="18.7109375" customWidth="1"/>
     <col min="51" max="51" width="15.7109375" customWidth="1"/>
     <col min="52" max="52" width="14.7109375" customWidth="1"/>
     <col min="53" max="53" width="16.7109375" customWidth="1"/>
     <col min="54" max="54" width="12.7109375" customWidth="1"/>
     <col min="55" max="55" width="9.7109375" customWidth="1"/>
     <col min="56" max="56" width="10.7109375" customWidth="1"/>
     <col min="57" max="57" width="13.7109375" customWidth="1"/>
-    <col min="58" max="58" width="107.7109375" customWidth="1"/>
-    <col min="59" max="59" width="21.7109375" customWidth="1"/>
+    <col min="58" max="58" width="43.7109375" customWidth="1"/>
+    <col min="59" max="59" width="40.7109375" customWidth="1"/>
     <col min="60" max="60" width="18.7109375" customWidth="1"/>
     <col min="61" max="61" width="19.7109375" customWidth="1"/>
     <col min="62" max="62" width="15.7109375" customWidth="1"/>
     <col min="63" max="63" width="14.7109375" customWidth="1"/>
     <col min="64" max="64" width="16.7109375" customWidth="1"/>
     <col min="65" max="65" width="12.7109375" customWidth="1"/>
     <col min="66" max="66" width="9.7109375" customWidth="1"/>
     <col min="67" max="67" width="10.7109375" customWidth="1"/>
     <col min="68" max="68" width="13.7109375" customWidth="1"/>
-    <col min="69" max="69" width="17.7109375" customWidth="1"/>
+    <col min="69" max="69" width="43.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:69">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -3079,6265 +2988,6164 @@
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2">
-        <v>108266</v>
+        <v>108723</v>
       </c>
       <c r="B2" s="1">
-        <v>46167</v>
+        <v>46254</v>
       </c>
       <c r="C2" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>70</v>
       </c>
       <c r="H2" t="s">
         <v>71</v>
       </c>
       <c r="I2" t="s">
         <v>72</v>
       </c>
       <c r="J2" t="s">
         <v>73</v>
       </c>
+      <c r="K2" t="s">
+        <v>74</v>
+      </c>
       <c r="L2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O2" t="s">
-        <v>77</v>
+        <v>78</v>
+      </c>
+      <c r="P2" t="s">
+        <v>79</v>
       </c>
       <c r="Q2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="R2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="T2" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="Y2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="3" spans="1:69">
       <c r="A3">
-        <v>108265</v>
+        <v>108721</v>
       </c>
       <c r="B3" s="1">
-        <v>46167</v>
+        <v>46254</v>
       </c>
       <c r="C3" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D3" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H3" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="I3" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="J3" t="s">
         <v>73</v>
       </c>
       <c r="K3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N3" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O3" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="P3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="Q3" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R3" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="S3" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="T3" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="X3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Y3" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="4" spans="1:69">
       <c r="A4">
-        <v>108262</v>
+        <v>108718</v>
       </c>
       <c r="B4" s="1">
-        <v>46164</v>
+        <v>46254</v>
       </c>
       <c r="C4" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D4" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="H4" t="s">
-        <v>71</v>
+        <v>96</v>
       </c>
       <c r="I4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="J4" t="s">
-        <v>96</v>
+        <v>73</v>
       </c>
       <c r="K4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="N4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="O4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="P4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="Q4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="S4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="T4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="X4" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="Y4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="5" spans="1:69">
       <c r="A5">
-        <v>108260</v>
+        <v>108713</v>
       </c>
       <c r="B5" s="1">
-        <v>46164</v>
+        <v>46253</v>
       </c>
       <c r="C5" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="D5" t="s">
-        <v>84</v>
+        <v>107</v>
       </c>
       <c r="H5" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="I5" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="J5" t="s">
-        <v>96</v>
+        <v>110</v>
       </c>
       <c r="K5" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="L5" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="M5" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="N5" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="O5" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="P5" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="Q5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R5" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="S5" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="T5" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="X5" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>117</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>115</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>118</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>119</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="6" spans="1:69">
       <c r="A6">
-        <v>108259</v>
+        <v>108712</v>
       </c>
       <c r="B6" s="1">
-        <v>46164</v>
+        <v>46253</v>
       </c>
       <c r="C6" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="D6" t="s">
-        <v>84</v>
+        <v>107</v>
       </c>
       <c r="H6" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="I6" t="s">
+        <v>121</v>
+      </c>
+      <c r="J6" t="s">
+        <v>110</v>
+      </c>
+      <c r="K6" t="s">
+        <v>111</v>
+      </c>
+      <c r="L6" t="s">
+        <v>112</v>
+      </c>
+      <c r="M6" t="s">
+        <v>113</v>
+      </c>
+      <c r="N6" t="s">
         <v>114</v>
       </c>
-      <c r="J6" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="O6" t="s">
-        <v>110</v>
+        <v>122</v>
       </c>
       <c r="P6" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="Q6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R6" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="S6" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="T6" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="X6" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>124</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>122</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>125</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ6" t="s">
+        <v>126</v>
+      </c>
+      <c r="AK6" t="s">
+        <v>127</v>
+      </c>
+      <c r="AL6" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM6" t="s">
+        <v>129</v>
+      </c>
+      <c r="AN6" t="s">
+        <v>80</v>
+      </c>
+      <c r="AO6" t="s">
+        <v>81</v>
+      </c>
+      <c r="AP6" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ6" t="s">
+        <v>81</v>
+      </c>
+      <c r="AU6" t="s">
+        <v>130</v>
       </c>
     </row>
     <row r="7" spans="1:69">
       <c r="A7">
-        <v>108258</v>
+        <v>108711</v>
       </c>
       <c r="B7" s="1">
-        <v>46164</v>
+        <v>46253</v>
       </c>
       <c r="C7" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D7" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H7" t="s">
-        <v>104</v>
+        <v>86</v>
       </c>
       <c r="I7" t="s">
-        <v>114</v>
+        <v>131</v>
       </c>
       <c r="J7" t="s">
-        <v>96</v>
+        <v>110</v>
       </c>
       <c r="K7" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="L7" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="M7" t="s">
-        <v>108</v>
+        <v>134</v>
       </c>
       <c r="N7" t="s">
-        <v>109</v>
+        <v>135</v>
       </c>
       <c r="O7" t="s">
-        <v>110</v>
+        <v>136</v>
       </c>
       <c r="P7" t="s">
-        <v>118</v>
+        <v>137</v>
       </c>
       <c r="Q7" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R7" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="S7" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="T7" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="X7" t="s">
-        <v>116</v>
+        <v>138</v>
       </c>
       <c r="Y7" t="s">
-        <v>119</v>
+        <v>139</v>
       </c>
     </row>
     <row r="8" spans="1:69">
       <c r="A8">
-        <v>108257</v>
+        <v>108710</v>
       </c>
       <c r="B8" s="1">
-        <v>46164</v>
+        <v>46253</v>
       </c>
       <c r="C8" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="D8" t="s">
-        <v>84</v>
+        <v>107</v>
       </c>
       <c r="H8" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="I8" t="s">
-        <v>120</v>
+        <v>140</v>
       </c>
       <c r="J8" t="s">
-        <v>96</v>
+        <v>110</v>
       </c>
       <c r="K8" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="L8" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="M8" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="N8" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="O8" t="s">
-        <v>121</v>
+        <v>141</v>
       </c>
       <c r="P8" t="s">
-        <v>122</v>
+        <v>142</v>
       </c>
       <c r="Q8" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R8" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="S8" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="T8" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="X8" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>143</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>141</v>
+      </c>
+      <c r="AB8" t="s">
+        <v>144</v>
+      </c>
+      <c r="AC8" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ8" t="s">
+        <v>145</v>
+      </c>
+      <c r="AK8" t="s">
+        <v>141</v>
+      </c>
+      <c r="AL8" t="s">
+        <v>146</v>
+      </c>
+      <c r="AM8" t="s">
+        <v>147</v>
+      </c>
+      <c r="AN8" t="s">
+        <v>80</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>81</v>
+      </c>
+      <c r="AP8" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ8" t="s">
+        <v>81</v>
+      </c>
+      <c r="AU8" t="s">
+        <v>145</v>
       </c>
     </row>
     <row r="9" spans="1:69">
       <c r="A9">
-        <v>108255</v>
+        <v>108709</v>
       </c>
       <c r="B9" s="1">
-        <v>46163</v>
+        <v>46252</v>
       </c>
       <c r="C9" t="s">
-        <v>125</v>
+        <v>148</v>
       </c>
       <c r="D9" t="s">
-        <v>126</v>
+        <v>149</v>
+      </c>
+      <c r="E9" t="s">
+        <v>148</v>
+      </c>
+      <c r="F9" t="s">
+        <v>150</v>
+      </c>
+      <c r="G9" t="s">
+        <v>151</v>
       </c>
       <c r="H9" t="s">
-        <v>104</v>
+        <v>152</v>
       </c>
       <c r="I9" t="s">
-        <v>127</v>
+        <v>153</v>
       </c>
       <c r="J9" t="s">
-        <v>128</v>
+        <v>154</v>
       </c>
       <c r="K9" t="s">
-        <v>129</v>
+        <v>155</v>
       </c>
       <c r="L9" t="s">
-        <v>130</v>
+        <v>156</v>
       </c>
       <c r="M9" t="s">
-        <v>131</v>
+        <v>157</v>
       </c>
       <c r="N9" t="s">
-        <v>132</v>
+        <v>158</v>
       </c>
       <c r="O9" t="s">
-        <v>133</v>
+        <v>159</v>
       </c>
       <c r="P9" t="s">
-        <v>134</v>
+        <v>160</v>
       </c>
       <c r="Q9" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R9" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="S9" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="T9" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="X9" t="s">
-        <v>135</v>
+        <v>161</v>
       </c>
       <c r="Y9" t="s">
-        <v>136</v>
+        <v>162</v>
       </c>
     </row>
     <row r="10" spans="1:69">
       <c r="A10">
-        <v>108254</v>
+        <v>108708</v>
       </c>
       <c r="B10" s="1">
-        <v>46163</v>
+        <v>46252</v>
       </c>
       <c r="C10" t="s">
-        <v>137</v>
+        <v>163</v>
       </c>
       <c r="D10" t="s">
-        <v>138</v>
+        <v>164</v>
       </c>
       <c r="H10" t="s">
-        <v>104</v>
+        <v>165</v>
       </c>
       <c r="I10" t="s">
-        <v>139</v>
+        <v>166</v>
       </c>
       <c r="J10" t="s">
-        <v>128</v>
+        <v>154</v>
       </c>
       <c r="K10" t="s">
-        <v>140</v>
+        <v>167</v>
       </c>
       <c r="L10" t="s">
-        <v>141</v>
+        <v>168</v>
       </c>
       <c r="M10" t="s">
-        <v>142</v>
+        <v>169</v>
       </c>
       <c r="N10" t="s">
-        <v>143</v>
+        <v>170</v>
       </c>
       <c r="O10" t="s">
-        <v>144</v>
+        <v>171</v>
       </c>
       <c r="P10" t="s">
-        <v>145</v>
+        <v>172</v>
       </c>
       <c r="Q10" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R10" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="S10" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="T10" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="X10" t="s">
-        <v>146</v>
+        <v>173</v>
       </c>
       <c r="Y10" t="s">
-        <v>147</v>
+        <v>174</v>
       </c>
     </row>
     <row r="11" spans="1:69">
       <c r="A11">
-        <v>108252</v>
+        <v>108705</v>
       </c>
       <c r="B11" s="1">
-        <v>46163</v>
+        <v>46252</v>
       </c>
       <c r="C11" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="D11" t="s">
-        <v>84</v>
+        <v>107</v>
       </c>
       <c r="H11" t="s">
-        <v>148</v>
+        <v>86</v>
       </c>
       <c r="I11" t="s">
-        <v>149</v>
+        <v>175</v>
       </c>
       <c r="J11" t="s">
-        <v>128</v>
+        <v>154</v>
       </c>
       <c r="K11" t="s">
-        <v>150</v>
+        <v>176</v>
       </c>
       <c r="L11" t="s">
-        <v>151</v>
+        <v>177</v>
       </c>
       <c r="M11" t="s">
-        <v>152</v>
+        <v>178</v>
       </c>
       <c r="N11" t="s">
-        <v>153</v>
+        <v>179</v>
       </c>
       <c r="O11" t="s">
-        <v>154</v>
+        <v>180</v>
       </c>
       <c r="P11" t="s">
-        <v>155</v>
+        <v>181</v>
       </c>
       <c r="Q11" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R11" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="S11" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="T11" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="X11" t="s">
-        <v>156</v>
+        <v>182</v>
       </c>
       <c r="Y11" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
     </row>
     <row r="12" spans="1:69">
       <c r="A12">
-        <v>108251</v>
+        <v>108704</v>
       </c>
       <c r="B12" s="1">
-        <v>46163</v>
+        <v>46251</v>
       </c>
       <c r="C12" t="s">
-        <v>83</v>
+        <v>148</v>
       </c>
       <c r="D12" t="s">
-        <v>84</v>
+        <v>149</v>
+      </c>
+      <c r="E12" t="s">
+        <v>148</v>
+      </c>
+      <c r="F12" t="s">
+        <v>150</v>
+      </c>
+      <c r="G12" t="s">
+        <v>151</v>
       </c>
       <c r="H12" t="s">
-        <v>148</v>
+        <v>86</v>
       </c>
       <c r="I12" t="s">
-        <v>158</v>
+        <v>184</v>
       </c>
       <c r="J12" t="s">
-        <v>128</v>
+        <v>185</v>
       </c>
       <c r="K12" t="s">
-        <v>150</v>
+        <v>186</v>
       </c>
       <c r="L12" t="s">
-        <v>151</v>
+        <v>187</v>
       </c>
       <c r="M12" t="s">
-        <v>152</v>
+        <v>188</v>
       </c>
       <c r="N12" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="O12" t="s">
-        <v>154</v>
+        <v>190</v>
       </c>
       <c r="P12" t="s">
-        <v>159</v>
+        <v>191</v>
       </c>
       <c r="Q12" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R12" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="S12" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="T12" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="X12" t="s">
-        <v>160</v>
+        <v>192</v>
       </c>
       <c r="Y12" t="s">
-        <v>161</v>
+        <v>193</v>
       </c>
     </row>
     <row r="13" spans="1:69">
       <c r="A13">
-        <v>108250</v>
+        <v>108703</v>
       </c>
       <c r="B13" s="1">
-        <v>46163</v>
+        <v>46251</v>
       </c>
       <c r="C13" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="D13" t="s">
-        <v>84</v>
+        <v>107</v>
       </c>
       <c r="H13" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="I13" t="s">
-        <v>162</v>
+        <v>194</v>
       </c>
       <c r="J13" t="s">
-        <v>128</v>
+        <v>185</v>
       </c>
       <c r="K13" t="s">
-        <v>150</v>
+        <v>195</v>
       </c>
       <c r="L13" t="s">
-        <v>151</v>
+        <v>196</v>
       </c>
       <c r="M13" t="s">
-        <v>152</v>
+        <v>197</v>
       </c>
       <c r="N13" t="s">
-        <v>153</v>
+        <v>198</v>
       </c>
       <c r="O13" t="s">
-        <v>154</v>
+        <v>199</v>
       </c>
       <c r="P13" t="s">
-        <v>163</v>
+        <v>200</v>
       </c>
       <c r="Q13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R13" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="S13" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="T13" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="X13" t="s">
-        <v>164</v>
+        <v>201</v>
       </c>
       <c r="Y13" t="s">
-        <v>165</v>
+        <v>202</v>
       </c>
     </row>
     <row r="14" spans="1:69">
       <c r="A14">
-        <v>108244</v>
+        <v>108702</v>
       </c>
       <c r="B14" s="1">
-        <v>46162</v>
+        <v>46251</v>
       </c>
       <c r="C14" t="s">
-        <v>125</v>
+        <v>203</v>
       </c>
       <c r="D14" t="s">
-        <v>126</v>
+        <v>204</v>
       </c>
       <c r="H14" t="s">
-        <v>104</v>
+        <v>152</v>
       </c>
       <c r="I14" t="s">
-        <v>166</v>
+        <v>205</v>
       </c>
       <c r="J14" t="s">
-        <v>167</v>
+        <v>185</v>
       </c>
       <c r="K14" t="s">
-        <v>168</v>
+        <v>206</v>
       </c>
       <c r="L14" t="s">
-        <v>169</v>
+        <v>207</v>
       </c>
       <c r="M14" t="s">
-        <v>170</v>
+        <v>208</v>
       </c>
       <c r="N14" t="s">
-        <v>171</v>
+        <v>209</v>
       </c>
       <c r="O14" t="s">
-        <v>172</v>
+        <v>210</v>
+      </c>
+      <c r="P14" t="s">
+        <v>211</v>
       </c>
       <c r="Q14" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="R14" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="S14" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="T14" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="X14" t="s">
-        <v>173</v>
+        <v>212</v>
       </c>
       <c r="Y14" t="s">
-        <v>174</v>
+        <v>213</v>
       </c>
     </row>
     <row r="15" spans="1:69">
       <c r="A15">
-        <v>108242</v>
+        <v>108697</v>
       </c>
       <c r="B15" s="1">
-        <v>46162</v>
+        <v>46251</v>
       </c>
       <c r="C15" t="s">
-        <v>175</v>
+        <v>106</v>
       </c>
       <c r="D15" t="s">
-        <v>176</v>
+        <v>107</v>
       </c>
       <c r="H15" t="s">
-        <v>177</v>
+        <v>86</v>
       </c>
       <c r="I15" t="s">
-        <v>178</v>
+        <v>214</v>
       </c>
       <c r="J15" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="K15" t="s">
-        <v>180</v>
+        <v>215</v>
       </c>
       <c r="L15" t="s">
-        <v>181</v>
+        <v>216</v>
       </c>
       <c r="M15" t="s">
-        <v>182</v>
+        <v>217</v>
       </c>
       <c r="N15" t="s">
-        <v>183</v>
+        <v>218</v>
       </c>
       <c r="O15" t="s">
-        <v>184</v>
+        <v>219</v>
       </c>
       <c r="P15" t="s">
-        <v>185</v>
+        <v>220</v>
       </c>
       <c r="Q15" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R15" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="S15" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="T15" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="X15" t="s">
-        <v>186</v>
+        <v>221</v>
       </c>
       <c r="Y15" t="s">
-        <v>187</v>
+        <v>222</v>
       </c>
     </row>
     <row r="16" spans="1:69">
       <c r="A16">
-        <v>108240</v>
+        <v>108696</v>
       </c>
       <c r="B16" s="1">
-        <v>46161</v>
+        <v>46251</v>
       </c>
       <c r="C16" t="s">
-        <v>188</v>
+        <v>106</v>
       </c>
       <c r="D16" t="s">
-        <v>189</v>
-[...8 lines deleted...]
-        <v>191</v>
+        <v>107</v>
       </c>
       <c r="H16" t="s">
-        <v>192</v>
+        <v>152</v>
       </c>
       <c r="I16" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="J16" t="s">
-        <v>194</v>
+        <v>185</v>
       </c>
       <c r="K16" t="s">
-        <v>195</v>
+        <v>224</v>
       </c>
       <c r="L16" t="s">
-        <v>196</v>
+        <v>225</v>
       </c>
       <c r="M16" t="s">
-        <v>197</v>
+        <v>226</v>
       </c>
       <c r="N16" t="s">
-        <v>198</v>
+        <v>227</v>
       </c>
       <c r="O16" t="s">
-        <v>199</v>
+        <v>228</v>
       </c>
       <c r="P16" t="s">
-        <v>200</v>
+        <v>229</v>
       </c>
       <c r="Q16" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R16" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="S16" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="T16" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="X16" t="s">
-        <v>201</v>
+        <v>230</v>
       </c>
       <c r="Y16" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:58">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25">
       <c r="A17">
-        <v>108238</v>
+        <v>108695</v>
       </c>
       <c r="B17" s="1">
-        <v>46161</v>
+        <v>46251</v>
       </c>
       <c r="C17" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="D17" t="s">
-        <v>84</v>
+        <v>107</v>
       </c>
       <c r="H17" t="s">
-        <v>104</v>
+        <v>232</v>
       </c>
       <c r="I17" t="s">
-        <v>203</v>
+        <v>233</v>
       </c>
       <c r="J17" t="s">
-        <v>194</v>
+        <v>185</v>
       </c>
       <c r="K17" t="s">
-        <v>204</v>
+        <v>234</v>
       </c>
       <c r="L17" t="s">
-        <v>205</v>
+        <v>235</v>
       </c>
       <c r="M17" t="s">
-        <v>206</v>
+        <v>236</v>
       </c>
       <c r="N17" t="s">
-        <v>207</v>
+        <v>237</v>
       </c>
       <c r="O17" t="s">
-        <v>208</v>
+        <v>238</v>
       </c>
       <c r="P17" t="s">
-        <v>209</v>
+        <v>239</v>
       </c>
       <c r="Q17" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R17" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S17" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="T17" t="s">
-        <v>78</v>
+        <v>81</v>
+      </c>
+      <c r="U17" t="s">
+        <v>240</v>
+      </c>
+      <c r="V17" t="s">
+        <v>241</v>
       </c>
       <c r="X17" t="s">
-        <v>210</v>
+        <v>242</v>
       </c>
       <c r="Y17" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:58">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25">
       <c r="A18">
-        <v>108237</v>
+        <v>108691</v>
       </c>
       <c r="B18" s="1">
-        <v>46161</v>
+        <v>46248</v>
       </c>
       <c r="C18" t="s">
-        <v>175</v>
+        <v>106</v>
       </c>
       <c r="D18" t="s">
-        <v>176</v>
+        <v>107</v>
       </c>
       <c r="H18" t="s">
-        <v>177</v>
+        <v>232</v>
       </c>
       <c r="I18" t="s">
-        <v>212</v>
+        <v>244</v>
       </c>
       <c r="J18" t="s">
-        <v>194</v>
+        <v>245</v>
       </c>
       <c r="K18" t="s">
-        <v>180</v>
+        <v>234</v>
       </c>
       <c r="L18" t="s">
-        <v>181</v>
+        <v>235</v>
       </c>
       <c r="M18" t="s">
-        <v>182</v>
+        <v>236</v>
       </c>
       <c r="N18" t="s">
-        <v>183</v>
+        <v>237</v>
       </c>
       <c r="O18" t="s">
-        <v>213</v>
+        <v>246</v>
       </c>
       <c r="P18" t="s">
-        <v>214</v>
+        <v>247</v>
       </c>
       <c r="Q18" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R18" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="S18" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="T18" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="X18" t="s">
+        <v>248</v>
+      </c>
+      <c r="Y18" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25">
+      <c r="A19">
+        <v>108690</v>
+      </c>
+      <c r="B19" s="1">
+        <v>46248</v>
+      </c>
+      <c r="C19" t="s">
+        <v>106</v>
+      </c>
+      <c r="D19" t="s">
+        <v>107</v>
+      </c>
+      <c r="H19" t="s">
+        <v>86</v>
+      </c>
+      <c r="I19" t="s">
+        <v>250</v>
+      </c>
+      <c r="J19" t="s">
+        <v>245</v>
+      </c>
+      <c r="K19" t="s">
         <v>215</v>
       </c>
-      <c r="Y18" t="s">
+      <c r="L19" t="s">
         <v>216</v>
       </c>
-      <c r="Z18" t="s">
-[...2 lines deleted...]
-      <c r="AA18" t="s">
+      <c r="M19" t="s">
         <v>217</v>
       </c>
-      <c r="AB18" t="s">
+      <c r="N19" t="s">
         <v>218</v>
       </c>
-      <c r="AC18" t="s">
-[...48 lines deleted...]
-      </c>
       <c r="O19" t="s">
-        <v>224</v>
+        <v>251</v>
       </c>
       <c r="P19" t="s">
-        <v>225</v>
+        <v>252</v>
       </c>
       <c r="Q19" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R19" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="S19" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="T19" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="X19" t="s">
-        <v>226</v>
+        <v>253</v>
       </c>
       <c r="Y19" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25">
+      <c r="A20">
+        <v>108689</v>
+      </c>
+      <c r="B20" s="1">
+        <v>46247</v>
+      </c>
+      <c r="C20" t="s">
+        <v>106</v>
+      </c>
+      <c r="D20" t="s">
+        <v>107</v>
+      </c>
+      <c r="H20" t="s">
+        <v>106</v>
+      </c>
+      <c r="I20" t="s">
+        <v>255</v>
+      </c>
+      <c r="J20" t="s">
+        <v>256</v>
+      </c>
+      <c r="K20" t="s">
+        <v>257</v>
+      </c>
+      <c r="L20" t="s">
+        <v>258</v>
+      </c>
+      <c r="M20" t="s">
+        <v>259</v>
+      </c>
+      <c r="N20" t="s">
+        <v>260</v>
+      </c>
+      <c r="O20" t="s">
+        <v>261</v>
+      </c>
+      <c r="P20" t="s">
+        <v>262</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>80</v>
+      </c>
+      <c r="R20" t="s">
+        <v>81</v>
+      </c>
+      <c r="S20" t="s">
+        <v>81</v>
+      </c>
+      <c r="T20" t="s">
+        <v>81</v>
+      </c>
+      <c r="X20" t="s">
+        <v>263</v>
+      </c>
+      <c r="Y20" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25">
+      <c r="A21">
+        <v>108688</v>
+      </c>
+      <c r="B21" s="1">
+        <v>46247</v>
+      </c>
+      <c r="C21" t="s">
+        <v>106</v>
+      </c>
+      <c r="D21" t="s">
+        <v>107</v>
+      </c>
+      <c r="H21" t="s">
+        <v>152</v>
+      </c>
+      <c r="I21" t="s">
+        <v>265</v>
+      </c>
+      <c r="J21" t="s">
+        <v>256</v>
+      </c>
+      <c r="K21" t="s">
+        <v>266</v>
+      </c>
+      <c r="L21" t="s">
+        <v>267</v>
+      </c>
+      <c r="M21" t="s">
+        <v>268</v>
+      </c>
+      <c r="N21" t="s">
         <v>227</v>
       </c>
-    </row>
-[...92 lines deleted...]
-      </c>
       <c r="O21" t="s">
-        <v>244</v>
+        <v>269</v>
       </c>
       <c r="P21" t="s">
-        <v>245</v>
+        <v>270</v>
       </c>
       <c r="Q21" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R21" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="S21" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="T21" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="X21" t="s">
-        <v>246</v>
+        <v>271</v>
       </c>
       <c r="Y21" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:58">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25">
       <c r="A22">
-        <v>108231</v>
+        <v>108687</v>
       </c>
       <c r="B22" s="1">
-        <v>46160</v>
+        <v>46247</v>
       </c>
       <c r="C22" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="D22" t="s">
-        <v>84</v>
+        <v>107</v>
       </c>
       <c r="H22" t="s">
-        <v>104</v>
+        <v>152</v>
       </c>
       <c r="I22" t="s">
-        <v>248</v>
+        <v>273</v>
       </c>
       <c r="J22" t="s">
-        <v>229</v>
+        <v>256</v>
       </c>
       <c r="K22" t="s">
+        <v>266</v>
+      </c>
+      <c r="L22" t="s">
+        <v>267</v>
+      </c>
+      <c r="M22" t="s">
+        <v>268</v>
+      </c>
+      <c r="N22" t="s">
+        <v>227</v>
+      </c>
+      <c r="O22" t="s">
+        <v>269</v>
+      </c>
+      <c r="P22" t="s">
+        <v>274</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>80</v>
+      </c>
+      <c r="R22" t="s">
+        <v>81</v>
+      </c>
+      <c r="S22" t="s">
+        <v>81</v>
+      </c>
+      <c r="T22" t="s">
+        <v>81</v>
+      </c>
+      <c r="X22" t="s">
+        <v>275</v>
+      </c>
+      <c r="Y22" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25">
+      <c r="A23">
+        <v>108686</v>
+      </c>
+      <c r="B23" s="1">
+        <v>46247</v>
+      </c>
+      <c r="C23" t="s">
         <v>106</v>
       </c>
-      <c r="L22" t="s">
+      <c r="D23" t="s">
         <v>107</v>
       </c>
-      <c r="M22" t="s">
-[...42 lines deleted...]
-      </c>
       <c r="H23" t="s">
-        <v>251</v>
+        <v>152</v>
       </c>
       <c r="I23" t="s">
-        <v>252</v>
+        <v>265</v>
       </c>
       <c r="J23" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="K23" t="s">
-        <v>254</v>
+        <v>266</v>
       </c>
       <c r="L23" t="s">
-        <v>255</v>
+        <v>267</v>
       </c>
       <c r="M23" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="N23" t="s">
-        <v>257</v>
+        <v>227</v>
       </c>
       <c r="O23" t="s">
-        <v>258</v>
+        <v>269</v>
       </c>
       <c r="P23" t="s">
-        <v>259</v>
+        <v>270</v>
       </c>
       <c r="Q23" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R23" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="S23" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="T23" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="X23" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="Y23" t="s">
-        <v>261</v>
-[...74 lines deleted...]
-    <row r="24" spans="1:58">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25">
       <c r="A24">
-        <v>108228</v>
+        <v>108685</v>
       </c>
       <c r="B24" s="1">
-        <v>46157</v>
+        <v>46247</v>
       </c>
       <c r="C24" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="D24" t="s">
-        <v>84</v>
+        <v>107</v>
       </c>
       <c r="H24" t="s">
-        <v>251</v>
+        <v>152</v>
       </c>
       <c r="I24" t="s">
         <v>273</v>
       </c>
       <c r="J24" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="K24" t="s">
-        <v>254</v>
+        <v>266</v>
       </c>
       <c r="L24" t="s">
-        <v>255</v>
+        <v>267</v>
       </c>
       <c r="M24" t="s">
+        <v>268</v>
+      </c>
+      <c r="N24" t="s">
+        <v>227</v>
+      </c>
+      <c r="O24" t="s">
+        <v>269</v>
+      </c>
+      <c r="P24" t="s">
+        <v>274</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>80</v>
+      </c>
+      <c r="R24" t="s">
+        <v>81</v>
+      </c>
+      <c r="S24" t="s">
+        <v>81</v>
+      </c>
+      <c r="T24" t="s">
+        <v>81</v>
+      </c>
+      <c r="X24" t="s">
+        <v>278</v>
+      </c>
+      <c r="Y24" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25">
+      <c r="A25">
+        <v>108684</v>
+      </c>
+      <c r="B25" s="1">
+        <v>46247</v>
+      </c>
+      <c r="C25" t="s">
+        <v>279</v>
+      </c>
+      <c r="D25" t="s">
+        <v>280</v>
+      </c>
+      <c r="H25" t="s">
+        <v>281</v>
+      </c>
+      <c r="I25" t="s">
+        <v>282</v>
+      </c>
+      <c r="J25" t="s">
+        <v>283</v>
+      </c>
+      <c r="L25" t="s">
+        <v>284</v>
+      </c>
+      <c r="M25" t="s">
+        <v>285</v>
+      </c>
+      <c r="N25" t="s">
+        <v>286</v>
+      </c>
+      <c r="O25" t="s">
+        <v>287</v>
+      </c>
+      <c r="P25" t="s">
+        <v>288</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>80</v>
+      </c>
+      <c r="R25" t="s">
+        <v>81</v>
+      </c>
+      <c r="S25" t="s">
+        <v>81</v>
+      </c>
+      <c r="T25" t="s">
+        <v>81</v>
+      </c>
+      <c r="X25" t="s">
+        <v>282</v>
+      </c>
+      <c r="Y25" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25">
+      <c r="A26">
+        <v>108683</v>
+      </c>
+      <c r="B26" s="1">
+        <v>46247</v>
+      </c>
+      <c r="C26" t="s">
+        <v>106</v>
+      </c>
+      <c r="D26" t="s">
+        <v>107</v>
+      </c>
+      <c r="H26" t="s">
+        <v>86</v>
+      </c>
+      <c r="I26" t="s">
+        <v>290</v>
+      </c>
+      <c r="J26" t="s">
         <v>256</v>
       </c>
-      <c r="N24" t="s">
-[...46 lines deleted...]
-      <c r="J25" t="s">
+      <c r="K26" t="s">
+        <v>176</v>
+      </c>
+      <c r="L26" t="s">
+        <v>177</v>
+      </c>
+      <c r="M26" t="s">
+        <v>178</v>
+      </c>
+      <c r="N26" t="s">
+        <v>179</v>
+      </c>
+      <c r="O26" t="s">
+        <v>291</v>
+      </c>
+      <c r="P26" t="s">
+        <v>292</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>80</v>
+      </c>
+      <c r="R26" t="s">
+        <v>81</v>
+      </c>
+      <c r="S26" t="s">
+        <v>81</v>
+      </c>
+      <c r="T26" t="s">
+        <v>81</v>
+      </c>
+      <c r="X26" t="s">
+        <v>293</v>
+      </c>
+      <c r="Y26" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25">
+      <c r="A27">
+        <v>108682</v>
+      </c>
+      <c r="B27" s="1">
+        <v>46246</v>
+      </c>
+      <c r="C27" t="s">
+        <v>106</v>
+      </c>
+      <c r="D27" t="s">
+        <v>107</v>
+      </c>
+      <c r="H27" t="s">
+        <v>152</v>
+      </c>
+      <c r="I27" t="s">
+        <v>295</v>
+      </c>
+      <c r="J27" t="s">
+        <v>283</v>
+      </c>
+      <c r="K27" t="s">
+        <v>296</v>
+      </c>
+      <c r="L27" t="s">
+        <v>297</v>
+      </c>
+      <c r="M27" t="s">
+        <v>298</v>
+      </c>
+      <c r="N27" t="s">
+        <v>299</v>
+      </c>
+      <c r="O27" t="s">
+        <v>300</v>
+      </c>
+      <c r="P27" t="s">
+        <v>301</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>80</v>
+      </c>
+      <c r="R27" t="s">
+        <v>80</v>
+      </c>
+      <c r="S27" t="s">
+        <v>81</v>
+      </c>
+      <c r="T27" t="s">
+        <v>81</v>
+      </c>
+      <c r="U27" t="s">
+        <v>302</v>
+      </c>
+      <c r="V27" t="s">
+        <v>303</v>
+      </c>
+      <c r="X27" t="s">
+        <v>304</v>
+      </c>
+      <c r="Y27" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="28" spans="1:25">
+      <c r="A28">
+        <v>108681</v>
+      </c>
+      <c r="B28" s="1">
+        <v>46246</v>
+      </c>
+      <c r="C28" t="s">
         <v>279</v>
       </c>
-      <c r="K25" t="s">
+      <c r="D28" t="s">
         <v>280</v>
       </c>
-      <c r="L25" t="s">
-[...5 lines deleted...]
-      <c r="N25" t="s">
+      <c r="H28" t="s">
+        <v>306</v>
+      </c>
+      <c r="I28" t="s">
+        <v>307</v>
+      </c>
+      <c r="J28" t="s">
         <v>283</v>
       </c>
-      <c r="O25" t="s">
-[...163 lines deleted...]
-      </c>
       <c r="K28" t="s">
-        <v>97</v>
+        <v>308</v>
       </c>
       <c r="L28" t="s">
-        <v>98</v>
+        <v>309</v>
       </c>
       <c r="M28" t="s">
-        <v>99</v>
+        <v>310</v>
       </c>
       <c r="N28" t="s">
-        <v>100</v>
+        <v>311</v>
       </c>
       <c r="O28" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="P28" t="s">
-        <v>305</v>
+        <v>313</v>
       </c>
       <c r="Q28" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R28" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="S28" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="T28" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="X28" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="Y28" t="s">
-        <v>306</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:58">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25">
       <c r="A29">
-        <v>108210</v>
+        <v>108680</v>
       </c>
       <c r="B29" s="1">
-        <v>46155</v>
+        <v>46246</v>
       </c>
       <c r="C29" t="s">
-        <v>175</v>
+        <v>106</v>
       </c>
       <c r="D29" t="s">
-        <v>176</v>
+        <v>107</v>
       </c>
       <c r="H29" t="s">
-        <v>148</v>
+        <v>108</v>
       </c>
       <c r="I29" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="J29" t="s">
-        <v>303</v>
+        <v>283</v>
       </c>
       <c r="K29" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="L29" t="s">
-        <v>309</v>
+        <v>318</v>
       </c>
       <c r="M29" t="s">
-        <v>310</v>
+        <v>319</v>
       </c>
       <c r="N29" t="s">
-        <v>175</v>
+        <v>320</v>
       </c>
       <c r="O29" t="s">
-        <v>311</v>
+        <v>321</v>
       </c>
       <c r="P29" t="s">
-        <v>312</v>
+        <v>322</v>
       </c>
       <c r="Q29" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R29" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S29" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="T29" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="X29" t="s">
-        <v>313</v>
+        <v>323</v>
       </c>
       <c r="Y29" t="s">
-        <v>314</v>
-[...22 lines deleted...]
-      <c r="AJ29" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="30" spans="1:25">
+      <c r="A30">
+        <v>108679</v>
+      </c>
+      <c r="B30" s="1">
+        <v>46246</v>
+      </c>
+      <c r="C30" t="s">
+        <v>106</v>
+      </c>
+      <c r="D30" t="s">
+        <v>107</v>
+      </c>
+      <c r="H30" t="s">
+        <v>232</v>
+      </c>
+      <c r="I30" t="s">
+        <v>325</v>
+      </c>
+      <c r="J30" t="s">
+        <v>283</v>
+      </c>
+      <c r="K30" t="s">
+        <v>234</v>
+      </c>
+      <c r="L30" t="s">
+        <v>235</v>
+      </c>
+      <c r="M30" t="s">
+        <v>236</v>
+      </c>
+      <c r="N30" t="s">
+        <v>237</v>
+      </c>
+      <c r="O30" t="s">
+        <v>326</v>
+      </c>
+      <c r="P30" t="s">
+        <v>327</v>
+      </c>
+      <c r="Q30" t="s">
+        <v>80</v>
+      </c>
+      <c r="R30" t="s">
+        <v>81</v>
+      </c>
+      <c r="S30" t="s">
+        <v>81</v>
+      </c>
+      <c r="T30" t="s">
+        <v>81</v>
+      </c>
+      <c r="X30" t="s">
+        <v>328</v>
+      </c>
+      <c r="Y30" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="31" spans="1:25">
+      <c r="A31">
+        <v>108678</v>
+      </c>
+      <c r="B31" s="1">
+        <v>46246</v>
+      </c>
+      <c r="C31" t="s">
+        <v>106</v>
+      </c>
+      <c r="D31" t="s">
+        <v>107</v>
+      </c>
+      <c r="H31" t="s">
+        <v>232</v>
+      </c>
+      <c r="I31" t="s">
+        <v>330</v>
+      </c>
+      <c r="J31" t="s">
+        <v>283</v>
+      </c>
+      <c r="K31" t="s">
+        <v>234</v>
+      </c>
+      <c r="L31" t="s">
+        <v>235</v>
+      </c>
+      <c r="M31" t="s">
+        <v>236</v>
+      </c>
+      <c r="N31" t="s">
+        <v>237</v>
+      </c>
+      <c r="O31" t="s">
+        <v>331</v>
+      </c>
+      <c r="P31" t="s">
+        <v>332</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>80</v>
+      </c>
+      <c r="R31" t="s">
+        <v>81</v>
+      </c>
+      <c r="S31" t="s">
+        <v>81</v>
+      </c>
+      <c r="T31" t="s">
+        <v>81</v>
+      </c>
+      <c r="X31" t="s">
+        <v>333</v>
+      </c>
+      <c r="Y31" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="32" spans="1:25">
+      <c r="A32">
+        <v>108677</v>
+      </c>
+      <c r="B32" s="1">
+        <v>46246</v>
+      </c>
+      <c r="C32" t="s">
+        <v>106</v>
+      </c>
+      <c r="D32" t="s">
+        <v>107</v>
+      </c>
+      <c r="H32" t="s">
+        <v>152</v>
+      </c>
+      <c r="I32" t="s">
+        <v>335</v>
+      </c>
+      <c r="J32" t="s">
+        <v>283</v>
+      </c>
+      <c r="K32" t="s">
         <v>317</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I30" t="s">
+      <c r="L32" t="s">
         <v>318</v>
       </c>
-      <c r="J30" t="s">
-[...14 lines deleted...]
-      <c r="O30" t="s">
+      <c r="M32" t="s">
         <v>319</v>
       </c>
-      <c r="P30" t="s">
-[...105 lines deleted...]
-      <c r="L32" t="s">
+      <c r="N32" t="s">
         <v>336</v>
       </c>
-      <c r="M32" t="s">
+      <c r="O32" t="s">
         <v>337</v>
       </c>
-      <c r="N32" t="s">
+      <c r="P32" t="s">
         <v>338</v>
       </c>
-      <c r="O32" t="s">
+      <c r="Q32" t="s">
+        <v>80</v>
+      </c>
+      <c r="R32" t="s">
+        <v>81</v>
+      </c>
+      <c r="S32" t="s">
+        <v>81</v>
+      </c>
+      <c r="T32" t="s">
+        <v>81</v>
+      </c>
+      <c r="X32" t="s">
         <v>339</v>
       </c>
-      <c r="Q32" t="s">
-[...11 lines deleted...]
-      <c r="X32" t="s">
+      <c r="Y32" t="s">
         <v>340</v>
       </c>
-      <c r="Y32" t="s">
+    </row>
+    <row r="33" spans="1:25">
+      <c r="A33">
+        <v>108676</v>
+      </c>
+      <c r="B33" s="1">
+        <v>46246</v>
+      </c>
+      <c r="C33" t="s">
+        <v>106</v>
+      </c>
+      <c r="D33" t="s">
+        <v>107</v>
+      </c>
+      <c r="H33" t="s">
         <v>341</v>
-      </c>
-[...15 lines deleted...]
-        <v>333</v>
       </c>
       <c r="I33" t="s">
         <v>342</v>
       </c>
       <c r="J33" t="s">
-        <v>303</v>
+        <v>283</v>
       </c>
       <c r="K33" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
       <c r="L33" t="s">
-        <v>336</v>
+        <v>344</v>
       </c>
       <c r="M33" t="s">
-        <v>337</v>
+        <v>345</v>
       </c>
       <c r="N33" t="s">
-        <v>338</v>
+        <v>346</v>
       </c>
       <c r="O33" t="s">
+        <v>347</v>
+      </c>
+      <c r="P33" t="s">
+        <v>348</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>80</v>
+      </c>
+      <c r="R33" t="s">
+        <v>81</v>
+      </c>
+      <c r="S33" t="s">
+        <v>81</v>
+      </c>
+      <c r="T33" t="s">
+        <v>81</v>
+      </c>
+      <c r="X33" t="s">
+        <v>349</v>
+      </c>
+      <c r="Y33" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="34" spans="1:25">
+      <c r="A34">
+        <v>108674</v>
+      </c>
+      <c r="B34" s="1">
+        <v>46245</v>
+      </c>
+      <c r="C34" t="s">
+        <v>106</v>
+      </c>
+      <c r="D34" t="s">
+        <v>107</v>
+      </c>
+      <c r="H34" t="s">
+        <v>152</v>
+      </c>
+      <c r="I34" t="s">
+        <v>351</v>
+      </c>
+      <c r="J34" t="s">
+        <v>352</v>
+      </c>
+      <c r="K34" t="s">
+        <v>353</v>
+      </c>
+      <c r="L34" t="s">
+        <v>354</v>
+      </c>
+      <c r="M34" t="s">
+        <v>355</v>
+      </c>
+      <c r="N34" t="s">
+        <v>356</v>
+      </c>
+      <c r="O34" t="s">
+        <v>357</v>
+      </c>
+      <c r="P34" t="s">
+        <v>358</v>
+      </c>
+      <c r="Q34" t="s">
+        <v>80</v>
+      </c>
+      <c r="R34" t="s">
+        <v>81</v>
+      </c>
+      <c r="S34" t="s">
+        <v>81</v>
+      </c>
+      <c r="T34" t="s">
+        <v>81</v>
+      </c>
+      <c r="X34" t="s">
+        <v>359</v>
+      </c>
+      <c r="Y34" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="35" spans="1:25">
+      <c r="A35">
+        <v>108673</v>
+      </c>
+      <c r="B35" s="1">
+        <v>46245</v>
+      </c>
+      <c r="C35" t="s">
+        <v>106</v>
+      </c>
+      <c r="D35" t="s">
+        <v>107</v>
+      </c>
+      <c r="H35" t="s">
+        <v>152</v>
+      </c>
+      <c r="I35" t="s">
+        <v>361</v>
+      </c>
+      <c r="J35" t="s">
+        <v>352</v>
+      </c>
+      <c r="K35" t="s">
+        <v>353</v>
+      </c>
+      <c r="L35" t="s">
+        <v>354</v>
+      </c>
+      <c r="M35" t="s">
+        <v>355</v>
+      </c>
+      <c r="N35" t="s">
+        <v>356</v>
+      </c>
+      <c r="O35" t="s">
+        <v>357</v>
+      </c>
+      <c r="P35" t="s">
+        <v>362</v>
+      </c>
+      <c r="Q35" t="s">
+        <v>80</v>
+      </c>
+      <c r="R35" t="s">
+        <v>81</v>
+      </c>
+      <c r="S35" t="s">
+        <v>81</v>
+      </c>
+      <c r="T35" t="s">
+        <v>81</v>
+      </c>
+      <c r="X35" t="s">
+        <v>363</v>
+      </c>
+      <c r="Y35" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="36" spans="1:25">
+      <c r="A36">
+        <v>108668</v>
+      </c>
+      <c r="B36" s="1">
+        <v>46245</v>
+      </c>
+      <c r="C36" t="s">
+        <v>106</v>
+      </c>
+      <c r="D36" t="s">
+        <v>107</v>
+      </c>
+      <c r="I36" t="s">
+        <v>365</v>
+      </c>
+      <c r="J36" t="s">
+        <v>352</v>
+      </c>
+      <c r="K36" t="s">
+        <v>366</v>
+      </c>
+      <c r="L36" t="s">
+        <v>367</v>
+      </c>
+      <c r="M36" t="s">
+        <v>368</v>
+      </c>
+      <c r="N36" t="s">
+        <v>369</v>
+      </c>
+      <c r="O36" t="s">
+        <v>370</v>
+      </c>
+      <c r="P36" t="s">
+        <v>371</v>
+      </c>
+      <c r="Q36" t="s">
+        <v>80</v>
+      </c>
+      <c r="R36" t="s">
+        <v>81</v>
+      </c>
+      <c r="S36" t="s">
+        <v>81</v>
+      </c>
+      <c r="T36" t="s">
+        <v>81</v>
+      </c>
+      <c r="X36" t="s">
+        <v>372</v>
+      </c>
+      <c r="Y36" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="37" spans="1:25">
+      <c r="A37">
+        <v>108670</v>
+      </c>
+      <c r="B37" s="1">
+        <v>46245</v>
+      </c>
+      <c r="C37" t="s">
+        <v>106</v>
+      </c>
+      <c r="D37" t="s">
+        <v>107</v>
+      </c>
+      <c r="H37" t="s">
+        <v>152</v>
+      </c>
+      <c r="I37" t="s">
+        <v>374</v>
+      </c>
+      <c r="J37" t="s">
+        <v>352</v>
+      </c>
+      <c r="K37" t="s">
+        <v>375</v>
+      </c>
+      <c r="L37" t="s">
+        <v>225</v>
+      </c>
+      <c r="M37" t="s">
+        <v>226</v>
+      </c>
+      <c r="N37" t="s">
+        <v>227</v>
+      </c>
+      <c r="O37" t="s">
+        <v>269</v>
+      </c>
+      <c r="P37" t="s">
+        <v>376</v>
+      </c>
+      <c r="Q37" t="s">
+        <v>80</v>
+      </c>
+      <c r="R37" t="s">
+        <v>81</v>
+      </c>
+      <c r="S37" t="s">
+        <v>81</v>
+      </c>
+      <c r="T37" t="s">
+        <v>81</v>
+      </c>
+      <c r="X37" t="s">
+        <v>377</v>
+      </c>
+      <c r="Y37" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="38" spans="1:25">
+      <c r="A38">
+        <v>108671</v>
+      </c>
+      <c r="B38" s="1">
+        <v>46245</v>
+      </c>
+      <c r="C38" t="s">
+        <v>279</v>
+      </c>
+      <c r="D38" t="s">
+        <v>280</v>
+      </c>
+      <c r="H38" t="s">
+        <v>281</v>
+      </c>
+      <c r="I38" t="s">
+        <v>379</v>
+      </c>
+      <c r="J38" t="s">
+        <v>352</v>
+      </c>
+      <c r="L38" t="s">
+        <v>284</v>
+      </c>
+      <c r="M38" t="s">
+        <v>285</v>
+      </c>
+      <c r="N38" t="s">
+        <v>286</v>
+      </c>
+      <c r="O38" t="s">
+        <v>380</v>
+      </c>
+      <c r="P38" t="s">
+        <v>381</v>
+      </c>
+      <c r="Q38" t="s">
+        <v>80</v>
+      </c>
+      <c r="R38" t="s">
+        <v>81</v>
+      </c>
+      <c r="S38" t="s">
+        <v>81</v>
+      </c>
+      <c r="T38" t="s">
+        <v>81</v>
+      </c>
+      <c r="X38" t="s">
+        <v>379</v>
+      </c>
+      <c r="Y38" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="39" spans="1:25">
+      <c r="A39">
+        <v>108672</v>
+      </c>
+      <c r="B39" s="1">
+        <v>46245</v>
+      </c>
+      <c r="C39" t="s">
+        <v>106</v>
+      </c>
+      <c r="D39" t="s">
+        <v>107</v>
+      </c>
+      <c r="H39" t="s">
+        <v>152</v>
+      </c>
+      <c r="I39" t="s">
+        <v>383</v>
+      </c>
+      <c r="J39" t="s">
+        <v>352</v>
+      </c>
+      <c r="K39" t="s">
+        <v>353</v>
+      </c>
+      <c r="L39" t="s">
+        <v>354</v>
+      </c>
+      <c r="M39" t="s">
+        <v>355</v>
+      </c>
+      <c r="N39" t="s">
+        <v>356</v>
+      </c>
+      <c r="O39" t="s">
+        <v>357</v>
+      </c>
+      <c r="P39" t="s">
+        <v>384</v>
+      </c>
+      <c r="Q39" t="s">
+        <v>80</v>
+      </c>
+      <c r="R39" t="s">
+        <v>81</v>
+      </c>
+      <c r="S39" t="s">
+        <v>81</v>
+      </c>
+      <c r="T39" t="s">
+        <v>81</v>
+      </c>
+      <c r="X39" t="s">
+        <v>385</v>
+      </c>
+      <c r="Y39" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="40" spans="1:25">
+      <c r="A40">
+        <v>108660</v>
+      </c>
+      <c r="B40" s="1">
+        <v>46244</v>
+      </c>
+      <c r="C40" t="s">
+        <v>106</v>
+      </c>
+      <c r="D40" t="s">
+        <v>107</v>
+      </c>
+      <c r="H40" t="s">
+        <v>387</v>
+      </c>
+      <c r="I40" t="s">
+        <v>388</v>
+      </c>
+      <c r="J40" t="s">
+        <v>389</v>
+      </c>
+      <c r="K40" t="s">
+        <v>390</v>
+      </c>
+      <c r="L40" t="s">
+        <v>391</v>
+      </c>
+      <c r="M40" t="s">
+        <v>392</v>
+      </c>
+      <c r="N40" t="s">
+        <v>393</v>
+      </c>
+      <c r="O40" t="s">
+        <v>394</v>
+      </c>
+      <c r="P40" t="s">
+        <v>395</v>
+      </c>
+      <c r="Q40" t="s">
+        <v>80</v>
+      </c>
+      <c r="R40" t="s">
+        <v>81</v>
+      </c>
+      <c r="S40" t="s">
+        <v>81</v>
+      </c>
+      <c r="T40" t="s">
+        <v>81</v>
+      </c>
+      <c r="X40" t="s">
+        <v>396</v>
+      </c>
+      <c r="Y40" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="41" spans="1:25">
+      <c r="A41">
+        <v>108662</v>
+      </c>
+      <c r="B41" s="1">
+        <v>46244</v>
+      </c>
+      <c r="C41" t="s">
+        <v>398</v>
+      </c>
+      <c r="D41" t="s">
+        <v>399</v>
+      </c>
+      <c r="H41" t="s">
+        <v>86</v>
+      </c>
+      <c r="I41" t="s">
+        <v>400</v>
+      </c>
+      <c r="J41" t="s">
+        <v>389</v>
+      </c>
+      <c r="K41" t="s">
+        <v>401</v>
+      </c>
+      <c r="L41" t="s">
+        <v>402</v>
+      </c>
+      <c r="M41" t="s">
+        <v>403</v>
+      </c>
+      <c r="N41" t="s">
+        <v>209</v>
+      </c>
+      <c r="O41" t="s">
+        <v>404</v>
+      </c>
+      <c r="P41" t="s">
+        <v>405</v>
+      </c>
+      <c r="Q41" t="s">
+        <v>80</v>
+      </c>
+      <c r="R41" t="s">
+        <v>81</v>
+      </c>
+      <c r="S41" t="s">
+        <v>81</v>
+      </c>
+      <c r="T41" t="s">
+        <v>81</v>
+      </c>
+      <c r="X41" t="s">
+        <v>406</v>
+      </c>
+      <c r="Y41" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="42" spans="1:25">
+      <c r="A42">
+        <v>108663</v>
+      </c>
+      <c r="B42" s="1">
+        <v>46244</v>
+      </c>
+      <c r="C42" t="s">
+        <v>398</v>
+      </c>
+      <c r="D42" t="s">
+        <v>399</v>
+      </c>
+      <c r="H42" t="s">
+        <v>86</v>
+      </c>
+      <c r="I42" t="s">
+        <v>408</v>
+      </c>
+      <c r="J42" t="s">
+        <v>389</v>
+      </c>
+      <c r="K42" t="s">
+        <v>401</v>
+      </c>
+      <c r="L42" t="s">
+        <v>402</v>
+      </c>
+      <c r="M42" t="s">
+        <v>403</v>
+      </c>
+      <c r="N42" t="s">
+        <v>209</v>
+      </c>
+      <c r="O42" t="s">
+        <v>409</v>
+      </c>
+      <c r="P42" t="s">
+        <v>410</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>80</v>
+      </c>
+      <c r="R42" t="s">
+        <v>81</v>
+      </c>
+      <c r="S42" t="s">
+        <v>81</v>
+      </c>
+      <c r="T42" t="s">
+        <v>81</v>
+      </c>
+      <c r="X42" t="s">
+        <v>411</v>
+      </c>
+      <c r="Y42" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="43" spans="1:25">
+      <c r="A43">
+        <v>108664</v>
+      </c>
+      <c r="B43" s="1">
+        <v>46244</v>
+      </c>
+      <c r="C43" t="s">
+        <v>398</v>
+      </c>
+      <c r="D43" t="s">
+        <v>399</v>
+      </c>
+      <c r="H43" t="s">
+        <v>86</v>
+      </c>
+      <c r="I43" t="s">
+        <v>413</v>
+      </c>
+      <c r="J43" t="s">
+        <v>389</v>
+      </c>
+      <c r="K43" t="s">
+        <v>401</v>
+      </c>
+      <c r="L43" t="s">
+        <v>402</v>
+      </c>
+      <c r="M43" t="s">
+        <v>403</v>
+      </c>
+      <c r="N43" t="s">
+        <v>209</v>
+      </c>
+      <c r="O43" t="s">
+        <v>414</v>
+      </c>
+      <c r="P43" t="s">
+        <v>415</v>
+      </c>
+      <c r="Q43" t="s">
+        <v>80</v>
+      </c>
+      <c r="R43" t="s">
+        <v>81</v>
+      </c>
+      <c r="S43" t="s">
+        <v>81</v>
+      </c>
+      <c r="T43" t="s">
+        <v>81</v>
+      </c>
+      <c r="X43" t="s">
+        <v>416</v>
+      </c>
+      <c r="Y43" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="44" spans="1:25">
+      <c r="A44">
+        <v>108665</v>
+      </c>
+      <c r="B44" s="1">
+        <v>46244</v>
+      </c>
+      <c r="C44" t="s">
+        <v>106</v>
+      </c>
+      <c r="D44" t="s">
+        <v>107</v>
+      </c>
+      <c r="H44" t="s">
+        <v>341</v>
+      </c>
+      <c r="I44" t="s">
+        <v>418</v>
+      </c>
+      <c r="J44" t="s">
+        <v>389</v>
+      </c>
+      <c r="K44" t="s">
+        <v>419</v>
+      </c>
+      <c r="L44" t="s">
+        <v>420</v>
+      </c>
+      <c r="M44" t="s">
+        <v>421</v>
+      </c>
+      <c r="N44" t="s">
+        <v>422</v>
+      </c>
+      <c r="O44" t="s">
+        <v>423</v>
+      </c>
+      <c r="P44" t="s">
+        <v>424</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>80</v>
+      </c>
+      <c r="R44" t="s">
+        <v>81</v>
+      </c>
+      <c r="S44" t="s">
+        <v>81</v>
+      </c>
+      <c r="T44" t="s">
+        <v>81</v>
+      </c>
+      <c r="X44" t="s">
+        <v>425</v>
+      </c>
+      <c r="Y44" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="45" spans="1:25">
+      <c r="A45">
+        <v>108666</v>
+      </c>
+      <c r="B45" s="1">
+        <v>46244</v>
+      </c>
+      <c r="C45" t="s">
+        <v>106</v>
+      </c>
+      <c r="D45" t="s">
+        <v>107</v>
+      </c>
+      <c r="H45" t="s">
+        <v>341</v>
+      </c>
+      <c r="I45" t="s">
+        <v>427</v>
+      </c>
+      <c r="J45" t="s">
+        <v>389</v>
+      </c>
+      <c r="K45" t="s">
+        <v>419</v>
+      </c>
+      <c r="L45" t="s">
+        <v>420</v>
+      </c>
+      <c r="M45" t="s">
+        <v>421</v>
+      </c>
+      <c r="N45" t="s">
+        <v>422</v>
+      </c>
+      <c r="O45" t="s">
+        <v>423</v>
+      </c>
+      <c r="P45" t="s">
+        <v>428</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>80</v>
+      </c>
+      <c r="R45" t="s">
+        <v>81</v>
+      </c>
+      <c r="S45" t="s">
+        <v>81</v>
+      </c>
+      <c r="T45" t="s">
+        <v>81</v>
+      </c>
+      <c r="X45" t="s">
+        <v>429</v>
+      </c>
+      <c r="Y45" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="46" spans="1:25">
+      <c r="A46">
+        <v>108658</v>
+      </c>
+      <c r="B46" s="1">
+        <v>46241</v>
+      </c>
+      <c r="C46" t="s">
+        <v>84</v>
+      </c>
+      <c r="D46" t="s">
+        <v>85</v>
+      </c>
+      <c r="H46" t="s">
+        <v>86</v>
+      </c>
+      <c r="I46" t="s">
+        <v>431</v>
+      </c>
+      <c r="J46" t="s">
+        <v>432</v>
+      </c>
+      <c r="K46" t="s">
+        <v>88</v>
+      </c>
+      <c r="L46" t="s">
+        <v>89</v>
+      </c>
+      <c r="M46" t="s">
+        <v>90</v>
+      </c>
+      <c r="N46" t="s">
+        <v>91</v>
+      </c>
+      <c r="O46" t="s">
+        <v>433</v>
+      </c>
+      <c r="P46" t="s">
+        <v>434</v>
+      </c>
+      <c r="Q46" t="s">
+        <v>80</v>
+      </c>
+      <c r="R46" t="s">
+        <v>81</v>
+      </c>
+      <c r="S46" t="s">
+        <v>81</v>
+      </c>
+      <c r="T46" t="s">
+        <v>81</v>
+      </c>
+      <c r="X46" t="s">
+        <v>435</v>
+      </c>
+      <c r="Y46" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="47" spans="1:25">
+      <c r="A47">
+        <v>108659</v>
+      </c>
+      <c r="B47" s="1">
+        <v>46241</v>
+      </c>
+      <c r="C47" t="s">
+        <v>84</v>
+      </c>
+      <c r="D47" t="s">
+        <v>85</v>
+      </c>
+      <c r="H47" t="s">
+        <v>96</v>
+      </c>
+      <c r="I47" t="s">
+        <v>437</v>
+      </c>
+      <c r="J47" t="s">
+        <v>438</v>
+      </c>
+      <c r="K47" t="s">
+        <v>98</v>
+      </c>
+      <c r="L47" t="s">
+        <v>99</v>
+      </c>
+      <c r="M47" t="s">
+        <v>100</v>
+      </c>
+      <c r="N47" t="s">
+        <v>101</v>
+      </c>
+      <c r="O47" t="s">
+        <v>439</v>
+      </c>
+      <c r="P47" t="s">
+        <v>440</v>
+      </c>
+      <c r="Q47" t="s">
+        <v>80</v>
+      </c>
+      <c r="R47" t="s">
+        <v>81</v>
+      </c>
+      <c r="S47" t="s">
+        <v>81</v>
+      </c>
+      <c r="T47" t="s">
+        <v>81</v>
+      </c>
+      <c r="X47" t="s">
+        <v>441</v>
+      </c>
+      <c r="Y47" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="48" spans="1:25">
+      <c r="A48">
+        <v>108654</v>
+      </c>
+      <c r="B48" s="1">
+        <v>46240</v>
+      </c>
+      <c r="C48" t="s">
+        <v>106</v>
+      </c>
+      <c r="D48" t="s">
+        <v>107</v>
+      </c>
+      <c r="I48" t="s">
+        <v>443</v>
+      </c>
+      <c r="J48" t="s">
+        <v>432</v>
+      </c>
+      <c r="K48" t="s">
+        <v>444</v>
+      </c>
+      <c r="L48" t="s">
+        <v>445</v>
+      </c>
+      <c r="M48" t="s">
+        <v>446</v>
+      </c>
+      <c r="N48" t="s">
+        <v>447</v>
+      </c>
+      <c r="O48" t="s">
+        <v>448</v>
+      </c>
+      <c r="P48" t="s">
+        <v>449</v>
+      </c>
+      <c r="Q48" t="s">
+        <v>80</v>
+      </c>
+      <c r="R48" t="s">
+        <v>81</v>
+      </c>
+      <c r="S48" t="s">
+        <v>81</v>
+      </c>
+      <c r="T48" t="s">
+        <v>81</v>
+      </c>
+      <c r="X48" t="s">
+        <v>450</v>
+      </c>
+      <c r="Y48" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="49" spans="1:69">
+      <c r="A49">
+        <v>108655</v>
+      </c>
+      <c r="B49" s="1">
+        <v>46240</v>
+      </c>
+      <c r="C49" t="s">
+        <v>106</v>
+      </c>
+      <c r="D49" t="s">
+        <v>107</v>
+      </c>
+      <c r="H49" t="s">
+        <v>86</v>
+      </c>
+      <c r="I49" t="s">
+        <v>452</v>
+      </c>
+      <c r="J49" t="s">
+        <v>432</v>
+      </c>
+      <c r="K49" t="s">
+        <v>215</v>
+      </c>
+      <c r="L49" t="s">
+        <v>216</v>
+      </c>
+      <c r="M49" t="s">
+        <v>217</v>
+      </c>
+      <c r="N49" t="s">
+        <v>218</v>
+      </c>
+      <c r="O49" t="s">
+        <v>453</v>
+      </c>
+      <c r="P49" t="s">
+        <v>454</v>
+      </c>
+      <c r="Q49" t="s">
+        <v>80</v>
+      </c>
+      <c r="R49" t="s">
+        <v>80</v>
+      </c>
+      <c r="S49" t="s">
+        <v>81</v>
+      </c>
+      <c r="T49" t="s">
+        <v>81</v>
+      </c>
+      <c r="X49" t="s">
+        <v>455</v>
+      </c>
+      <c r="Y49" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="50" spans="1:69">
+      <c r="A50">
+        <v>108656</v>
+      </c>
+      <c r="B50" s="1">
+        <v>46240</v>
+      </c>
+      <c r="C50" t="s">
+        <v>106</v>
+      </c>
+      <c r="D50" t="s">
+        <v>107</v>
+      </c>
+      <c r="H50" t="s">
+        <v>86</v>
+      </c>
+      <c r="I50" t="s">
+        <v>452</v>
+      </c>
+      <c r="J50" t="s">
+        <v>432</v>
+      </c>
+      <c r="K50" t="s">
+        <v>215</v>
+      </c>
+      <c r="L50" t="s">
+        <v>216</v>
+      </c>
+      <c r="M50" t="s">
+        <v>217</v>
+      </c>
+      <c r="N50" t="s">
+        <v>218</v>
+      </c>
+      <c r="O50" t="s">
+        <v>457</v>
+      </c>
+      <c r="P50" t="s">
+        <v>458</v>
+      </c>
+      <c r="Q50" t="s">
+        <v>80</v>
+      </c>
+      <c r="R50" t="s">
+        <v>80</v>
+      </c>
+      <c r="S50" t="s">
+        <v>81</v>
+      </c>
+      <c r="T50" t="s">
+        <v>81</v>
+      </c>
+      <c r="X50" t="s">
+        <v>459</v>
+      </c>
+      <c r="Y50" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="51" spans="1:69">
+      <c r="A51">
+        <v>108657</v>
+      </c>
+      <c r="B51" s="1">
+        <v>46240</v>
+      </c>
+      <c r="C51" t="s">
+        <v>106</v>
+      </c>
+      <c r="D51" t="s">
+        <v>107</v>
+      </c>
+      <c r="I51" t="s">
+        <v>461</v>
+      </c>
+      <c r="J51" t="s">
+        <v>432</v>
+      </c>
+      <c r="K51" t="s">
+        <v>444</v>
+      </c>
+      <c r="L51" t="s">
+        <v>445</v>
+      </c>
+      <c r="M51" t="s">
+        <v>446</v>
+      </c>
+      <c r="N51" t="s">
+        <v>447</v>
+      </c>
+      <c r="O51" t="s">
+        <v>462</v>
+      </c>
+      <c r="P51" t="s">
+        <v>463</v>
+      </c>
+      <c r="Q51" t="s">
+        <v>80</v>
+      </c>
+      <c r="R51" t="s">
+        <v>81</v>
+      </c>
+      <c r="S51" t="s">
+        <v>81</v>
+      </c>
+      <c r="T51" t="s">
+        <v>81</v>
+      </c>
+      <c r="X51" t="s">
+        <v>464</v>
+      </c>
+      <c r="Y51" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="52" spans="1:69">
+      <c r="A52">
+        <v>108645</v>
+      </c>
+      <c r="B52" s="1">
+        <v>46239</v>
+      </c>
+      <c r="C52" t="s">
+        <v>106</v>
+      </c>
+      <c r="D52" t="s">
+        <v>107</v>
+      </c>
+      <c r="H52" t="s">
+        <v>86</v>
+      </c>
+      <c r="I52" t="s">
+        <v>466</v>
+      </c>
+      <c r="J52" t="s">
+        <v>467</v>
+      </c>
+      <c r="K52" t="s">
+        <v>176</v>
+      </c>
+      <c r="L52" t="s">
+        <v>177</v>
+      </c>
+      <c r="M52" t="s">
+        <v>178</v>
+      </c>
+      <c r="N52" t="s">
+        <v>179</v>
+      </c>
+      <c r="O52" t="s">
+        <v>468</v>
+      </c>
+      <c r="P52" t="s">
+        <v>469</v>
+      </c>
+      <c r="Q52" t="s">
+        <v>80</v>
+      </c>
+      <c r="R52" t="s">
+        <v>81</v>
+      </c>
+      <c r="S52" t="s">
+        <v>81</v>
+      </c>
+      <c r="T52" t="s">
+        <v>81</v>
+      </c>
+      <c r="X52" t="s">
+        <v>470</v>
+      </c>
+      <c r="Y52" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="53" spans="1:69">
+      <c r="A53">
+        <v>108647</v>
+      </c>
+      <c r="B53" s="1">
+        <v>46239</v>
+      </c>
+      <c r="C53" t="s">
+        <v>106</v>
+      </c>
+      <c r="D53" t="s">
+        <v>107</v>
+      </c>
+      <c r="H53" t="s">
+        <v>86</v>
+      </c>
+      <c r="I53" t="s">
+        <v>452</v>
+      </c>
+      <c r="J53" t="s">
+        <v>467</v>
+      </c>
+      <c r="K53" t="s">
+        <v>215</v>
+      </c>
+      <c r="L53" t="s">
+        <v>216</v>
+      </c>
+      <c r="M53" t="s">
+        <v>217</v>
+      </c>
+      <c r="N53" t="s">
+        <v>218</v>
+      </c>
+      <c r="O53" t="s">
+        <v>472</v>
+      </c>
+      <c r="P53" t="s">
+        <v>473</v>
+      </c>
+      <c r="Q53" t="s">
+        <v>80</v>
+      </c>
+      <c r="R53" t="s">
+        <v>80</v>
+      </c>
+      <c r="S53" t="s">
+        <v>81</v>
+      </c>
+      <c r="T53" t="s">
+        <v>81</v>
+      </c>
+      <c r="U53" t="s">
+        <v>474</v>
+      </c>
+      <c r="V53" t="s">
+        <v>475</v>
+      </c>
+      <c r="X53" t="s">
+        <v>476</v>
+      </c>
+      <c r="Y53" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="54" spans="1:69">
+      <c r="A54">
+        <v>108648</v>
+      </c>
+      <c r="B54" s="1">
+        <v>46239</v>
+      </c>
+      <c r="C54" t="s">
+        <v>106</v>
+      </c>
+      <c r="D54" t="s">
+        <v>107</v>
+      </c>
+      <c r="H54" t="s">
+        <v>86</v>
+      </c>
+      <c r="I54" t="s">
+        <v>478</v>
+      </c>
+      <c r="J54" t="s">
+        <v>467</v>
+      </c>
+      <c r="K54" t="s">
+        <v>479</v>
+      </c>
+      <c r="L54" t="s">
+        <v>480</v>
+      </c>
+      <c r="M54" t="s">
+        <v>481</v>
+      </c>
+      <c r="N54" t="s">
+        <v>482</v>
+      </c>
+      <c r="O54" t="s">
+        <v>483</v>
+      </c>
+      <c r="P54" t="s">
+        <v>484</v>
+      </c>
+      <c r="Q54" t="s">
+        <v>80</v>
+      </c>
+      <c r="R54" t="s">
+        <v>81</v>
+      </c>
+      <c r="S54" t="s">
+        <v>81</v>
+      </c>
+      <c r="T54" t="s">
+        <v>81</v>
+      </c>
+      <c r="X54" t="s">
+        <v>485</v>
+      </c>
+      <c r="Y54" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="55" spans="1:69">
+      <c r="A55">
+        <v>108649</v>
+      </c>
+      <c r="B55" s="1">
+        <v>46239</v>
+      </c>
+      <c r="C55" t="s">
+        <v>279</v>
+      </c>
+      <c r="D55" t="s">
+        <v>280</v>
+      </c>
+      <c r="H55" t="s">
+        <v>487</v>
+      </c>
+      <c r="I55" t="s">
+        <v>488</v>
+      </c>
+      <c r="J55" t="s">
+        <v>467</v>
+      </c>
+      <c r="K55" t="s">
+        <v>489</v>
+      </c>
+      <c r="L55" t="s">
+        <v>490</v>
+      </c>
+      <c r="M55" t="s">
+        <v>491</v>
+      </c>
+      <c r="N55" t="s">
+        <v>311</v>
+      </c>
+      <c r="O55" t="s">
+        <v>492</v>
+      </c>
+      <c r="P55" t="s">
+        <v>493</v>
+      </c>
+      <c r="Q55" t="s">
+        <v>80</v>
+      </c>
+      <c r="R55" t="s">
+        <v>81</v>
+      </c>
+      <c r="S55" t="s">
+        <v>81</v>
+      </c>
+      <c r="T55" t="s">
+        <v>81</v>
+      </c>
+      <c r="X55" t="s">
+        <v>494</v>
+      </c>
+      <c r="Y55" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="56" spans="1:69">
+      <c r="A56">
+        <v>108650</v>
+      </c>
+      <c r="B56" s="1">
+        <v>46239</v>
+      </c>
+      <c r="C56" t="s">
+        <v>106</v>
+      </c>
+      <c r="D56" t="s">
+        <v>107</v>
+      </c>
+      <c r="H56" t="s">
+        <v>86</v>
+      </c>
+      <c r="I56" t="s">
+        <v>496</v>
+      </c>
+      <c r="J56" t="s">
+        <v>467</v>
+      </c>
+      <c r="K56" t="s">
+        <v>479</v>
+      </c>
+      <c r="L56" t="s">
+        <v>480</v>
+      </c>
+      <c r="M56" t="s">
+        <v>481</v>
+      </c>
+      <c r="N56" t="s">
+        <v>482</v>
+      </c>
+      <c r="O56" t="s">
+        <v>483</v>
+      </c>
+      <c r="P56" t="s">
+        <v>497</v>
+      </c>
+      <c r="Q56" t="s">
+        <v>80</v>
+      </c>
+      <c r="R56" t="s">
+        <v>81</v>
+      </c>
+      <c r="S56" t="s">
+        <v>81</v>
+      </c>
+      <c r="T56" t="s">
+        <v>81</v>
+      </c>
+      <c r="X56" t="s">
+        <v>498</v>
+      </c>
+      <c r="Y56" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="57" spans="1:69">
+      <c r="A57">
+        <v>108651</v>
+      </c>
+      <c r="B57" s="1">
+        <v>46239</v>
+      </c>
+      <c r="C57" t="s">
+        <v>106</v>
+      </c>
+      <c r="D57" t="s">
+        <v>107</v>
+      </c>
+      <c r="H57" t="s">
+        <v>152</v>
+      </c>
+      <c r="I57" t="s">
+        <v>500</v>
+      </c>
+      <c r="J57" t="s">
+        <v>467</v>
+      </c>
+      <c r="K57" t="s">
+        <v>195</v>
+      </c>
+      <c r="L57" t="s">
+        <v>196</v>
+      </c>
+      <c r="M57" t="s">
+        <v>197</v>
+      </c>
+      <c r="N57" t="s">
+        <v>198</v>
+      </c>
+      <c r="O57" t="s">
+        <v>501</v>
+      </c>
+      <c r="P57" t="s">
+        <v>502</v>
+      </c>
+      <c r="Q57" t="s">
+        <v>80</v>
+      </c>
+      <c r="R57" t="s">
+        <v>81</v>
+      </c>
+      <c r="S57" t="s">
+        <v>81</v>
+      </c>
+      <c r="T57" t="s">
+        <v>81</v>
+      </c>
+      <c r="X57" t="s">
+        <v>503</v>
+      </c>
+      <c r="Y57" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="58" spans="1:69">
+      <c r="A58">
+        <v>108652</v>
+      </c>
+      <c r="B58" s="1">
+        <v>46239</v>
+      </c>
+      <c r="C58" t="s">
+        <v>106</v>
+      </c>
+      <c r="D58" t="s">
+        <v>107</v>
+      </c>
+      <c r="H58" t="s">
+        <v>152</v>
+      </c>
+      <c r="I58" t="s">
+        <v>505</v>
+      </c>
+      <c r="J58" t="s">
+        <v>467</v>
+      </c>
+      <c r="K58" t="s">
+        <v>195</v>
+      </c>
+      <c r="L58" t="s">
+        <v>196</v>
+      </c>
+      <c r="M58" t="s">
+        <v>197</v>
+      </c>
+      <c r="N58" t="s">
+        <v>198</v>
+      </c>
+      <c r="O58" t="s">
+        <v>506</v>
+      </c>
+      <c r="P58" t="s">
+        <v>507</v>
+      </c>
+      <c r="Q58" t="s">
+        <v>80</v>
+      </c>
+      <c r="R58" t="s">
+        <v>81</v>
+      </c>
+      <c r="S58" t="s">
+        <v>81</v>
+      </c>
+      <c r="T58" t="s">
+        <v>81</v>
+      </c>
+      <c r="X58" t="s">
+        <v>508</v>
+      </c>
+      <c r="Y58" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="59" spans="1:69">
+      <c r="A59">
+        <v>108653</v>
+      </c>
+      <c r="B59" s="1">
+        <v>46239</v>
+      </c>
+      <c r="C59" t="s">
+        <v>106</v>
+      </c>
+      <c r="D59" t="s">
+        <v>107</v>
+      </c>
+      <c r="H59" t="s">
+        <v>86</v>
+      </c>
+      <c r="I59" t="s">
+        <v>510</v>
+      </c>
+      <c r="J59" t="s">
+        <v>467</v>
+      </c>
+      <c r="K59" t="s">
+        <v>511</v>
+      </c>
+      <c r="L59" t="s">
+        <v>512</v>
+      </c>
+      <c r="M59" t="s">
+        <v>513</v>
+      </c>
+      <c r="N59" t="s">
+        <v>514</v>
+      </c>
+      <c r="O59" t="s">
+        <v>515</v>
+      </c>
+      <c r="P59" t="s">
+        <v>516</v>
+      </c>
+      <c r="Q59" t="s">
+        <v>80</v>
+      </c>
+      <c r="R59" t="s">
+        <v>81</v>
+      </c>
+      <c r="S59" t="s">
+        <v>81</v>
+      </c>
+      <c r="T59" t="s">
+        <v>81</v>
+      </c>
+      <c r="X59" t="s">
+        <v>517</v>
+      </c>
+      <c r="Y59" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="60" spans="1:69">
+      <c r="A60">
+        <v>108644</v>
+      </c>
+      <c r="B60" s="1">
+        <v>46238</v>
+      </c>
+      <c r="C60" t="s">
+        <v>106</v>
+      </c>
+      <c r="D60" t="s">
+        <v>107</v>
+      </c>
+      <c r="H60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I60" t="s">
+        <v>519</v>
+      </c>
+      <c r="J60" t="s">
+        <v>520</v>
+      </c>
+      <c r="K60" t="s">
+        <v>521</v>
+      </c>
+      <c r="L60" t="s">
+        <v>522</v>
+      </c>
+      <c r="M60" t="s">
+        <v>523</v>
+      </c>
+      <c r="N60" t="s">
+        <v>524</v>
+      </c>
+      <c r="O60" t="s">
+        <v>525</v>
+      </c>
+      <c r="P60" t="s">
+        <v>526</v>
+      </c>
+      <c r="Q60" t="s">
+        <v>80</v>
+      </c>
+      <c r="R60" t="s">
+        <v>81</v>
+      </c>
+      <c r="S60" t="s">
+        <v>81</v>
+      </c>
+      <c r="T60" t="s">
+        <v>81</v>
+      </c>
+      <c r="X60" t="s">
+        <v>527</v>
+      </c>
+      <c r="Y60" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="61" spans="1:69">
+      <c r="A61">
+        <v>108635</v>
+      </c>
+      <c r="B61" s="1">
+        <v>46237</v>
+      </c>
+      <c r="C61" t="s">
+        <v>106</v>
+      </c>
+      <c r="D61" t="s">
+        <v>107</v>
+      </c>
+      <c r="H61" t="s">
+        <v>529</v>
+      </c>
+      <c r="I61" t="s">
+        <v>530</v>
+      </c>
+      <c r="J61" t="s">
+        <v>531</v>
+      </c>
+      <c r="K61" t="s">
+        <v>390</v>
+      </c>
+      <c r="L61" t="s">
+        <v>391</v>
+      </c>
+      <c r="M61" t="s">
+        <v>392</v>
+      </c>
+      <c r="N61" t="s">
+        <v>393</v>
+      </c>
+      <c r="O61" t="s">
+        <v>532</v>
+      </c>
+      <c r="P61" t="s">
+        <v>533</v>
+      </c>
+      <c r="Q61" t="s">
+        <v>80</v>
+      </c>
+      <c r="R61" t="s">
+        <v>81</v>
+      </c>
+      <c r="S61" t="s">
+        <v>81</v>
+      </c>
+      <c r="T61" t="s">
+        <v>81</v>
+      </c>
+      <c r="X61" t="s">
+        <v>534</v>
+      </c>
+      <c r="Y61" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="62" spans="1:69">
+      <c r="A62">
+        <v>108636</v>
+      </c>
+      <c r="B62" s="1">
+        <v>46237</v>
+      </c>
+      <c r="C62" t="s">
+        <v>148</v>
+      </c>
+      <c r="D62" t="s">
+        <v>149</v>
+      </c>
+      <c r="E62" t="s">
+        <v>148</v>
+      </c>
+      <c r="F62" t="s">
+        <v>150</v>
+      </c>
+      <c r="G62" t="s">
+        <v>151</v>
+      </c>
+      <c r="H62" t="s">
+        <v>86</v>
+      </c>
+      <c r="I62" t="s">
+        <v>536</v>
+      </c>
+      <c r="J62" t="s">
+        <v>531</v>
+      </c>
+      <c r="L62" t="s">
+        <v>537</v>
+      </c>
+      <c r="M62" t="s">
+        <v>538</v>
+      </c>
+      <c r="N62" t="s">
+        <v>539</v>
+      </c>
+      <c r="O62" t="s">
+        <v>540</v>
+      </c>
+      <c r="P62" t="s">
+        <v>541</v>
+      </c>
+      <c r="Q62" t="s">
+        <v>80</v>
+      </c>
+      <c r="R62" t="s">
+        <v>81</v>
+      </c>
+      <c r="S62" t="s">
+        <v>81</v>
+      </c>
+      <c r="T62" t="s">
+        <v>81</v>
+      </c>
+      <c r="X62" t="s">
+        <v>542</v>
+      </c>
+      <c r="Y62" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="63" spans="1:69">
+      <c r="A63">
+        <v>108637</v>
+      </c>
+      <c r="B63" s="1">
+        <v>46237</v>
+      </c>
+      <c r="C63" t="s">
+        <v>106</v>
+      </c>
+      <c r="D63" t="s">
+        <v>107</v>
+      </c>
+      <c r="H63" t="s">
+        <v>544</v>
+      </c>
+      <c r="I63" t="s">
+        <v>214</v>
+      </c>
+      <c r="J63" t="s">
+        <v>531</v>
+      </c>
+      <c r="K63" t="s">
+        <v>545</v>
+      </c>
+      <c r="L63" t="s">
+        <v>546</v>
+      </c>
+      <c r="M63" t="s">
+        <v>547</v>
+      </c>
+      <c r="N63" t="s">
+        <v>548</v>
+      </c>
+      <c r="O63" t="s">
+        <v>549</v>
+      </c>
+      <c r="P63" t="s">
+        <v>550</v>
+      </c>
+      <c r="Q63" t="s">
+        <v>80</v>
+      </c>
+      <c r="R63" t="s">
+        <v>81</v>
+      </c>
+      <c r="S63" t="s">
+        <v>81</v>
+      </c>
+      <c r="T63" t="s">
+        <v>81</v>
+      </c>
+      <c r="X63" t="s">
+        <v>551</v>
+      </c>
+      <c r="Y63" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="64" spans="1:69">
+      <c r="A64">
+        <v>108638</v>
+      </c>
+      <c r="B64" s="1">
+        <v>46237</v>
+      </c>
+      <c r="C64" t="s">
+        <v>553</v>
+      </c>
+      <c r="D64" t="s">
+        <v>554</v>
+      </c>
+      <c r="H64" t="s">
+        <v>553</v>
+      </c>
+      <c r="I64" t="s">
+        <v>250</v>
+      </c>
+      <c r="J64" t="s">
+        <v>531</v>
+      </c>
+      <c r="O64" t="s">
+        <v>555</v>
+      </c>
+      <c r="P64" t="s">
+        <v>556</v>
+      </c>
+      <c r="Q64" t="s">
+        <v>80</v>
+      </c>
+      <c r="R64" t="s">
+        <v>81</v>
+      </c>
+      <c r="S64" t="s">
+        <v>81</v>
+      </c>
+      <c r="T64" t="s">
+        <v>81</v>
+      </c>
+      <c r="X64" t="s">
+        <v>557</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>555</v>
+      </c>
+      <c r="AB64" t="s">
+        <v>558</v>
+      </c>
+      <c r="AC64" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD64" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE64" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF64" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ64" t="s">
+        <v>557</v>
+      </c>
+      <c r="AK64" t="s">
+        <v>555</v>
+      </c>
+      <c r="AM64" t="s">
+        <v>559</v>
+      </c>
+      <c r="AN64" t="s">
+        <v>80</v>
+      </c>
+      <c r="AO64" t="s">
+        <v>81</v>
+      </c>
+      <c r="AP64" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ64" t="s">
+        <v>81</v>
+      </c>
+      <c r="AU64" t="s">
+        <v>557</v>
+      </c>
+      <c r="AV64" t="s">
+        <v>555</v>
+      </c>
+      <c r="AX64" t="s">
+        <v>560</v>
+      </c>
+      <c r="AY64" t="s">
+        <v>80</v>
+      </c>
+      <c r="AZ64" t="s">
+        <v>81</v>
+      </c>
+      <c r="BA64" t="s">
+        <v>81</v>
+      </c>
+      <c r="BB64" t="s">
+        <v>81</v>
+      </c>
+      <c r="BF64" t="s">
+        <v>557</v>
+      </c>
+      <c r="BG64" t="s">
+        <v>555</v>
+      </c>
+      <c r="BH64" t="s">
+        <v>561</v>
+      </c>
+      <c r="BJ64" t="s">
+        <v>80</v>
+      </c>
+      <c r="BK64" t="s">
+        <v>81</v>
+      </c>
+      <c r="BL64" t="s">
+        <v>81</v>
+      </c>
+      <c r="BM64" t="s">
+        <v>81</v>
+      </c>
+      <c r="BQ64" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="65" spans="1:69">
+      <c r="A65">
+        <v>108639</v>
+      </c>
+      <c r="B65" s="1">
+        <v>46237</v>
+      </c>
+      <c r="C65" t="s">
+        <v>279</v>
+      </c>
+      <c r="D65" t="s">
+        <v>280</v>
+      </c>
+      <c r="H65" t="s">
+        <v>281</v>
+      </c>
+      <c r="I65" t="s">
+        <v>562</v>
+      </c>
+      <c r="J65" t="s">
+        <v>531</v>
+      </c>
+      <c r="L65" t="s">
+        <v>563</v>
+      </c>
+      <c r="M65" t="s">
+        <v>564</v>
+      </c>
+      <c r="N65" t="s">
+        <v>565</v>
+      </c>
+      <c r="O65" t="s">
+        <v>566</v>
+      </c>
+      <c r="P65" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q65" t="s">
+        <v>80</v>
+      </c>
+      <c r="R65" t="s">
+        <v>81</v>
+      </c>
+      <c r="S65" t="s">
+        <v>81</v>
+      </c>
+      <c r="T65" t="s">
+        <v>81</v>
+      </c>
+      <c r="X65" t="s">
+        <v>568</v>
+      </c>
+      <c r="Y65" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="66" spans="1:69">
+      <c r="A66">
+        <v>108641</v>
+      </c>
+      <c r="B66" s="1">
+        <v>46237</v>
+      </c>
+      <c r="C66" t="s">
+        <v>553</v>
+      </c>
+      <c r="D66" t="s">
+        <v>554</v>
+      </c>
+      <c r="H66" t="s">
+        <v>553</v>
+      </c>
+      <c r="I66" t="s">
+        <v>250</v>
+      </c>
+      <c r="J66" t="s">
+        <v>531</v>
+      </c>
+      <c r="K66" t="s">
+        <v>570</v>
+      </c>
+      <c r="L66" t="s">
+        <v>571</v>
+      </c>
+      <c r="M66" t="s">
+        <v>572</v>
+      </c>
+      <c r="N66" t="s">
+        <v>573</v>
+      </c>
+      <c r="O66" t="s">
+        <v>555</v>
+      </c>
+      <c r="P66" t="s">
+        <v>556</v>
+      </c>
+      <c r="Q66" t="s">
+        <v>80</v>
+      </c>
+      <c r="R66" t="s">
+        <v>81</v>
+      </c>
+      <c r="S66" t="s">
+        <v>81</v>
+      </c>
+      <c r="T66" t="s">
+        <v>81</v>
+      </c>
+      <c r="X66" t="s">
+        <v>557</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>555</v>
+      </c>
+      <c r="AB66" t="s">
+        <v>558</v>
+      </c>
+      <c r="AC66" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD66" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE66" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF66" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ66" t="s">
+        <v>557</v>
+      </c>
+      <c r="AK66" t="s">
+        <v>555</v>
+      </c>
+      <c r="AM66" t="s">
+        <v>559</v>
+      </c>
+      <c r="AN66" t="s">
+        <v>80</v>
+      </c>
+      <c r="AO66" t="s">
+        <v>81</v>
+      </c>
+      <c r="AP66" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ66" t="s">
+        <v>81</v>
+      </c>
+      <c r="AU66" t="s">
+        <v>557</v>
+      </c>
+      <c r="AV66" t="s">
+        <v>555</v>
+      </c>
+      <c r="AX66" t="s">
+        <v>560</v>
+      </c>
+      <c r="AY66" t="s">
+        <v>80</v>
+      </c>
+      <c r="AZ66" t="s">
+        <v>81</v>
+      </c>
+      <c r="BA66" t="s">
+        <v>81</v>
+      </c>
+      <c r="BB66" t="s">
+        <v>81</v>
+      </c>
+      <c r="BF66" t="s">
+        <v>557</v>
+      </c>
+      <c r="BG66" t="s">
+        <v>555</v>
+      </c>
+      <c r="BH66" t="s">
+        <v>561</v>
+      </c>
+      <c r="BJ66" t="s">
+        <v>80</v>
+      </c>
+      <c r="BK66" t="s">
+        <v>81</v>
+      </c>
+      <c r="BL66" t="s">
+        <v>81</v>
+      </c>
+      <c r="BM66" t="s">
+        <v>81</v>
+      </c>
+      <c r="BQ66" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="67" spans="1:69">
+      <c r="A67">
+        <v>108643</v>
+      </c>
+      <c r="B67" s="1">
+        <v>46237</v>
+      </c>
+      <c r="C67" t="s">
+        <v>106</v>
+      </c>
+      <c r="D67" t="s">
+        <v>107</v>
+      </c>
+      <c r="I67" t="s">
+        <v>574</v>
+      </c>
+      <c r="J67" t="s">
+        <v>531</v>
+      </c>
+      <c r="K67" t="s">
+        <v>366</v>
+      </c>
+      <c r="L67" t="s">
+        <v>367</v>
+      </c>
+      <c r="M67" t="s">
+        <v>368</v>
+      </c>
+      <c r="N67" t="s">
+        <v>369</v>
+      </c>
+      <c r="O67" t="s">
+        <v>575</v>
+      </c>
+      <c r="P67" t="s">
+        <v>576</v>
+      </c>
+      <c r="Q67" t="s">
+        <v>80</v>
+      </c>
+      <c r="R67" t="s">
+        <v>81</v>
+      </c>
+      <c r="S67" t="s">
+        <v>81</v>
+      </c>
+      <c r="T67" t="s">
+        <v>81</v>
+      </c>
+      <c r="X67" t="s">
+        <v>577</v>
+      </c>
+      <c r="Y67" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="68" spans="1:69">
+      <c r="A68">
+        <v>108632</v>
+      </c>
+      <c r="B68" s="1">
+        <v>46234</v>
+      </c>
+      <c r="C68" t="s">
+        <v>106</v>
+      </c>
+      <c r="D68" t="s">
+        <v>107</v>
+      </c>
+      <c r="H68" t="s">
+        <v>86</v>
+      </c>
+      <c r="I68" t="s">
+        <v>579</v>
+      </c>
+      <c r="J68" t="s">
+        <v>580</v>
+      </c>
+      <c r="K68" t="s">
+        <v>581</v>
+      </c>
+      <c r="L68" t="s">
+        <v>582</v>
+      </c>
+      <c r="M68" t="s">
+        <v>583</v>
+      </c>
+      <c r="N68" t="s">
+        <v>218</v>
+      </c>
+      <c r="O68" t="s">
+        <v>584</v>
+      </c>
+      <c r="P68" t="s">
+        <v>585</v>
+      </c>
+      <c r="Q68" t="s">
+        <v>80</v>
+      </c>
+      <c r="R68" t="s">
+        <v>81</v>
+      </c>
+      <c r="S68" t="s">
+        <v>81</v>
+      </c>
+      <c r="T68" t="s">
+        <v>81</v>
+      </c>
+      <c r="X68" t="s">
+        <v>586</v>
+      </c>
+      <c r="Y68" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="69" spans="1:69">
+      <c r="A69">
+        <v>108633</v>
+      </c>
+      <c r="B69" s="1">
+        <v>46234</v>
+      </c>
+      <c r="C69" t="s">
+        <v>106</v>
+      </c>
+      <c r="D69" t="s">
+        <v>107</v>
+      </c>
+      <c r="H69" t="s">
+        <v>86</v>
+      </c>
+      <c r="I69" t="s">
+        <v>588</v>
+      </c>
+      <c r="J69" t="s">
+        <v>580</v>
+      </c>
+      <c r="K69" t="s">
+        <v>511</v>
+      </c>
+      <c r="L69" t="s">
+        <v>512</v>
+      </c>
+      <c r="M69" t="s">
+        <v>513</v>
+      </c>
+      <c r="N69" t="s">
+        <v>514</v>
+      </c>
+      <c r="O69" t="s">
+        <v>589</v>
+      </c>
+      <c r="P69" t="s">
+        <v>590</v>
+      </c>
+      <c r="Q69" t="s">
+        <v>80</v>
+      </c>
+      <c r="R69" t="s">
+        <v>81</v>
+      </c>
+      <c r="S69" t="s">
+        <v>81</v>
+      </c>
+      <c r="T69" t="s">
+        <v>81</v>
+      </c>
+      <c r="X69" t="s">
+        <v>591</v>
+      </c>
+      <c r="Y69" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="70" spans="1:69">
+      <c r="A70">
+        <v>108625</v>
+      </c>
+      <c r="B70" s="1">
+        <v>46233</v>
+      </c>
+      <c r="C70" t="s">
+        <v>106</v>
+      </c>
+      <c r="D70" t="s">
+        <v>107</v>
+      </c>
+      <c r="H70" t="s">
+        <v>593</v>
+      </c>
+      <c r="I70" t="s">
+        <v>594</v>
+      </c>
+      <c r="J70" t="s">
+        <v>595</v>
+      </c>
+      <c r="K70" t="s">
+        <v>596</v>
+      </c>
+      <c r="L70" t="s">
+        <v>597</v>
+      </c>
+      <c r="M70" t="s">
+        <v>598</v>
+      </c>
+      <c r="N70" t="s">
+        <v>599</v>
+      </c>
+      <c r="O70" t="s">
+        <v>600</v>
+      </c>
+      <c r="P70" t="s">
+        <v>601</v>
+      </c>
+      <c r="Q70" t="s">
+        <v>80</v>
+      </c>
+      <c r="R70" t="s">
+        <v>81</v>
+      </c>
+      <c r="S70" t="s">
+        <v>81</v>
+      </c>
+      <c r="T70" t="s">
+        <v>81</v>
+      </c>
+      <c r="X70" t="s">
+        <v>602</v>
+      </c>
+      <c r="Y70" t="s">
+        <v>603</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>600</v>
+      </c>
+      <c r="AA70" t="s">
+        <v>604</v>
+      </c>
+      <c r="AB70" t="s">
+        <v>605</v>
+      </c>
+      <c r="AC70" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ70" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="71" spans="1:69">
+      <c r="A71">
+        <v>108626</v>
+      </c>
+      <c r="B71" s="1">
+        <v>46233</v>
+      </c>
+      <c r="C71" t="s">
+        <v>106</v>
+      </c>
+      <c r="D71" t="s">
+        <v>107</v>
+      </c>
+      <c r="H71" t="s">
+        <v>593</v>
+      </c>
+      <c r="I71" t="s">
+        <v>594</v>
+      </c>
+      <c r="J71" t="s">
+        <v>595</v>
+      </c>
+      <c r="K71" t="s">
+        <v>596</v>
+      </c>
+      <c r="L71" t="s">
+        <v>597</v>
+      </c>
+      <c r="M71" t="s">
+        <v>598</v>
+      </c>
+      <c r="N71" t="s">
+        <v>599</v>
+      </c>
+      <c r="O71" t="s">
+        <v>607</v>
+      </c>
+      <c r="P71" t="s">
+        <v>608</v>
+      </c>
+      <c r="Q71" t="s">
+        <v>80</v>
+      </c>
+      <c r="R71" t="s">
+        <v>81</v>
+      </c>
+      <c r="S71" t="s">
+        <v>81</v>
+      </c>
+      <c r="T71" t="s">
+        <v>81</v>
+      </c>
+      <c r="X71" t="s">
+        <v>609</v>
+      </c>
+      <c r="Y71" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="72" spans="1:69">
+      <c r="A72">
+        <v>108627</v>
+      </c>
+      <c r="B72" s="1">
+        <v>46233</v>
+      </c>
+      <c r="C72" t="s">
+        <v>279</v>
+      </c>
+      <c r="D72" t="s">
+        <v>280</v>
+      </c>
+      <c r="I72" t="s">
+        <v>611</v>
+      </c>
+      <c r="J72" t="s">
+        <v>595</v>
+      </c>
+      <c r="K72" t="s">
+        <v>612</v>
+      </c>
+      <c r="L72" t="s">
+        <v>613</v>
+      </c>
+      <c r="M72" t="s">
+        <v>614</v>
+      </c>
+      <c r="N72" t="s">
+        <v>286</v>
+      </c>
+      <c r="O72" t="s">
+        <v>615</v>
+      </c>
+      <c r="Q72" t="s">
+        <v>80</v>
+      </c>
+      <c r="R72" t="s">
+        <v>80</v>
+      </c>
+      <c r="S72" t="s">
+        <v>81</v>
+      </c>
+      <c r="T72" t="s">
+        <v>81</v>
+      </c>
+      <c r="X72" t="s">
+        <v>611</v>
+      </c>
+      <c r="Y72" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="73" spans="1:69">
+      <c r="A73">
+        <v>108628</v>
+      </c>
+      <c r="B73" s="1">
+        <v>46233</v>
+      </c>
+      <c r="C73" t="s">
+        <v>106</v>
+      </c>
+      <c r="D73" t="s">
+        <v>107</v>
+      </c>
+      <c r="H73" t="s">
+        <v>86</v>
+      </c>
+      <c r="I73" t="s">
+        <v>617</v>
+      </c>
+      <c r="J73" t="s">
+        <v>595</v>
+      </c>
+      <c r="K73" t="s">
+        <v>581</v>
+      </c>
+      <c r="L73" t="s">
+        <v>582</v>
+      </c>
+      <c r="M73" t="s">
+        <v>583</v>
+      </c>
+      <c r="N73" t="s">
+        <v>218</v>
+      </c>
+      <c r="O73" t="s">
+        <v>618</v>
+      </c>
+      <c r="P73" t="s">
+        <v>619</v>
+      </c>
+      <c r="Q73" t="s">
+        <v>80</v>
+      </c>
+      <c r="R73" t="s">
+        <v>81</v>
+      </c>
+      <c r="S73" t="s">
+        <v>81</v>
+      </c>
+      <c r="T73" t="s">
+        <v>81</v>
+      </c>
+      <c r="X73" t="s">
+        <v>620</v>
+      </c>
+      <c r="Y73" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="74" spans="1:69">
+      <c r="A74">
+        <v>108629</v>
+      </c>
+      <c r="B74" s="1">
+        <v>46233</v>
+      </c>
+      <c r="C74" t="s">
+        <v>279</v>
+      </c>
+      <c r="D74" t="s">
+        <v>280</v>
+      </c>
+      <c r="H74" t="s">
+        <v>281</v>
+      </c>
+      <c r="I74" t="s">
+        <v>622</v>
+      </c>
+      <c r="J74" t="s">
+        <v>595</v>
+      </c>
+      <c r="L74" t="s">
+        <v>284</v>
+      </c>
+      <c r="M74" t="s">
+        <v>285</v>
+      </c>
+      <c r="N74" t="s">
+        <v>286</v>
+      </c>
+      <c r="O74" t="s">
+        <v>380</v>
+      </c>
+      <c r="P74" t="s">
+        <v>623</v>
+      </c>
+      <c r="Q74" t="s">
+        <v>80</v>
+      </c>
+      <c r="R74" t="s">
+        <v>81</v>
+      </c>
+      <c r="S74" t="s">
+        <v>81</v>
+      </c>
+      <c r="T74" t="s">
+        <v>81</v>
+      </c>
+      <c r="X74" t="s">
+        <v>622</v>
+      </c>
+      <c r="Y74" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="75" spans="1:69">
+      <c r="A75">
+        <v>108631</v>
+      </c>
+      <c r="B75" s="1">
+        <v>46233</v>
+      </c>
+      <c r="C75" t="s">
+        <v>106</v>
+      </c>
+      <c r="D75" t="s">
+        <v>107</v>
+      </c>
+      <c r="H75" t="s">
+        <v>341</v>
+      </c>
+      <c r="I75" t="s">
+        <v>625</v>
+      </c>
+      <c r="J75" t="s">
+        <v>595</v>
+      </c>
+      <c r="K75" t="s">
         <v>343</v>
       </c>
-      <c r="Q33" t="s">
-[...14 lines deleted...]
-      <c r="Y33" t="s">
+      <c r="L75" t="s">
         <v>344</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I34" t="s">
+      <c r="M75" t="s">
         <v>345</v>
       </c>
-      <c r="J34" t="s">
-[...8 lines deleted...]
-      <c r="M34" t="s">
+      <c r="N75" t="s">
         <v>346</v>
       </c>
-      <c r="N34" t="s">
-[...524 lines deleted...]
-      <c r="O43" t="s">
+      <c r="O75" t="s">
+        <v>626</v>
+      </c>
+      <c r="P75" t="s">
+        <v>627</v>
+      </c>
+      <c r="Q75" t="s">
+        <v>80</v>
+      </c>
+      <c r="R75" t="s">
+        <v>81</v>
+      </c>
+      <c r="S75" t="s">
+        <v>81</v>
+      </c>
+      <c r="T75" t="s">
+        <v>81</v>
+      </c>
+      <c r="X75" t="s">
+        <v>628</v>
+      </c>
+      <c r="Y75" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="76" spans="1:69">
+      <c r="A76">
+        <v>108619</v>
+      </c>
+      <c r="B76" s="1">
+        <v>46232</v>
+      </c>
+      <c r="C76" t="s">
+        <v>398</v>
+      </c>
+      <c r="D76" t="s">
+        <v>399</v>
+      </c>
+      <c r="H76" t="s">
+        <v>86</v>
+      </c>
+      <c r="I76" t="s">
+        <v>630</v>
+      </c>
+      <c r="J76" t="s">
+        <v>631</v>
+      </c>
+      <c r="K76" t="s">
+        <v>401</v>
+      </c>
+      <c r="L76" t="s">
+        <v>402</v>
+      </c>
+      <c r="M76" t="s">
+        <v>403</v>
+      </c>
+      <c r="N76" t="s">
+        <v>209</v>
+      </c>
+      <c r="O76" t="s">
+        <v>632</v>
+      </c>
+      <c r="P76" t="s">
+        <v>633</v>
+      </c>
+      <c r="Q76" t="s">
+        <v>80</v>
+      </c>
+      <c r="R76" t="s">
+        <v>81</v>
+      </c>
+      <c r="S76" t="s">
+        <v>81</v>
+      </c>
+      <c r="T76" t="s">
+        <v>81</v>
+      </c>
+      <c r="X76" t="s">
+        <v>634</v>
+      </c>
+      <c r="Y76" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="77" spans="1:69">
+      <c r="A77">
+        <v>108620</v>
+      </c>
+      <c r="B77" s="1">
+        <v>46232</v>
+      </c>
+      <c r="C77" t="s">
+        <v>106</v>
+      </c>
+      <c r="D77" t="s">
+        <v>107</v>
+      </c>
+      <c r="H77" t="s">
+        <v>636</v>
+      </c>
+      <c r="I77" t="s">
+        <v>637</v>
+      </c>
+      <c r="J77" t="s">
+        <v>631</v>
+      </c>
+      <c r="K77" t="s">
+        <v>638</v>
+      </c>
+      <c r="L77" t="s">
+        <v>639</v>
+      </c>
+      <c r="M77" t="s">
+        <v>640</v>
+      </c>
+      <c r="N77" t="s">
         <v>393</v>
       </c>
-      <c r="P43" t="s">
-[...743 lines deleted...]
-      <c r="K55" t="s">
+      <c r="O77" t="s">
+        <v>532</v>
+      </c>
+      <c r="P77" t="s">
+        <v>641</v>
+      </c>
+      <c r="Q77" t="s">
+        <v>80</v>
+      </c>
+      <c r="R77" t="s">
+        <v>81</v>
+      </c>
+      <c r="S77" t="s">
+        <v>81</v>
+      </c>
+      <c r="T77" t="s">
+        <v>81</v>
+      </c>
+      <c r="X77" t="s">
+        <v>642</v>
+      </c>
+      <c r="Y77" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="78" spans="1:69">
+      <c r="A78">
+        <v>108621</v>
+      </c>
+      <c r="B78" s="1">
+        <v>46232</v>
+      </c>
+      <c r="C78" t="s">
         <v>106</v>
       </c>
-      <c r="L55" t="s">
+      <c r="D78" t="s">
         <v>107</v>
       </c>
-      <c r="M55" t="s">
-[...52 lines deleted...]
-      <c r="K56" t="s">
+      <c r="H78" t="s">
+        <v>644</v>
+      </c>
+      <c r="I78" t="s">
+        <v>645</v>
+      </c>
+      <c r="J78" t="s">
+        <v>631</v>
+      </c>
+      <c r="K78" t="s">
+        <v>646</v>
+      </c>
+      <c r="L78" t="s">
+        <v>639</v>
+      </c>
+      <c r="M78" t="s">
+        <v>640</v>
+      </c>
+      <c r="N78" t="s">
+        <v>393</v>
+      </c>
+      <c r="O78" t="s">
+        <v>532</v>
+      </c>
+      <c r="P78" t="s">
+        <v>647</v>
+      </c>
+      <c r="Q78" t="s">
+        <v>80</v>
+      </c>
+      <c r="R78" t="s">
+        <v>81</v>
+      </c>
+      <c r="S78" t="s">
+        <v>81</v>
+      </c>
+      <c r="T78" t="s">
+        <v>81</v>
+      </c>
+      <c r="X78" t="s">
+        <v>648</v>
+      </c>
+      <c r="Y78" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="79" spans="1:69">
+      <c r="A79">
+        <v>108622</v>
+      </c>
+      <c r="B79" s="1">
+        <v>46232</v>
+      </c>
+      <c r="C79" t="s">
         <v>106</v>
       </c>
-      <c r="L56" t="s">
+      <c r="D79" t="s">
         <v>107</v>
       </c>
-      <c r="M56" t="s">
-[...1274 lines deleted...]
-      <c r="L77" t="s">
+      <c r="H79" t="s">
+        <v>650</v>
+      </c>
+      <c r="I79" t="s">
+        <v>651</v>
+      </c>
+      <c r="J79" t="s">
         <v>631</v>
-      </c>
-[...104 lines deleted...]
-        <v>629</v>
       </c>
       <c r="K79" t="s">
         <v>646</v>
       </c>
       <c r="L79" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="M79" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="N79" t="s">
-        <v>649</v>
+        <v>393</v>
       </c>
       <c r="O79" t="s">
-        <v>650</v>
+        <v>532</v>
       </c>
       <c r="P79" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="Q79" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R79" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="S79" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="T79" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="X79" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="Y79" t="s">
-        <v>653</v>
-[...7 lines deleted...]
-      <c r="AB79" t="s">
         <v>654</v>
       </c>
-      <c r="AC79" t="s">
-[...11 lines deleted...]
-      <c r="AJ79" t="s">
+    </row>
+    <row r="80" spans="1:69">
+      <c r="A80">
+        <v>108623</v>
+      </c>
+      <c r="B80" s="1">
+        <v>46232</v>
+      </c>
+      <c r="C80" t="s">
+        <v>553</v>
+      </c>
+      <c r="D80" t="s">
+        <v>554</v>
+      </c>
+      <c r="H80" t="s">
+        <v>281</v>
+      </c>
+      <c r="I80" t="s">
         <v>655</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="I80" t="s">
+      <c r="J80" t="s">
         <v>656</v>
       </c>
-      <c r="J80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K80" t="s">
-        <v>639</v>
+        <v>657</v>
       </c>
       <c r="L80" t="s">
-        <v>640</v>
+        <v>658</v>
       </c>
       <c r="M80" t="s">
-        <v>641</v>
+        <v>659</v>
       </c>
       <c r="N80" t="s">
-        <v>100</v>
+        <v>660</v>
       </c>
       <c r="O80" t="s">
-        <v>657</v>
+        <v>661</v>
       </c>
       <c r="P80" t="s">
-        <v>658</v>
+        <v>662</v>
       </c>
       <c r="Q80" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R80" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S80" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="T80" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>659</v>
+        <v>81</v>
       </c>
       <c r="X80" t="s">
+        <v>663</v>
+      </c>
+      <c r="Y80" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="81" spans="1:47">
+      <c r="A81">
+        <v>108624</v>
+      </c>
+      <c r="B81" s="1">
+        <v>46232</v>
+      </c>
+      <c r="C81" t="s">
+        <v>106</v>
+      </c>
+      <c r="D81" t="s">
+        <v>107</v>
+      </c>
+      <c r="H81" t="s">
+        <v>108</v>
+      </c>
+      <c r="I81" t="s">
+        <v>665</v>
+      </c>
+      <c r="J81" t="s">
+        <v>631</v>
+      </c>
+      <c r="K81" t="s">
+        <v>111</v>
+      </c>
+      <c r="L81" t="s">
+        <v>112</v>
+      </c>
+      <c r="M81" t="s">
+        <v>113</v>
+      </c>
+      <c r="N81" t="s">
+        <v>114</v>
+      </c>
+      <c r="O81" t="s">
+        <v>666</v>
+      </c>
+      <c r="P81" t="s">
+        <v>667</v>
+      </c>
+      <c r="Q81" t="s">
+        <v>80</v>
+      </c>
+      <c r="R81" t="s">
+        <v>81</v>
+      </c>
+      <c r="S81" t="s">
+        <v>81</v>
+      </c>
+      <c r="T81" t="s">
+        <v>81</v>
+      </c>
+      <c r="X81" t="s">
+        <v>668</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>666</v>
+      </c>
+      <c r="AB81" t="s">
+        <v>669</v>
+      </c>
+      <c r="AC81" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD81" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE81" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF81" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ81" t="s">
+        <v>670</v>
+      </c>
+      <c r="AK81" t="s">
+        <v>666</v>
+      </c>
+      <c r="AL81" t="s">
+        <v>671</v>
+      </c>
+      <c r="AM81" t="s">
+        <v>672</v>
+      </c>
+      <c r="AN81" t="s">
+        <v>80</v>
+      </c>
+      <c r="AO81" t="s">
+        <v>81</v>
+      </c>
+      <c r="AP81" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ81" t="s">
+        <v>81</v>
+      </c>
+      <c r="AU81" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="82" spans="1:47">
+      <c r="A82">
+        <v>108610</v>
+      </c>
+      <c r="B82" s="1">
+        <v>46231</v>
+      </c>
+      <c r="C82" t="s">
+        <v>106</v>
+      </c>
+      <c r="D82" t="s">
+        <v>107</v>
+      </c>
+      <c r="H82" t="s">
+        <v>674</v>
+      </c>
+      <c r="I82" t="s">
+        <v>675</v>
+      </c>
+      <c r="J82" t="s">
         <v>656</v>
       </c>
-      <c r="Y80" t="s">
-[...86 lines deleted...]
-      </c>
       <c r="K82" t="s">
-        <v>669</v>
+        <v>676</v>
       </c>
       <c r="L82" t="s">
-        <v>670</v>
+        <v>677</v>
       </c>
       <c r="M82" t="s">
-        <v>671</v>
+        <v>678</v>
       </c>
       <c r="N82" t="s">
-        <v>672</v>
+        <v>679</v>
       </c>
       <c r="O82" t="s">
-        <v>673</v>
+        <v>680</v>
       </c>
       <c r="P82" t="s">
+        <v>681</v>
+      </c>
+      <c r="Q82" t="s">
+        <v>80</v>
+      </c>
+      <c r="R82" t="s">
+        <v>80</v>
+      </c>
+      <c r="S82" t="s">
+        <v>81</v>
+      </c>
+      <c r="T82" t="s">
+        <v>81</v>
+      </c>
+      <c r="X82" t="s">
+        <v>682</v>
+      </c>
+      <c r="Y82" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="83" spans="1:47">
+      <c r="A83">
+        <v>108611</v>
+      </c>
+      <c r="B83" s="1">
+        <v>46231</v>
+      </c>
+      <c r="C83" t="s">
+        <v>106</v>
+      </c>
+      <c r="D83" t="s">
+        <v>107</v>
+      </c>
+      <c r="H83" t="s">
         <v>674</v>
       </c>
-      <c r="Q82" t="s">
-[...14 lines deleted...]
-      <c r="Y82" t="s">
+      <c r="I83" t="s">
+        <v>684</v>
+      </c>
+      <c r="J83" t="s">
+        <v>656</v>
+      </c>
+      <c r="K83" t="s">
         <v>676</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I83" t="s">
+      <c r="L83" t="s">
         <v>677</v>
       </c>
-      <c r="J83" t="s">
-[...2 lines deleted...]
-      <c r="K83" t="s">
+      <c r="M83" t="s">
         <v>678</v>
       </c>
-      <c r="L83" t="s">
+      <c r="N83" t="s">
         <v>679</v>
       </c>
-      <c r="M83" t="s">
+      <c r="O83" t="s">
         <v>680</v>
       </c>
-      <c r="N83" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P83" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="Q83" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R83" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S83" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="T83" t="s">
-        <v>78</v>
+        <v>81</v>
+      </c>
+      <c r="V83" t="s">
+        <v>686</v>
       </c>
       <c r="X83" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="Y83" t="s">
-        <v>685</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:25">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="84" spans="1:47">
       <c r="A84">
-        <v>108126</v>
+        <v>108612</v>
       </c>
       <c r="B84" s="1">
-        <v>46141</v>
+        <v>46231</v>
       </c>
       <c r="C84" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="D84" t="s">
-        <v>84</v>
+        <v>107</v>
       </c>
       <c r="H84" t="s">
-        <v>192</v>
+        <v>674</v>
       </c>
       <c r="I84" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="J84" t="s">
-        <v>620</v>
+        <v>656</v>
       </c>
       <c r="K84" t="s">
-        <v>687</v>
+        <v>676</v>
       </c>
       <c r="L84" t="s">
-        <v>688</v>
+        <v>677</v>
       </c>
       <c r="M84" t="s">
-        <v>689</v>
+        <v>678</v>
       </c>
       <c r="N84" t="s">
+        <v>679</v>
+      </c>
+      <c r="O84" t="s">
         <v>690</v>
       </c>
-      <c r="O84" t="s">
+      <c r="P84" t="s">
         <v>691</v>
       </c>
-      <c r="P84" t="s">
+      <c r="Q84" t="s">
+        <v>80</v>
+      </c>
+      <c r="R84" t="s">
+        <v>80</v>
+      </c>
+      <c r="S84" t="s">
+        <v>81</v>
+      </c>
+      <c r="T84" t="s">
+        <v>81</v>
+      </c>
+      <c r="X84" t="s">
         <v>692</v>
       </c>
-      <c r="Q84" t="s">
-[...11 lines deleted...]
-      <c r="X84" t="s">
+      <c r="Y84" t="s">
         <v>693</v>
       </c>
-      <c r="Y84" t="s">
+    </row>
+    <row r="85" spans="1:47">
+      <c r="A85">
+        <v>108613</v>
+      </c>
+      <c r="B85" s="1">
+        <v>46231</v>
+      </c>
+      <c r="C85" t="s">
+        <v>106</v>
+      </c>
+      <c r="D85" t="s">
+        <v>107</v>
+      </c>
+      <c r="H85" t="s">
+        <v>86</v>
+      </c>
+      <c r="I85" t="s">
         <v>694</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="I85" t="s">
+      <c r="J85" t="s">
+        <v>656</v>
+      </c>
+      <c r="K85" t="s">
         <v>695</v>
       </c>
-      <c r="J85" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L85" t="s">
-        <v>484</v>
+        <v>522</v>
       </c>
       <c r="M85" t="s">
-        <v>485</v>
+        <v>523</v>
       </c>
       <c r="N85" t="s">
-        <v>100</v>
+        <v>524</v>
       </c>
       <c r="O85" t="s">
         <v>696</v>
       </c>
+      <c r="P85" t="s">
+        <v>697</v>
+      </c>
       <c r="Q85" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R85" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="S85" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="T85" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="X85" t="s">
-        <v>697</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:25">
+        <v>698</v>
+      </c>
+      <c r="Y85" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="86" spans="1:47">
       <c r="A86">
-        <v>108128</v>
+        <v>108614</v>
       </c>
       <c r="B86" s="1">
-        <v>46141</v>
+        <v>46231</v>
       </c>
       <c r="C86" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="D86" t="s">
-        <v>84</v>
+        <v>107</v>
       </c>
       <c r="H86" t="s">
-        <v>698</v>
+        <v>86</v>
       </c>
       <c r="I86" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="J86" t="s">
-        <v>620</v>
+        <v>656</v>
       </c>
       <c r="K86" t="s">
-        <v>700</v>
+        <v>581</v>
       </c>
       <c r="L86" t="s">
+        <v>582</v>
+      </c>
+      <c r="M86" t="s">
+        <v>583</v>
+      </c>
+      <c r="N86" t="s">
+        <v>218</v>
+      </c>
+      <c r="O86" t="s">
         <v>701</v>
       </c>
-      <c r="M86" t="s">
+      <c r="P86" t="s">
         <v>702</v>
       </c>
-      <c r="N86" t="s">
+      <c r="Q86" t="s">
+        <v>80</v>
+      </c>
+      <c r="R86" t="s">
+        <v>81</v>
+      </c>
+      <c r="S86" t="s">
+        <v>81</v>
+      </c>
+      <c r="T86" t="s">
+        <v>81</v>
+      </c>
+      <c r="X86" t="s">
         <v>703</v>
       </c>
-      <c r="O86" t="s">
+      <c r="Y86" t="s">
         <v>704</v>
       </c>
-      <c r="P86" t="s">
+    </row>
+    <row r="87" spans="1:47">
+      <c r="A87">
+        <v>108615</v>
+      </c>
+      <c r="B87" s="1">
+        <v>46231</v>
+      </c>
+      <c r="C87" t="s">
+        <v>106</v>
+      </c>
+      <c r="D87" t="s">
+        <v>107</v>
+      </c>
+      <c r="H87" t="s">
+        <v>593</v>
+      </c>
+      <c r="I87" t="s">
         <v>705</v>
       </c>
-      <c r="Q86" t="s">
-[...11 lines deleted...]
-      <c r="X86" t="s">
+      <c r="J87" t="s">
+        <v>656</v>
+      </c>
+      <c r="K87" t="s">
         <v>706</v>
       </c>
-      <c r="Y86" t="s">
+      <c r="L87" t="s">
         <v>707</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I87" t="s">
+      <c r="M87" t="s">
         <v>708</v>
       </c>
-      <c r="J87" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N87" t="s">
-        <v>703</v>
+        <v>709</v>
       </c>
       <c r="O87" t="s">
-        <v>704</v>
+        <v>710</v>
       </c>
       <c r="P87" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="Q87" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R87" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="S87" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="T87" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="X87" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="Y87" t="s">
-        <v>711</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:25">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="88" spans="1:47">
       <c r="A88">
-        <v>108133</v>
+        <v>108616</v>
       </c>
       <c r="B88" s="1">
-        <v>46141</v>
+        <v>46231</v>
       </c>
       <c r="C88" t="s">
-        <v>69</v>
+        <v>106</v>
       </c>
       <c r="D88" t="s">
-        <v>70</v>
+        <v>107</v>
       </c>
       <c r="H88" t="s">
-        <v>71</v>
+        <v>152</v>
       </c>
       <c r="I88" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="J88" t="s">
-        <v>620</v>
+        <v>656</v>
+      </c>
+      <c r="K88" t="s">
+        <v>266</v>
       </c>
       <c r="L88" t="s">
-        <v>74</v>
+        <v>267</v>
       </c>
       <c r="M88" t="s">
-        <v>75</v>
+        <v>268</v>
       </c>
       <c r="N88" t="s">
-        <v>76</v>
+        <v>227</v>
       </c>
       <c r="O88" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="P88" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="Q88" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R88" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="S88" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="T88" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="X88" t="s">
-        <v>715</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:25">
+        <v>717</v>
+      </c>
+      <c r="Y88" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="89" spans="1:47">
       <c r="A89">
-        <v>108102</v>
+        <v>108617</v>
       </c>
       <c r="B89" s="1">
-        <v>46140</v>
+        <v>46231</v>
       </c>
       <c r="C89" t="s">
-        <v>83</v>
+        <v>279</v>
       </c>
       <c r="D89" t="s">
-        <v>84</v>
+        <v>280</v>
       </c>
       <c r="H89" t="s">
-        <v>148</v>
+        <v>306</v>
       </c>
       <c r="I89" t="s">
-        <v>716</v>
+        <v>719</v>
       </c>
       <c r="J89" t="s">
-        <v>717</v>
+        <v>656</v>
       </c>
       <c r="K89" t="s">
-        <v>150</v>
+        <v>308</v>
       </c>
       <c r="L89" t="s">
-        <v>151</v>
+        <v>309</v>
       </c>
       <c r="M89" t="s">
-        <v>152</v>
+        <v>310</v>
       </c>
       <c r="N89" t="s">
-        <v>153</v>
+        <v>311</v>
       </c>
       <c r="O89" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="P89" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="Q89" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R89" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S89" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="T89" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-        <v>721</v>
+        <v>81</v>
       </c>
       <c r="X89" t="s">
         <v>722</v>
       </c>
       <c r="Y89" t="s">
         <v>723</v>
       </c>
     </row>
-    <row r="90" spans="1:25">
+    <row r="90" spans="1:47">
       <c r="A90">
-        <v>108103</v>
+        <v>108618</v>
       </c>
       <c r="B90" s="1">
-        <v>46140</v>
+        <v>46231</v>
       </c>
       <c r="C90" t="s">
-        <v>83</v>
+        <v>279</v>
       </c>
       <c r="D90" t="s">
-        <v>84</v>
+        <v>280</v>
       </c>
       <c r="H90" t="s">
-        <v>104</v>
+        <v>281</v>
       </c>
       <c r="I90" t="s">
         <v>724</v>
       </c>
       <c r="J90" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="K90" t="s">
+        <v>656</v>
+      </c>
+      <c r="L90" t="s">
+        <v>725</v>
+      </c>
+      <c r="M90" t="s">
+        <v>726</v>
+      </c>
+      <c r="N90" t="s">
+        <v>286</v>
+      </c>
+      <c r="O90" t="s">
+        <v>727</v>
+      </c>
+      <c r="P90" t="s">
+        <v>728</v>
+      </c>
+      <c r="Q90" t="s">
+        <v>80</v>
+      </c>
+      <c r="R90" t="s">
+        <v>81</v>
+      </c>
+      <c r="S90" t="s">
+        <v>81</v>
+      </c>
+      <c r="T90" t="s">
+        <v>81</v>
+      </c>
+      <c r="X90" t="s">
+        <v>724</v>
+      </c>
+      <c r="Y90" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="91" spans="1:47">
+      <c r="A91">
+        <v>108603</v>
+      </c>
+      <c r="B91" s="1">
+        <v>46230</v>
+      </c>
+      <c r="C91" t="s">
+        <v>398</v>
+      </c>
+      <c r="D91" t="s">
+        <v>399</v>
+      </c>
+      <c r="H91" t="s">
+        <v>86</v>
+      </c>
+      <c r="I91" t="s">
+        <v>729</v>
+      </c>
+      <c r="J91" t="s">
+        <v>730</v>
+      </c>
+      <c r="K91" t="s">
+        <v>401</v>
+      </c>
+      <c r="L91" t="s">
+        <v>402</v>
+      </c>
+      <c r="M91" t="s">
+        <v>403</v>
+      </c>
+      <c r="N91" t="s">
+        <v>209</v>
+      </c>
+      <c r="O91" t="s">
+        <v>731</v>
+      </c>
+      <c r="P91" t="s">
+        <v>732</v>
+      </c>
+      <c r="Q91" t="s">
+        <v>80</v>
+      </c>
+      <c r="R91" t="s">
+        <v>81</v>
+      </c>
+      <c r="S91" t="s">
+        <v>81</v>
+      </c>
+      <c r="T91" t="s">
+        <v>81</v>
+      </c>
+      <c r="X91" t="s">
+        <v>733</v>
+      </c>
+      <c r="Y91" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="92" spans="1:47">
+      <c r="A92">
+        <v>108604</v>
+      </c>
+      <c r="B92" s="1">
+        <v>46230</v>
+      </c>
+      <c r="C92" t="s">
+        <v>398</v>
+      </c>
+      <c r="D92" t="s">
+        <v>399</v>
+      </c>
+      <c r="H92" t="s">
+        <v>86</v>
+      </c>
+      <c r="I92" t="s">
+        <v>735</v>
+      </c>
+      <c r="J92" t="s">
+        <v>730</v>
+      </c>
+      <c r="K92" t="s">
+        <v>401</v>
+      </c>
+      <c r="L92" t="s">
+        <v>402</v>
+      </c>
+      <c r="M92" t="s">
+        <v>403</v>
+      </c>
+      <c r="N92" t="s">
+        <v>209</v>
+      </c>
+      <c r="O92" t="s">
+        <v>736</v>
+      </c>
+      <c r="P92" t="s">
+        <v>737</v>
+      </c>
+      <c r="Q92" t="s">
+        <v>80</v>
+      </c>
+      <c r="R92" t="s">
+        <v>81</v>
+      </c>
+      <c r="S92" t="s">
+        <v>81</v>
+      </c>
+      <c r="T92" t="s">
+        <v>81</v>
+      </c>
+      <c r="X92" t="s">
+        <v>738</v>
+      </c>
+      <c r="Y92" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="93" spans="1:47">
+      <c r="A93">
+        <v>108605</v>
+      </c>
+      <c r="B93" s="1">
+        <v>46230</v>
+      </c>
+      <c r="C93" t="s">
+        <v>398</v>
+      </c>
+      <c r="D93" t="s">
+        <v>399</v>
+      </c>
+      <c r="H93" t="s">
+        <v>86</v>
+      </c>
+      <c r="I93" t="s">
+        <v>740</v>
+      </c>
+      <c r="J93" t="s">
+        <v>730</v>
+      </c>
+      <c r="K93" t="s">
+        <v>401</v>
+      </c>
+      <c r="L93" t="s">
+        <v>402</v>
+      </c>
+      <c r="M93" t="s">
+        <v>403</v>
+      </c>
+      <c r="N93" t="s">
+        <v>209</v>
+      </c>
+      <c r="O93" t="s">
+        <v>741</v>
+      </c>
+      <c r="P93" t="s">
+        <v>742</v>
+      </c>
+      <c r="Q93" t="s">
+        <v>80</v>
+      </c>
+      <c r="R93" t="s">
+        <v>81</v>
+      </c>
+      <c r="S93" t="s">
+        <v>81</v>
+      </c>
+      <c r="T93" t="s">
+        <v>81</v>
+      </c>
+      <c r="X93" t="s">
+        <v>743</v>
+      </c>
+      <c r="Y93" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="94" spans="1:47">
+      <c r="A94">
+        <v>108606</v>
+      </c>
+      <c r="B94" s="1">
+        <v>46230</v>
+      </c>
+      <c r="C94" t="s">
+        <v>148</v>
+      </c>
+      <c r="D94" t="s">
+        <v>149</v>
+      </c>
+      <c r="E94" t="s">
+        <v>148</v>
+      </c>
+      <c r="F94" t="s">
+        <v>150</v>
+      </c>
+      <c r="G94" t="s">
+        <v>151</v>
+      </c>
+      <c r="H94" t="s">
+        <v>86</v>
+      </c>
+      <c r="I94" t="s">
+        <v>745</v>
+      </c>
+      <c r="J94" t="s">
+        <v>730</v>
+      </c>
+      <c r="L94" t="s">
+        <v>537</v>
+      </c>
+      <c r="M94" t="s">
+        <v>538</v>
+      </c>
+      <c r="N94" t="s">
+        <v>539</v>
+      </c>
+      <c r="O94" t="s">
+        <v>746</v>
+      </c>
+      <c r="P94" t="s">
+        <v>747</v>
+      </c>
+      <c r="Q94" t="s">
+        <v>80</v>
+      </c>
+      <c r="R94" t="s">
+        <v>81</v>
+      </c>
+      <c r="S94" t="s">
+        <v>81</v>
+      </c>
+      <c r="T94" t="s">
+        <v>81</v>
+      </c>
+      <c r="X94" t="s">
+        <v>748</v>
+      </c>
+      <c r="Y94" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="95" spans="1:47">
+      <c r="A95">
+        <v>108607</v>
+      </c>
+      <c r="B95" s="1">
+        <v>46230</v>
+      </c>
+      <c r="C95" t="s">
         <v>106</v>
       </c>
-      <c r="L90" t="s">
+      <c r="D95" t="s">
         <v>107</v>
       </c>
-      <c r="M90" t="s">
-[...46 lines deleted...]
-      <c r="I91" t="s">
+      <c r="H95" t="s">
+        <v>86</v>
+      </c>
+      <c r="I95" t="s">
+        <v>750</v>
+      </c>
+      <c r="J95" t="s">
         <v>730</v>
       </c>
-      <c r="J91" t="s">
-[...32 lines deleted...]
-      <c r="X91" t="s">
+      <c r="K95" t="s">
+        <v>695</v>
+      </c>
+      <c r="L95" t="s">
+        <v>522</v>
+      </c>
+      <c r="M95" t="s">
+        <v>523</v>
+      </c>
+      <c r="N95" t="s">
+        <v>524</v>
+      </c>
+      <c r="O95" t="s">
+        <v>751</v>
+      </c>
+      <c r="P95" t="s">
+        <v>752</v>
+      </c>
+      <c r="Q95" t="s">
+        <v>80</v>
+      </c>
+      <c r="R95" t="s">
+        <v>81</v>
+      </c>
+      <c r="S95" t="s">
+        <v>81</v>
+      </c>
+      <c r="T95" t="s">
+        <v>81</v>
+      </c>
+      <c r="X95" t="s">
+        <v>753</v>
+      </c>
+      <c r="Y95" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="96" spans="1:47">
+      <c r="A96">
+        <v>108608</v>
+      </c>
+      <c r="B96" s="1">
+        <v>46230</v>
+      </c>
+      <c r="C96" t="s">
+        <v>279</v>
+      </c>
+      <c r="D96" t="s">
+        <v>280</v>
+      </c>
+      <c r="I96" t="s">
+        <v>755</v>
+      </c>
+      <c r="J96" t="s">
         <v>730</v>
       </c>
-      <c r="Y91" t="s">
-[...167 lines deleted...]
-      <c r="V94" t="s">
+      <c r="K96" t="s">
+        <v>756</v>
+      </c>
+      <c r="L96" t="s">
+        <v>757</v>
+      </c>
+      <c r="M96" t="s">
+        <v>758</v>
+      </c>
+      <c r="N96" t="s">
+        <v>286</v>
+      </c>
+      <c r="O96" t="s">
+        <v>759</v>
+      </c>
+      <c r="P96" t="s">
+        <v>760</v>
+      </c>
+      <c r="Q96" t="s">
+        <v>80</v>
+      </c>
+      <c r="R96" t="s">
+        <v>81</v>
+      </c>
+      <c r="S96" t="s">
+        <v>81</v>
+      </c>
+      <c r="T96" t="s">
+        <v>81</v>
+      </c>
+      <c r="X96" t="s">
         <v>755</v>
       </c>
-      <c r="X94" t="s">
-[...58 lines deleted...]
-      <c r="Y95" t="s">
+      <c r="Y96" t="s">
         <v>761</v>
-      </c>
-[...57 lines deleted...]
-        <v>766</v>
       </c>
     </row>
     <row r="97" spans="1:25">
       <c r="A97">
-        <v>108093</v>
+        <v>108609</v>
       </c>
       <c r="B97" s="1">
-        <v>46139</v>
+        <v>46230</v>
       </c>
       <c r="C97" t="s">
-        <v>69</v>
+        <v>106</v>
       </c>
       <c r="D97" t="s">
-        <v>70</v>
+        <v>107</v>
       </c>
       <c r="H97" t="s">
-        <v>71</v>
+        <v>152</v>
       </c>
       <c r="I97" t="s">
-        <v>767</v>
+        <v>762</v>
       </c>
       <c r="J97" t="s">
-        <v>758</v>
+        <v>730</v>
       </c>
       <c r="K97" t="s">
-        <v>768</v>
+        <v>353</v>
       </c>
       <c r="L97" t="s">
-        <v>769</v>
+        <v>354</v>
       </c>
       <c r="M97" t="s">
-        <v>770</v>
+        <v>355</v>
       </c>
       <c r="N97" t="s">
-        <v>771</v>
+        <v>356</v>
       </c>
       <c r="O97" t="s">
-        <v>772</v>
+        <v>763</v>
       </c>
       <c r="P97" t="s">
-        <v>773</v>
+        <v>764</v>
       </c>
       <c r="Q97" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R97" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="S97" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="T97" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="X97" t="s">
-        <v>774</v>
+        <v>765</v>
       </c>
       <c r="Y97" t="s">
-        <v>775</v>
+        <v>766</v>
       </c>
     </row>
     <row r="98" spans="1:25">
       <c r="A98">
-        <v>108094</v>
+        <v>108600</v>
       </c>
       <c r="B98" s="1">
-        <v>46139</v>
+        <v>46226</v>
       </c>
       <c r="C98" t="s">
-        <v>69</v>
+        <v>106</v>
       </c>
       <c r="D98" t="s">
-        <v>70</v>
+        <v>107</v>
+      </c>
+      <c r="H98" t="s">
+        <v>232</v>
       </c>
       <c r="I98" t="s">
-        <v>776</v>
+        <v>767</v>
       </c>
       <c r="J98" t="s">
-        <v>758</v>
+        <v>768</v>
       </c>
       <c r="K98" t="s">
-        <v>639</v>
+        <v>234</v>
       </c>
       <c r="L98" t="s">
-        <v>640</v>
+        <v>235</v>
       </c>
       <c r="M98" t="s">
-        <v>641</v>
+        <v>236</v>
       </c>
       <c r="N98" t="s">
-        <v>100</v>
+        <v>237</v>
       </c>
       <c r="O98" t="s">
-        <v>777</v>
+        <v>769</v>
       </c>
       <c r="P98" t="s">
-        <v>778</v>
+        <v>770</v>
       </c>
       <c r="Q98" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R98" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="S98" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="T98" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="X98" t="s">
-        <v>776</v>
+        <v>771</v>
       </c>
       <c r="Y98" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="99" spans="1:25">
       <c r="A99">
-        <v>108095</v>
+        <v>108601</v>
       </c>
       <c r="B99" s="1">
-        <v>46139</v>
+        <v>46226</v>
       </c>
       <c r="C99" t="s">
-        <v>83</v>
+        <v>279</v>
       </c>
       <c r="D99" t="s">
-        <v>84</v>
+        <v>280</v>
       </c>
       <c r="H99" t="s">
-        <v>104</v>
+        <v>281</v>
       </c>
       <c r="I99" t="s">
+        <v>773</v>
+      </c>
+      <c r="J99" t="s">
+        <v>774</v>
+      </c>
+      <c r="K99" t="s">
+        <v>775</v>
+      </c>
+      <c r="L99" t="s">
+        <v>776</v>
+      </c>
+      <c r="M99" t="s">
+        <v>777</v>
+      </c>
+      <c r="N99" t="s">
+        <v>778</v>
+      </c>
+      <c r="O99" t="s">
+        <v>779</v>
+      </c>
+      <c r="P99" t="s">
         <v>780</v>
       </c>
-      <c r="J99" t="s">
-[...5 lines deleted...]
-      <c r="L99" t="s">
+      <c r="Q99" t="s">
+        <v>80</v>
+      </c>
+      <c r="R99" t="s">
+        <v>81</v>
+      </c>
+      <c r="S99" t="s">
+        <v>81</v>
+      </c>
+      <c r="T99" t="s">
+        <v>81</v>
+      </c>
+      <c r="X99" t="s">
         <v>781</v>
       </c>
-      <c r="M99" t="s">
-[...5 lines deleted...]
-      <c r="O99" t="s">
+      <c r="Y99" t="s">
         <v>782</v>
-      </c>
-[...255 lines deleted...]
-        <v>812</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>