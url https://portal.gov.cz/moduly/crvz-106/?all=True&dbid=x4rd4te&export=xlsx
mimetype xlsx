--- v1 (2026-02-01)
+++ v2 (2026-05-25)
@@ -538,54 +538,54 @@
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2">
         <v>106804</v>
       </c>
       <c r="B2" t="s">
         <v>17</v>
       </c>
       <c r="C2" t="s">
         <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>19</v>
       </c>
       <c r="F2">
         <v>2025</v>
       </c>
       <c r="G2" s="1">
         <v>46050</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>20</v>
       </c>
       <c r="I2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J2" s="1">
-        <v>46050</v>
+        <v>46120</v>
       </c>
       <c r="K2">
         <v>3</v>
       </c>
       <c r="L2">
         <v>0</v>
       </c>
       <c r="M2">
         <v>0</v>
       </c>
       <c r="N2">
         <v>0</v>
       </c>
       <c r="O2">
         <v>0</v>
       </c>
       <c r="P2" t="b">
         <v>0</v>
       </c>
       <c r="Q2" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3">