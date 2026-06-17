--- v0 (2026-04-04)
+++ v1 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6534a9a7a6d44773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2260da5fc7c14ab58743fcc0b0de3d1b.psmdcp" Id="R5899c069132c4633" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5db41c668e34b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a44fc4cb5de49cb9266d95634c680a8.psmdcp" Id="Rf7cbc6df24e743e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ePetice" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>ID petice</x:t>
   </x:si>
   <x:si>
     <x:t>Název</x:t>
   </x:si>
   <x:si>
@@ -46,235 +46,2675 @@
   <x:si>
     <x:t>Datum uzavření</x:t>
   </x:si>
   <x:si>
     <x:t>Datum podání</x:t>
   </x:si>
   <x:si>
     <x:t>Datum archivace</x:t>
   </x:si>
   <x:si>
     <x:t>Text</x:t>
   </x:si>
   <x:si>
     <x:t>Adresát</x:t>
   </x:si>
   <x:si>
     <x:t>Zakladatel</x:t>
   </x:si>
   <x:si>
     <x:t>Členové petičního výboru</x:t>
   </x:si>
   <x:si>
     <x:t>Počet podpisů</x:t>
   </x:si>
   <x:si>
+    <x:t>1854</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PETICE obyvatel a vlastníků nemovitostí z lokality Špitálka v Praze 6, Hanspaulka
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZVEREJNENA</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Peticí vyjadřují vlastníci a obyvatelé nemovitostí z lokality Špitálka a okolí v Praze 6 ZÁSADNÍ NESOUHLAS s realizací projektu z akce „Nápad pro Šestku“ - „Komunitní místo na louce Na Špitálce“, vybraného k realizaci dne 31.5.2026. Návrh, který nebyl předem projednán s dotčenými vlastníky a obyvateli nemovitostí v předmětné lokalitě, vykazuje závažné právní vady v oblasti ochrany majetku vlastníků nemovitostí, v oblasti porušování hygienických a bezpečnostních předpisů, narušování pohody bydlení a snížení kvality bydlení, a tím i snížení cen nemovitostí, narušení přírody a krajiny a fatální nebezpečí pro sídlící zvláště chráněné a silně ohrožené druhy živočichů. 
+Peticí je tedy striktně odmítáno plánované vybudování veřejného komunitního místa s grilovacími prostředky a ohniště v SZ segmentu jižně orientované louky, místně zvané Špitálka.
+Petice obsahuje žádost o vyřazení tohoto návrhu z přípravy a následné realizace, žádost o ochranu chráněných druhů živočichů a také žádost o zachování pozemků louky na Špitálce jako parku podobného přírodě a klidové zóny pro relaxaci a aktivní oddych. 
+Nesouhlas a žádosti jsou opřeny o tyto závažné důvody:
+1.	Přímé ohrožení chráněných druhů (Porušení zákona č. 114/1992 Sb.)
+2.	Požární nebezpečí (Porušení zákona č. 133/1985 Sb.)
+3.	Sociální zátěž, hluk a nepořádek
+4.	Porušení cílů územního plánování (Nový stavební zákon č. 283/2021 Sb.).
+Daná lokalita je biologicky tak významná a unikátní, že si zaslouží ochranu a respekt. Představuje autentický, zelený ostrov s cenným geniem loci. Jedná se o nepřenositelnou hodnotu, kterou, pokud bude zničena, nebude již možno obnovit.  
+Namísto devastace grilovacím místem a ohništěm petice požaduje zachovat louku pro tichý odpočinek v duchu konceptu „parku podobného přírodě“ za využití šetrného biologického managementu a pravidelného mozaikového sečení na ochranu zde žijících druhů živočichů.
+Petiční výbor (podle § 3 zákona č. 85/1990 Sb.):
+Členové petičního výboru:
+1.	Ing. Lenka Palatová, trvale bytem: Na Kodymce 25/14, Praha 6 – osoba oprávněná zastupovat petiční výbor
+2.	Doc. PhDr. Jana Čechurová, Ph.D., trvale bytem: Neherovská 22/1921, Praha 6
+3.	Mgr. Zuzana Ambrosová, trvale bytem: Na Kodymce 1442/21, Praha 6
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Městská část Praha 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LENKA PALATOVÁ, Na Kodymce 25/14, Dejvice, 160 00 Praha 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t>1849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice na podporu kandidatury sdružení nezávislých kandidátů 
+VIZE 2050
+pro volby do zastupitelstva města Třebechovice pod Orebem
+konané ve dnech 9. a 10. října 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Podpisem této petice občané města Třebechovice pod Orebem vyjadřují svou podporu a svůj souhlas s kandidaturou uvedeného sdružení nezávislých kandidátů. Podpora kandidatury prostřednictvím této petice neznamená závazek voliče hlasovat pro uvedené sdružení ve volbách; slouží výhradně k umožnění účasti tohoto volebního subjektu ve volbách v souladu s platnou právní úpravou. 
+Petici mohou podepsat pouze oprávnění voliči města Třebechovice pod Orebem, tj. osoby, které splňují podmínky práva volit podle zákona č. 491/2001 Sb., o volbách do zastupitelstev obcí. Podpisy osob, které tyto zákonné podmínky nesplňují, nebo podpisy kandidátů samotných se do potřebného počtu podpisů nezapočítávají.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Město Třebechovice pod Orebem</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VÁCLAV DERNER, Hradecká 356, 503 46 Třebechovice pod Orebem</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Klára Novotná, Na kopečku 73, 503 46 Třebechovice pod Orebem</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za převzetí nizozemského schválení Tesla FSD Supervised v České republice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní občané, žádáme Ministerstvo dopravy České republiky, aby Česká republika bez zbytečného odkladu převzala nizozemské prozatímní schválení systému Tesla FSD Supervised do podmínek provozu v České republice, obdobně jako již postupovaly některé jiné členské státy Evropské unie.
+Systém Tesla FSD Supervised byl dne 10. dubna 2026 schválen nizozemským schvalovacím orgánem RDW jako pokročilý asistenční systém řidiče. RDW uvádí, že systém byl posuzován a ověřován déle než 18 měsíců na testovací trati i na veřejných komunikacích. Nejde o plně autonomní řízení bez odpovědnosti řidiče. Jde o asistenční systém pod dohledem řidiče, u kterého řidič nadále sleduje provoz, zůstává odpovědný za jízdu a musí být kdykoliv připraven zasáhnout.
+Správně používané pokročilé asistenční systémy mohou přispívat k vyšší bezpečnosti silničního provozu. Podporují řidiče v jízdních úkonech, pomáhají udržovat pozornost na relevantní situace v provozu a mohou snižovat rizika vyplývající z lidské nepozornosti, opožděné reakce nebo nesprávného vyhodnocení dopravní situace. FSD Supervised navíc pracuje v režimu průběžného monitorování pozornosti řidiče, který musí zůstat zapojen do řízení a být připraven převzít kontrolu. Právě kombinace podpory řidiče a zachování jeho odpovědnosti je důvodem, proč by měl být tento systém v ČR posouzen jako pokročilý bezpečnostní a asistenční prvek, nikoli odmítán jako plně autonomní vozidlo.
+Nizozemské schválení zatím není automaticky platné v celé Evropské unii. Evropské právo ale umožňuje, aby jednotlivé členské státy takové prozatímní schválení uznaly pro své území. Tento postup již zvolily například Litva, Estonsko a Dánsko; v Belgii byl systém rovněž autorizován. Česká republika by neměla zůstávat pasivní jen proto, že celoevropské schválení ještě nebylo dokončeno.
+Žádáme proto Ministerstvo dopravy ČR, aby:
+převzalo nizozemské prozatímní schválení systému Tesla FSD Supervised pro provoz v České republice, pokud tomu nebrání konkrétní a doložená právní překážka,
+postupovalo obdobně jako státy, které již nizozemské schválení uznaly, zejména Dánsko, Litva, Estonsko a Belgie,
+umožnilo používání systému v režimu, ve kterém řidič nadále zůstává plně odpovědný za řízení, musí sledovat provoz a být připraven kdykoliv zasáhnout,
+neodkládalo národní rozhodnutí pouze s odkazem na probíhající celoevropské posouzení, pokud české právo a právo EU umožňují samostatné uznání nizozemského prozatímního schválení,
+v případě odmítnutí zveřejnilo konkrétní právní nebo technické důvody, proč Česká republika nemůže postupovat stejně jako státy, které nizozemské schválení již uznaly,
+sdělilo, jaké konkrétní rozdíly v českém provozu podle ministerstva brání převzetí systému, pokud takové rozdíly považuje za důvod k odmítnutí.
+Nepodporujeme obcházení bezpečnostních pravidel. Podporujeme převzetí již provedeného evropského posouzení podle stejného modelu, který použily jiné členské státy EU. Pokud nizozemský schvalovací orgán RDW systém posuzoval déle než 18 měsíců a pokud jej další členské státy uznaly, Česká republika by měla buď postup převzít, nebo veřejně a konkrétně vysvětlit, proč to není možné.
+Žádáme Ministerstvo dopravy ČR o písemné vyjádření k této petici a o bezodkladné zahájení kroků směřujících k uznání nizozemského prozatímního schválení systému Tesla FSD Supervised pro Českou republiku.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ministerstvo dopravy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MATYÁŠ JUŘENA, Na Kopci 5191, 760 01 Zlín</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1851</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Petice proti stavbě mostu na Havlíčkově nábřeží
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zastupitelstvo statutárního města Ostravy,
+Prokešovo náměstí 8,
+702 00 Ostrava
+Petice proti stavbě mostu na Havlíčkově nábřeží
+(ve smyslu zákona č. 85/1990 Sb., o právu petičním, v platném znění)
+My níže podepsaní jsme proti stavbě jakéhokoliv silničního mostu mezi mostem Miloše Sýkory a Hradní lávkou.
+Znepokojuje nás narušení klidové atmosféry Havlíčkova nábřeží a potenciální převedení dopravy z ulic Frýdecké a Bohumínské do ulice Sokolské.
+Jsme pro zachování poklidného režimu Havlíčkova nábřeží, které se v posledních letech rozvíjí a je relaxační trasou mezi Komenského sady a Černou loukou a Hradní lávkou, která by byla silniční stavbou narušena.
+Petiční výbor:
+David Witosz, Českobratrská 1805/32, Moravská Ostrava, Ostrava 702 00
+Barbora Vyka, Českobratrská 1768/30 , Moravská Ostrava, Ostrava 702 00
+Samuel Enenkl, Jurečkova 2785/14 , Moravská Ostrava, Ostrava 702 00
+Petiční výbor může zastupovat jakýkoliv člen petičního výboru.
+Více informací na nikdymost.cz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Statutární město Ostrava</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAMUEL ENENKL, Jurečkova 2785/14, Moravská Ostrava, 702 00 Ostrava</x:t>
+  </x:si>
+  <x:si>
+    <x:t>David Witosz, Českobratrská 1805/32, Moravská Ostrava, 702 00 Ostrava
+Barbora Vyka, Českobratrská 1768/30, Moravská Ostrava, 702 00 Ostrava
+Samuel  Enenkl, Jurečkova 2785/14, Moravská Ostrava, 702 00 Ostrava</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1850</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Petice proti stavbě mostu na Havlíčkově nábřeží
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UZAVRENA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zastupitelstvo statutárního města Ostravy,
+Prokešovo náměstí 8,
+702 00 Ostrava
+Petice proti stavbě mostu na Havlíčkově nábřeží
+(ve smyslu zákona č. 85/1990 Sb., o právu petičním, v platném znění)
+My níže podepsaní jsme proti stavbě jakéhokoliv silničního mostu mezi mostem Miloše Sýkory a Hradní lávkou.
+Znepokojuje nás narušení klidové atmosféry Havlíčkova nábřeží a potenciální převedení dopravy z ulic Frýdecké a Bohumínské do ulice Sokolské.
+Jsme pro zachování poklidného režimu Havlíčkova nábřeží, které se v posledních letech rozvíjí a je relaxační trasou mezi Komenského sady a Černou loukou a Hradní lávkou, která by byla silniční stavbou narušena.
+Petiční výbor:
+David Witosz, Českobratrská 1805/32, Moravská Ostrava, Ostrava 702 00
+Barbora Vyka, Českobratrská 1768/30 , Moravská Ostrava, Ostrava 702 00
+Samuel Enenkl, Jurečkova 2785/14 , Moravská Ostrava, Ostrava 702 00
+Petiční výbor může zastupovat jakýkoliv člen petičního výboru. 
+Více informací na nikdymost.cz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barbora Vyka, Českobratrská 1768/30, Moravská Ostrava, 702 00 Ostrava
+David Witosz, Českobratrská 1805/32, Moravská Ostrava, 702 00 Ostrava</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZA MODRÉ ZÓNY V BRNĚ PRO REZIDENTY ZDARMA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice žádá zastupitelstvo města Brna aby:
+a) trvale zrušilo poplatek za parkovací oprávnění pro první auto rezidentů,
+b) trvale snížilo poplatek za parkovací oprávnění na desetinu současné ceny pro druhé a další auto rezidentů a pro podnikatele,
+c) nařídilo revizi regulovaných úseků zařazených v systému parkování (tzv. modrých zón) s ohledem na skutečný přínos pro obyvatele.
+Úplné znění petice je v příloze.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Statutární město Brno</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MICHAL DOVRTĚL, Fišova 405/9, Černá Pole, 602 00 Brno</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Klára Liptáková, Výpustky 563/23b, Obřany, 614 00 Brno
+Jiří Klein, Foltýnova 1003/11, Bystrc, 635 00 Brno
+Milan Jirků, Šámalova 740/98, Zábrdovice, 615 00 Brno
+Ondřej Jurásek, Cihlářská 637/16, Veveří, 602 00 Brno</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice žádá zastupitelstvo města Brna aby:
+    a) trvale zrušilo poplatek za parkovací oprávnění pro první auto rezidentů,
+    b) trvale snížilo poplatek za parkovací oprávnění na desetinu současné ceny pro druhé a další auto rezidentů a pro podnikatele,
+    c) nařídilo revizi regulovaných úseků zařazených v systému parkování (tzv. modrých zón) s ohledem na skutečný přínos pro obyvatele.
+Úplné znění petice je v příloze.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Klára Liptáková, Výpustky 563/23b, Obřany, 614 00 Brno
+Milan Jirků, Šámalova 740/98, Zábrdovice, 615 00 Brno
+Jiří Klein, Foltýnova 1003/11, Bystrc, 635 00 Brno
+Ondřej Jurásek, Cihlářská 637/16, Veveří, 602 00 Brno</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETICE proti vedení koridoru dopravní infrastruktury CNU.D11 přes lokalitu Špačkárna/U Špačků a okolí řeky Malše</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tato petice je určena Zastupitelstvu města České Budějovice a pořizovateli nového Územního plánu města České Budějovice. Jejím cílem je požádat město, aby neschválilo navržený koridor dopravní infrastruktury CNU.D11 a související přemostění řeky Malše v lokalitě Špačkárna / U Špačků v podobě, která by mohla významně zasáhnout do přírodně cenného, rekreačně využívaného a historicky významného území v okolí řeky Malše.
+Žádáme, aby byl koridor CNU.D11 z návrhu nového územního plánu vypuštěn, případně zásadně přepracován tak, aby nevedl přes lokalitu U Špačků, Špačkárnu, nivu Malše, přírodní památku Tůně u Špačků ani její bezprostřední ekologické vazby. Požadujeme, aby město přednostně prověřilo jiné dopravní varianty mimo přírodně cenné a rekreačně využívané území.
+Lokalita U Špačků a navazující okolí řeky Malše slouží obyvatelům jako klidové a rekreační zázemí pro procházky, sport, odpočinek a kontakt s přírodou. Současně jde o součást širší nivní krajiny Malše s tůněmi, mokřadními biotopy, zelení lužního charakteru a dalšími prvky důležitými pro zadržování vody, biodiverzitu, ochlazování města a přirozené fungování záplavové nivy.
+V blízkosti dotčeného území se nachází přírodní památka Tůně u Špačků, chráněná pro zbytky původního meandrujícího koryta Malše, tůně a drobné zatopené pískovny s výskytem vzácných a chráněných druhů rostlin a živočichů. Odborné podklady k lokalitě uvádějí výskyt či historický výskyt řady významných druhů, zejména obojživelníků, ptáků, mokřadních rostlin a ryb. Mezi zmiňované druhy patří například čolek velký, čolek obecný, ropucha zelená, ropucha obecná, rosnička zelená, skokan skřehotavý, strakapoud malý, moudivláček lužní nebo rákosník zpěvný.
+Domníváme se, že nová kapacitní komunikace a mostní propojení mohou přinést zvýšení hluku, emisí a světelného rušení, fragmentaci krajiny, zhoršení prostupnosti území pro živočichy, zásahy do zeleně, ohrožení tůní a mokřadů, změny vodního režimu a oslabení rekreační, ekologické i protipovodňové funkce nivy Malše.
+Žádáme proto, aby byla před dalším projednáváním záměru transparentně prokázána skutečná potřebnost a veřejná prospěšnost koridoru CNU.D11. Zároveň požadujeme zveřejnění srozumitelného porovnání variant, včetně dopravního modelu, hlukových a emisních dopadů, vlivů na vodní režim nivy, mokřady, obojživelníky, ryby, hnízdící ptactvo, zeleň, rekreační využití lokality a bezpečný pohyb pěších a cyklistů.
+Podpisem této petice podporujeme ochranu lokality U Špačků / Špačkárna, Tůní u Špačků a navazující nivy Malše jako významného přírodního a rekreačního zázemí města. Žádáme, aby se případné dopravní řešení hledalo způsobem, který nebude znamenat nevratnou ztrátu mokřadních biotopů, tůní, zeleně a klidového charakteru tohoto území.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Statutární město České Budějovice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAVEL POLIAK, O. Nedbala 2902/32a, České Budějovice 2, 370 05 České Budějovice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petr Kadlec, Zd. Fibicha 970/23, České Budějovice 6, 370 08 České Budějovice
+Petr Papoušek, Jasmínová 1761/7, České Budějovice 6, 370 08 České Budějovice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETICE ZA PĚŠÍ PŘEDNÁDRAŽNÍ PROSTOR V BRNĚ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní občané, 
+se obracíme na Zastupitelstvo města Brna se žádostí o zahájení procesu, jehož cílem bude vytvoření pěší zóny v prostoru před hlavním nádražím a omezení individuální automobilové dopravy z tohoto významného veřejného prostoru.
+Prostor před hlavním nádražím je jedním z nejdůležitějších míst v Brně. Každý den jím procházejí desetitisíce cestujících, obyvatel i návštěvníků města. Právě zde si mnoho lidí vytváří první dojem o Brně. Přesto dnes lokalita působí jako přetížený dopravní prostor, ve kterém se na omezené ploše střetávají chodci, tramvaje, automobily, zásobování i další formy dopravy.
+Dlouhodobé odborné studie i zkušenosti z jiných evropských měst ukazují, že kvalitní veřejný prostor nelze vytvořit bez výrazného omezení individuální automobilové dopravy. Současné uspořádání přednádraží omezuje pohyb pěších, snižuje bezpečnost, zhoršuje orientaci v prostoru a neodpovídá významu této lokality jako hlavní vstupní brány do města.
+Žádáme statutární město Brno, aby zahájilo kroky směřující k vytvoření pěší zóny v prostoru před hlavním nádražím, k vyloučení individuální automobilové dopravy z této lokality, k dokončení rekonstrukce podchodu a k vytvoření moderního veřejného prostoru odpovídajícího významu druhého největšího města České republiky.
+Věříme, že Brno si zaslouží přednádraží, které bude patřit lidem, nikoliv projíždějícím automobilům.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAREK FIŠER, Skřivanova 87/1, Ponava, 602 00 Brno</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marek Fišer, Skřivanova 87/1, Ponava, 602 00 Brno
+Ģabriel Kurtis, Dřevařská 860/17, Veveří, 602 00 Brno
+Helena Vařejková, Vodova 2361/104, Královo Pole, 612 00 Brno</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>petice pro volby zastupitelstva obce pro rok 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>potřebný počtu podpisů na petici pro volby do zastupitelstva obce Chvatěruby 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OBEC CHVATĚRUBY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIN LEMON, č.p. 212, 278 01 Chvatěruby</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice občanů – GARÁŽE BĚCHOVICE a žádost o výkon dozoru nad postupem MČ Praha–Běchovice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PODANA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Městská část Praha–Běchovice dlouhodobě řeší budoucnost lokality řadových garáží vybudovaných občany v 70. letech minulého století. Vlastníci garáží opakovaně upozorňují na rozdílný přístup městské části k jednotlivým občanům, nejednotné podmínky předkládaných nájemních smluv, nedostatečnou transparentnost rozhodování a rozpory v poskytovaných informacích.
+Petice nesměřuje proti rozvoji městské části ani proti řádnému výkonu samosprávy. Jejím cílem je zajistit, aby všichni občané byli posuzováni podle stejných pravidel, aby orgány městské části poskytovaly úplné, pravdivé a doložitelné informace a aby zásadní rozhodnutí týkající se majetkových práv občanů byla přijímána transparentně a po veřejném projednání.
+Požadujeme zejména:
+• rovný přístup ke všem vlastníkům garáží,
+• poskytování úplných, nezkreslených a podložených informací občanům i veřejným institucím,
+• transparentní postup při nakládání s obecním majetkem,
+• veřejné projednání budoucnosti lokality garáží orgány MČ Praha–Běchovice,
+• přijetí jasných a veřejně kontrolovatelných rozhodnutí k dalšímu postupu.
+Domníváme se, že otázky týkající se nakládání s obecním majetkem, ochrany práv občanů, transparentnosti veřejné správy a rovného zacházení jsou věcí veřejného zájmu a zaslouží si otevřenou diskusi za účasti občanů i volených zástupců.
+Svým podpisem podporujete požadavek na transparentní, předvídatelný a rovný postup vůči všem občanům bez rozdílu.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Městská část Praha-Běchovice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETR KULIŠ, Vačkářova 265, 251 01 Dobřejovice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETICE PROTI PRODEJI OBJEKTU RESTAURACE SLUNEČNICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETICE PROTI PRODEJI OBJEKTU RESTAURACE SLUNEČNICE
+My, níže podepsaní občané, nesouhlasíme s prodejem objektu Restaurace Slunečnice a souvisejících pozemků v městské části Brno-Černovice.
+Slunečnice není pouze restaurace. Jedná se o významný obecní objekt, který je po desetiletí spojen s kulturním, společenským a komunitním životem Černovic. Ve Slunečnici a jejím okolí se pravidelně konají tradiční černovické hody, Guláš Fest a další kulturní a společenské akce. Součástí objektu je také zázemí využívané dobrovolnými hasiči. Slunečnice je jedním z posledních symbolů tradičních Černovic a neodmyslitelnou součástí Faměrova náměstí.
+Z informací poskytnutých Magistrátem města Brna podle zákona č. 106/1999 Sb., o svobodném přístupu k informacím, vyplývá, že společnost SLUNEČNICE FOOD s.r.o., současný nájemce objektu, případně s ní personálně propojená společnost TRIMEO s.r.o., usiluje o získání objektu Slunečnice dlouhodobě. Formuláře návrhu dispozice s majetkem města za účelem odkupu objektu a souvisejících pozemků byly vydány již v roce 2013 a následně znovu v roce 2024.
+V minulém volebním období bylo současně schváleno prodloužení nájemní smlouvy společnosti TRIMEO s.r.o. na dobu 15 let. Prodejem závodu následně přešel nájem na spřízněnou společnost SLUNEČNICE FOOD s.r.o. Domníváme se, že za této situace by případný prodej probíhal ve výrazně nerovném prostředí a fakticky zvýhodňoval současného nájemce nebo s ním propojenou osobu oproti ostatním případným zájemcům.
+Mezi občany se navíc dlouhodobě proslýchá, že záměrem společnosti TRIMEO s.r.o. může být demolice stávajícího objektu a výstavba bytového domu. Takový vývoj by znamenal zásadní zásah do charakteru Faměrova náměstí a mohl by ohrozit zachování tradičních kulturních a společenských akcí, které jsou s tímto místem spojeny.
+Za zvláště znepokojivou považujeme skutečnost, že současná starostka Petra Quittová dlouhodobě podporuje kroky, které mohou vést k prodeji objektu Slunečnice. S tímto postupem zásadně nesouhlasíme.
+Jsme přesvědčeni, že Slunečnice má zůstat ve vlastnictví městské části a nadále sloužit občanům Černovic, kulturním tradicím a dobrovolným hasičům.
+Proto žádáme:
+* aby nebyl objekt Restaurace Slunečnice ani související pozemky prodán,
+* aby starostka Petra Quittová upustila od jakýchkoliv dalších kroků směřujících k prodeji objektu Slunečnice,
+* aby byl zachován veřejný, kulturní a komunitní charakter objektu,
+* aby bylo zachováno zázemí pro činnost dobrovolných hasičů,
+* aby byly zachovány tradiční černovické hody, Guláš Fest a další kulturní a společenské akce pořádané ve Slunečnici a jejím okolí.
+Nechceme přijít o jedno z posledních tradičních center společenského života v Černovicích. Nechceme, aby byl obecní majetek převeden do soukromých rukou. Nechceme, aby černovické hody roku 2026 byly posledními hody v podobě, jakou známe dnes.
+Děkujeme všem občanům, kterým záleží na budoucnosti Černovic.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Městská část Brno-Černovice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTONÍN PAVLICA, Charbulova 673/76, Černovice, 618 00 Brno</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETICE PROTI PRODEJI RESTAURACE SLUNEČNICE
+My, níže podepsaní občané, nesouhlasíme s prodejem objektu Restaurace Slunečnice a souvisejících pozemků v městské části Brno-Černovice.
+Slunečnice není pouze restaurace. Jedná se o významný obecní objekt, který je po desetiletí spojen s kulturním, společenským a komunitním životem Černovic. Ve Slunečnici a jejím okolí se pravidelně konají tradiční černovické hody, Guláš Fest a další kulturní a společenské akce. Součástí objektu je také zázemí využívané dobrovolnými hasiči. Slunečnice je jedním z posledních symbolů tradičních Černovic a neodmyslitelnou součástí Faměrova náměstí.
+Z informací poskytnutých Magistrátem města Brna podle zákona č. 106/1999 Sb., o svobodném přístupu k informacím, vyplývá, že společnost TRIMEO s.r.o., právní předchůdce současného nájemce objektu, společnosti SLUNEČNICE FOOD s.r.o. (obě společnosti mají stejného jediného společníka a jednatele), usiluje o získání objektu Slunečnice dlouhodobě. Formuláře návrhu dispozice s majetkem města za účelem odkupu objektu a souvisejících pozemků jí byly vydány již v roce 2013 a následně znovu v roce 2024.
+V minulém volebním období bylo současně schváleno prodloužení nájemní smlouvy společnosti TRIMEO s.r.o. na dobu 15 let. Po prodeji závodu následně přešel nájem na spřízněnou společnost SLUNEČNICE FOOD s.r.o. Domníváme se, že za této situace by případný prodej probíhal ve výrazně nerovném prostředí a fakticky zvýhodňoval současného nájemce nebo s ním propojenou osobu oproti ostatním případným zájemcům.
+Mezi občany se navíc dlouhodobě objevují obavy, že případný prodej objektu by mohl vést k jeho demolici a následné výstavbě bytového domu. Takový vývoj by znamenal zásadní zásah do charakteru Faměrova náměstí a mohl by ohrozit zachování tradičních kulturních a společenských akcí, které jsou s tímto místem spojeny.
+Za znepokojivou považujeme skutečnost, že otázka budoucnosti objektu Slunečnice byla opakovaně diskutována, aniž by byli občané o všech souvisejících skutečnostech včas a otevřeně informováni. Jsme přesvědčeni, že o budoucnosti tak významného obecního majetku mají být občané informováni transparentně a musí mít možnost se k případným záměrům vyjádřit.
+Jsme přesvědčeni, že Slunečnice má zůstat ve vlastnictví městské části a nadále sloužit občanům Černovic, kulturním tradicím a dobrovolným hasičům.
+Proto žádáme:
+• aby nebyl objekt Restaurace Slunečnice ani související pozemky prodán,
+• aby byly zveřejněny všechny informace týkající se budoucnosti objektu Slunečnice,
+• aby byl zachován veřejný, kulturní a komunitní charakter objektu,
+• aby bylo zachováno zázemí pro činnost dobrovolných hasičů,
+• aby byly zachovány tradiční černovické hody, Guláš Fest a další kulturní a společenské akce pořádané ve Slunečnici a jejím okolí.
+Nechceme přijít o jedno z posledních tradičních center společenského života v Černovicích. Nechceme, aby byl obecní majetek převeden do soukromých rukou. Nechceme, aby černovické hody roku 2026 byly posledními hody v podobě, jakou známe dnes.
+Děkujeme všem občanům, kterým záleží na budoucnosti Černovic.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1826</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Petice za přezkoumání způsobilosti MUDr. Petra Vinše k výkonu zdravotnického povolání </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PETICE za přezkoumání způsobilosti MUDr. Petra Vinše k výkonu zdravotnického povolání
+My, níže podepsaní občané České republiky, vyjadřujeme vážné znepokojení nad veřejně zveřejněnými informacemi týkajícími se nakládání s fotografiemi pacientek pořízenými v rámci zdravotnické dokumentace v ortodontické praxi MUDr. Petra Vinše.
+Jsme přesvědčeni, že výkon zdravotnického povolání musí být založen nejen na odbornosti, ale také na vysokém morálním standardu, respektu k důstojnosti pacientů, ochraně jejich soukromí a bezvýhradném dodržování profesní etiky.
+Pokud byly fotografie pacientů, zejména nezletilých osob, pořízené za účelem poskytování zdravotní péče využity způsobem nesouvisejícím s léčbou, považujeme takové jednání za zásadní porušení důvěry mezi pacientem a lékařem a za jednání neslučitelné s posláním zdravotnického pracovníka.
+Proto žádáme Českou stomatologickou komoru, Ministerstvo zdravotnictví České republiky, Úřad pro ochranu osobních údajů a další příslušné orgány, aby důsledně posoudily, zda MUDr. Petr Vinš nadále splňuje profesní, etické a morální předpoklady pro výkon povolání zubního lékaře a ortodontisty, a aby využily všechny zákonné prostředky k ochraně současných i budoucích pacientů.
+Tato petice je podávána podle zákona č. 85/1990 Sb., o právu petičním.
+Osoba oprávněná jednat ve věci petice:
+Pavlína Holubová
+Husovo náměstí 38
+403 17 Chabařovice
+Tato elektronická petice je obsahově totožná s listinnou verzí petice a bude předložena společně s podpisy získanými v listinné podobě.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ministerstvo zdravotnictví</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAVLÍNA HOLUBOVÁ, Husovo náměstí 38, 403 17 Chabařovice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pavlína  Holubová, Husovo náměstí 38, 403 17 Chabařovice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za bezpečný Žatec</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEZPEČNĚ VE VLASTNÍM MĚSTĚ
+Petice za BEZPEČNÝ ŽATEC
+● My, níže podepsaní,
+chceme, aby politická reprezentace města Žatec důsledněji řešila bezpečnost svých obyvatel,
+tak, aby se cítili bezpečně ve vlastním městě.
+Co chceme prosadit:
+1. ÚPLNÝ ZÁKAZ PROVOZOVÁNÍ HAZARDNÍCH HER
+Výskyt provozoven hazardních her v Žatci je dlouhodobě spojen s narušováním veřejného pořádku a zvýšenou nutností zásahů městské policie. Protože tyto provozy objektivně zhoršují
+bezpečnostní situaci ve městě, žádáme o rozšíření zákazu hazardních her na celé území Žatce.
+2. POLICEJNÍ HLÍDKY I V OKRAJOVÝCH OBLASTECH
+Zajišťování bezpečnosti nesmí končit za hranicemi centra. Právo cítit se bezpečně mají všichni
+obyvatelé Žatce, k čemuž zásadně přispívá viditelná přítomnost strážníků v ulicích. Chceme, aby
+se trasy pravidelných pěších i automobilových hlídek Městské policie Žatec rozšířily do
+okrajových oblastí, a to primárně do jižní části města
+3. DŮSLEDNÉ ŘEŠENÍ VANDALISMU
+Apelujeme na město, aby důsledněji řešilo vandalismus, jehož přítomnost prokazatelně zvyšuje
+kriminalitu, a v důsledku snižuje bezpečnost obyvatel. Chceme, aby město zejména včas
+opravovalo poškozené objekty.
+4. OSVĚTLENÍ VEŘEJNÝCH PROSTRANSTVÍ
+Vyzýváme město k zajištění dostatečného osvětlení veřejných prostranství. Prioritou musí být
+všechny autobusové zastávky, kde lidé tráví více času čekáním, a hrozí jim tak vyšší bezpečnostní
+riziko. Kvalitní osvětlení prokazatelně snižuje kriminalitu a vrací občanům pocit bezpečí.
+Bezpečnost je komplexní problém. Ale dá se efektivně řešit. Výše uvedená opatření mohou
+zlepšit bezpečnost v Žatci. 
+Prosím, podepište Petici za bezpečný Žatec a společně s námi
+ukažte, že se chcete cítit v Žatci v bezpečí.
+Děkujeme.
+* Poučení pro podepisující: Podepisující se zavazují uvést pravdivé údaje. Podpisem stvrzujete svůj souhlas s textem petice a svou vůli podpořit tuto iniciativu. Dobrovolným podpisem a poskytnutím kontaktních údajů souhlasíte se zpracováním osobních údajů a s možností vás kontaktovat. Ochrana osobních údajů je pro nás prioritou. Používánívašich údajů je chráněno Obecným nařízením o ochraně osobních údajů (GDPR).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Město Žatec</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOBIÁŠ BARTOŠ, Jiřího Wolkera 3188, 438 01 Žatec</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vladimír  Vlach, Sládkova 1276, 438 01 Žatec
+Marta Koutecká Kalousová, Růžová 2715, 438 01 Žatec
+Jan Kranda, Mládežnická 2738, 438 01 Žatec
+Tobiáš  Bartoš, Jiřího Wolkera 3188, 438 01 Žatec</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Požadavek na zavedení umělé inteligence AI u soudů II. stupně</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Soudy nemají senát složený z občanů a tzv soudci z lidu byli zrušeni, 
+Soudí nás vesměs samosoudci ovlivnění různými vlivy. Odvolací soudy rozsáhlou agendu a množství dokumentů nemohou zvládnout. Není to v lidských silách. Zavedení AI by byl krokem ke spravedlivějším rozsudkům. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ministerstvo spravedlnosti</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBYHNĚV ZIENTEK, B. Němcové 480, Lyžbice, 739 61 Třinec</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice na podporu kandidatury Sdružení nezávislých kandidátů „Rodáci &amp; přátelé Chabařovic a Roudníků“ pro volby do zastupitelstva města Chabařovice konané ve dnech 9. - 10. října 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Podpisem této petice občané města Chabařovic a Roudníků vyjadřují svou podporu kandidatuře uvedeného sdružení nezávislých kandidátů. Podpora kandidatury prostřednictvím této petice neznamená závazek voliče hlasovat pro uvedené sdružení ve volbách; slouží výhradně k umožnění účasti tohoto volebního subjektu ve volbách v souladu s platnou právní úpravou. Petici mohou podepsat pouze oprávnění voliči města Chabařovice a Roudníků, tj. osoby, které splňují podmínky práva volit podle zákona č. 491/2001 Sb., o volbách do zastupitelstev obcí. Podpisy osob, které tyto zákonné podmínky nesplňují, nebo podpisy kandidátů samotných se do potřebného počtu podpisů nezapočítávají.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Město Chabařovice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOSEF HNYK, Za Stadionem 649, 403 17 Chabařovice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lukáš Král, Husovo náměstí 167, 403 17 Chabařovice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice proti zneužívání dětí státní mocí jako zdroje získávání citlivých informací a za odstoupení ministra školství mládeže a tělovýchovy Roberta Plagy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice požaduje odpovědi na otázky:
+1.	Kdo je autorem srovnávacích testů?
+2.	Kdo shromažďuje výsledky testů a za jakým účelem?
+3.	Proč nebyly o obsahu testů dopředu informování rodiče/zákonní zástupci dětí a nebyl získán jejich souhlas?
+4.	Kdo má k údajům a informacím přístup?
+5.	Jak je zajištěna bezpečnost uchovávání takto citlivých informací?
+6.	Jak dlouho mají být tyto informace uchovávány?
+7.	Proč jsou děti dotazovány na zaměstnání a vzdělání rodičů?
+8.	Proč jsou děti dotazovány na majetkové poměry doma?
+9.	Z jakého důvodu jsou v testech „návodné“ odpovědi týkající se psychického zdraví?
+10.	Jak bude postupováno v případě, že respondent zaškrtne odpověď že by bylo lépe, kdyby nežil anebo si nějak ublížil?
+A dále požaduje:
+1.	Poskytnutí kompletního znění dotazníkové části testů včetně možností odpovědí.
+2.	Odpovědi na výše uvedené otázky.
+3.	Vyvození personálních důsledků vůči autorům srovnávacích testů.
+4.	Zajištění neopakování podobně neetických a protiprávních dotazníků na základních a středních školách. Zároveň si jako rodiče a zákonní zástupci dětí vyhrazujeme právo odmítnout testování našich dětí třetími stranami, či účast našich dětí na testování mimoškolními subjekty včetně ČŠI.
+5.	Vzhledem k tomu, že testy probíhaly elektronicky bez souhlasu zákonných zástupců a v rozporu s GDPR, požadujeme, dle směrnice GDPR, aby veškeré údaje uvedené dětmi byly vymazány. Dále požadujeme doklad o vymazání těchto údajů.
+6.	Odstoupení ministra školství mládeže a tělovýchovy Ph.D. Roberta Plagy z funkce, neboť je jako nejvyšší autorita odpovědný za celý systém školství.  
+A zároveň prostřednictvím svých podřízených zcela zklamal a pošlapal důvěru stovek a tisíců rodičů ve školský systém ČR.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ministerstvo školství, mládeže a tělovýchovy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONDŘEJ TŮMA, č.p. 21, 542 13 Jívka</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice podporující kandidaturu pro volby do zastupitelstva města Libčice nad Vltavou konané ve dnech 9. - 10. října 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tato petice slouží k vyjádření podpory kandidatury Libčického občanského spolku LOS pro volby do zastupitelstva města Libčice nad Vltavou konané v roce 2026. Petice je určena jako zákonná příloha ke kandidátní listině podle zákona č. 491/2001 Sb., o volbách do zastupitelstev obcí.
+Tato petice je shromažďována za účelem splnění zákonné podmínky pro registraci kandidátní listiny Libčického občanského spolku LOS pro volby do zastupitelstva města Libčice nad Vltavou v roce 2026. Podpisem této petice občané města Libčice nad Vltavou vyjadřují svou podporu kandidatuře uvedeného sdružení nezávislých kandidátů. Podpora kandidatury prostřednictvím této petice neznamená závazek voliče hlasovat pro uvedené sdružení ve volbách; slouží výhradně k umožnění účasti tohoto volebního subjektu ve volbách v souladu s platnou právní úpravou. Petici mohou podepsat pouze oprávnění voliči města Libčice nad Vltavou, tj. osoby, které splňují podmínky práva volit podle zákona č. 491/2001 Sb., o volbách do zastupitelstev obcí. Podpisy osob, které tyto zákonné podmínky nesplňují, nebo podpisy kandidátů samotných se do potřebného počtu podpisů nezapočítávají.
+Petice je určena registračnímu úřadu pro volby do zastupitelstva města Libčice nad Vltavou a bude předložena spolu s kandidátní listinou v zákonem stanovené lhůtě. Na tuto petici se nevztahuje zákon č. 85/1990 Sb., o právu petičním, neboť se jedná o zvláštní institut upravený volebním zákonem.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Město Roztoky</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAN ROHLÍČEK, Křivá 743, 252 66 Libčice nad Vltavou</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jan Rohlíček, Křivá 743, 252 66 Libčice nad Vltavou
+Radka Peřinová, Vltavská 11, 252 66 Libčice nad Vltavou</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Požadavek na vybudování krytého bazénu na území MČ Praha 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">My, níže podepsaní občané hlavního města Prahy, požadujeme vybudovat na Praze 12 krytý bazén, který by sloužil obyvatelům celé městské části i okolí. Bazény v posledních letech vznikly na Praze 11 i za řekou v malé městské části Praha 16 (Radotín). Jsme přesvědčeni, že i Praha 12 se svými téměř 60 000 obyvateli bazén o délce alespoň 25 m plně využije.
+Financování: Poté, co developer odmítl vybudovat bazén u křižovatky ulic Generála Šišky a Čs. exilu a raději zaplatil sankci 70 milionů Kč, požadujeme, aby tato částka byla využita na vybudování bazénu na jiném místě na Praze 12.
+Důvody:
+1. Plavání patří k oblíbeným rekreačním pohybovým aktivitám obyvatel všech věkových skupin.
+2. Využití pro povinný plavecký výcvik žáků základních a mateřských škol: školy v současné době musí pro tyto účely využívat jiné bazény po Praze a mnohdy cestovat pronajatým autobusem - ušetření nákladů i času na dopravu
+3. Ranní plavání: bazény jsou v brzkých ranních hodinách “před prací” tradičně plné.
+Bazén by měl zahrnovat minimálně i vířivku, brouzdaliště pro nejmenší děti a saunu (např viz Radotín).
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Městská část Praha 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAN ADAMEC, Na výšině 2076/3, Modřany, 143 00 Praha 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jan Adamec, Na výšině 2076/3, Modřany, 143 00 Praha
+Martina Rázus Paříková, K Břečkám 255, Cholupice, 143 00 Praha
+Jakub Rykl, K otočce 1877/22, Modřany, 143 00 Praha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETICE ZA ZRUŠENÍ POVINNÉHO SYSTÉMU JEDNOTNÉHO MĚSÍČNÍHO HLÁŠENÍ ZAMĚSTNAVATELE (JMHZ)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">My, níže podepsaní občané, podnikatelé, účetní a zaměstnavatelé, vyjadřujeme nesouhlas se zavedením systému Jednotného měsíčního hlášení zaměstnavatele (JMHZ) v jeho současné podobě. Domníváme se, že nový systém:
+*výrazně zvyšuje administrativní zátěž zaměstnavatelů,
+*přináší vysoké náklady na úpravy účetních a mzdových systémů,
+*zvyšuje riziko chyb a sankcí,
+*představuje nepřiměřenou komplikaci zejména pro malé firmy a živnostníky,
+*nebyl dostatečně otestován v praxi.
+Žádáme vládu České republiky a Ministerstvo práce a sociálních věcí o:
+1) pozastavení povinného zavedení systému JMHZ,
+2) přepracování systému po konzultaci s odbornou veřejností,
+3)zavedení dobrovolného pilotního režimu,
+4) zachování alternativních způsobů podávání hlášení.
+Cílem této petice není odmítání digitalizace, ale požadavek na funkční, jednoduché a bezpečné řešení bez nadměrné administrativní zátěže.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Česká republika - Kancelář Poslanecké sněmovny</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVA PARÁKOVÁ, Hlavní 111/45, 664 31 Lelekovice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za moderní vlaky na trati 120 Praha-Kladno</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní, protestujeme proti zhoršení kvality cestování na železniční trati mezi Prahou a Kladnem formou nasazení jednotek Regionova, určených na sekundární tratě, na všechny spoje. Zejména jednotky přeřazené z jiných tratí jsou silně poškozeny vandalismem, a nasazení těchto jednotek neodpovídá důležitosti tratě a Kladna jakožto největšího města Středočeského kraje.
+Požadujeme na přechodnou dobu do dokončení elektrifikace a modernizace nasazení jednotek 847 "Regiofox", které jsou objednavatelem nasazovány na jiné neelektrifikované tratě v kraji.
+Tyto jednotky nabízejí odpovídající konfort cestování hodný 21.století, a po dokončení rekonstrukce trati mohou být opět nasazeny na jiné tratě ve Středočeském kraji.
+Dopravce České dráhy už nyní disponuje zhruba 30 jednotkami Regiofox v depu Rakovník, které bývají nasazovány na méně významné trati v západní části Středočeského kraje. Tyto jednotky mohou být dočasně nasazeny na trať 120 a posléze znovu přesunuty na lokální tratě po dokončení modernizace.
+Věříme, že nasazení moderních jednotek pomůže k železnici přilákat cestující z automobilů a přeplněných autobusů, a přispěje tak ke zlepšení dopravní situace nejen na Kladensku, ale také v Hlavním městě Praze.
+Žádáme tedy radu Středočeského kraje, radního pro dopravu Mgr. Petra Boreckého a organizátora veřejné dopravy IDSK o nasazení moderních jednotek 847 alespoň na spěšné vlaky linky R45 na přechodnou dobu tak, aby byl zajištěn odpovídající komfort dopravy vzhledem k významu města Kladna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Středočeský kraj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOMÁŠ DIENSTBIER, Čechova 951, Nové Město, 337 01 Rokycany</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za zachování využití pozemků parc.č. 3058/1 a 3058/2 v k.ú. Chodov jako veřejného prostranství a za jejich zachování v majetku Hlavního města Prahy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní občané prostřednictvím této petice žádáme, aby Hlavní město Praha v budoucnu 
+-	zachovalo využití pozemků parc.č. 3058/1 a 3058/2 v k.ú. Chodov v obci Praha (dále jen „Dotčené pozemky“) jako veřejného prostranství se zelení,
+-	nepřistoupilo k převodu Dotčených pozemků do vlastnictví jakékoliv soukromé osoby. 
+Dále tímto žádáme zastupitelstvo Hlavního města Prahy o zařazení bodu programu s názvem „Projednání budoucího nakládání s pozemky parc.č. 3058/1 a 3058/2 v k.ú. Chodov v obci Praha“ na nejbližší jednání zastupitelstva s cílem projednat předmět této petice.
+Úplné znění petice je v příloze.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLAVNÍ MĚSTO PRAHA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUDMILA ROZTOČILOVÁ, V Horce 176, 252 28 Černošice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Milan Starý, Mikulova 1574/9, Chodov, 149 00 Praha
+Ludmila Roztočilová, V Horce 176, 252 28 Černošice
+Naděžda Křovinová, Brandlova 1563/15, Chodov, 149 00 Praha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za zachování využití pozemků parc.č. 3058/20, 3058/21, 3058/22, 3058/23, 2730, 2729/3, 2729/1, 2729/2 v k.ú. Chodov jako veřejného prostranství a za jejich zachování ve správě MČ Praha 11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní občané prostřednictvím této petice žádáme, aby Městská část Praha 11 v budoucnu 
+-	zachovala využití pozemků parc.č. 3058/20, 3058/21, 3058/22, 3058/23, 2730, 2729/3, 2729/1, 2729/2 v k.ú. Chodov v obci Praha, jejichž správa jí byla na základě Obecně závazné vyhlášky č. 55/2000 Sb. hl. m. Prahy, kterou se vydává Statut hlavního města Prahy, ve znění pozdějších předpisů svěřena (dále jen „Dotčené pozemky“) jako veřejného prostranství se zelení,
+-	nepřistoupila k převodu Dotčených pozemků do vlastnictví jakékoliv soukromé osoby.
+Dále tímto žádáme zastupitelstvo Městské části Praha 11 o zařazení bodu programu s názvem „Projednání budoucího nakládání s pozemky parc.č. 3058/20, 3058/21, 3058/22 a 3058/23 v k.ú. Chodov v obci Praha“ na jednání zastupitelstva, které se uskuteční dne 11.6.2026 s cílem projednat předmět této petice a přijmout usnesení o záměru nepřevést Dotčené pozemky do vlastnictví soukromé osoby a dále o budoucím způsobu využití Dotčených pozemků. Pokud tento bod nebude dne 11.6.2026 zastupitelstvem projednán, žádáme tímto o svolání mimořádného jednání zastupitelstva k projednání tohoto tématu.
+Úplné znění petice je v příloze.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Městská část Praha 11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sdružení nezávislých kandidátů Opatovic a Pohřebačky</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice podporující kandidaturu Sdružení nezávislých kandidátů Opatovic a Pohřebačky pro volby do zastupitelstva obce Opatovice nad Labem konaných ve dnech 9. 10. až 10. 10. 2026.
+Lucie Navrátilová, zastupitel
+Tomáš Nikš, zastupitel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Statutární město Pardubice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOMÁŠ NIKŠ, Školní 350, 533 45 Opatovice nad Labem</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za ukončení provozu sociálního centra „Jako doma“ v rezidenční zástavbě ulice Novákových, Praha 8 – Libeň</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tato petice vzniká jako reakce na dlouhodobě neudržitelnou situaci v okolí ulice Novákových a přilehlých lokalit v Praze 8 – Libni, kde na pozemcích parc. č. 3388/1 a 3388/2 provozuje své služby organizace „Jako doma – Homelike, o.p.s.“. Obyvatelé této rezidenční čtvrti se již řadu let potýkají s výrazným zhoršením bezpečnosti, hygieny i celkové kvality života. Provoz sociálního centra v bezprostřední blízkosti bytových domů způsobil zásadní změnu charakteru lokality a přinesl každodenní problémy, které přesahují únosnou mez.
+V okolí centra se pravidelně shromažďují velké skupiny osob, a to i mimo otevírací dobu zařízení. Dochází k hlasitému křiku, vulgárním projevům, agresivním potyčkám a narušování nočního klidu. Tyto incidenty se odehrávají v kteroukoliv denní i noční dobu a zásadně narušují běžný život obyvatel, rodin s dětmi i seniorů.
+Zvlášť závažným problémem je katastrofální hygienická situace. Veřejný prostor, chodníky a okolí domů jsou opakovaně znečišťovány lidskými exkrementy a močí. Zápach, nečistoty a přítomnost infekčního materiálu představují přímé zdravotní riziko pro obyvatele i jejich děti. Hygienické podmínky v lokalitě se staly neakceptovatelnými.
+Největší obavy však vyvolává narušování bezpečnosti přímo uvnitř bytových domů. Klienti centra opakovaně vnikají do společných prostor, kde přespávají, kouří, zanechávají použité injekční stříkačky a svým chováním ohrožují rezidenty. Obyvatelé se bojí vracet domů, obávají se o své děti a ztrácejí pocit základního bezpečí ve vlastním domě. Situace je natolik vážná, že zásahy Policie ČR a Městské policie jsou téměř každodenní, avšak řeší pouze jednotlivé incidenty, nikoli příčinu problému.
+Výbor SVJ i jednotliví obyvatelé se opakovaně pokoušeli komunikovat s provozovatelem centra, avšak bez jakékoliv nápravy. Provoz sociální služby v této podobě a na tomto místě prokazatelně a dlouhodobě znehodnocuje kvalitu života, bezpečnost i hodnotu nemovitostí v celé oblasti.
+Tato petice proto požaduje, aby Hlavní město Praha jako vlastník dotčených pozemků a objektů:
+Prověřilo plnění nájemní smlouvy organizací „Jako doma“, zejména povinnost zajistit pořádek a klid v okolí.
+Zahájilo kroky k výpovědi nebo neprodloužení nájemní smlouvy, neboť provoz centra má prokazatelně destruktivní dopad na rezidenční okolí.
+Zajistilo, aby byly nemovitosti do budoucna využívány způsobem, který nebude ohrožovat bezpečnost, hygienu a kvalitu života obyvatel.
+Do doby vyřešení nájemního vztahu posílilo hlídky Policie ČR a Městské policie v bezprostředním okolí ulice Novákových.
+Cílem petice není zpochybňovat potřebnost sociálních služeb, ale zajistit, aby jejich provoz neprobíhal na úkor bezpečnosti a zdraví obyvatel rezidenční čtvrti. Žádáme proto o okamžité systémové řešení, které obnoví pořádek, klid a důstojné životní podmínky v této části Prahy 8.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KATEŘINA LANDOVÁ, Eliášova 922/21, Bubeneč, 160 00 Praha 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za odstranění terminologického zmatku v oblasti uzenářských výrobků a za uzákonění definice „1 párek = 1 kus“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní občané České republiky, prostřednictvím této petice vyjadřujeme hlubokou nespokojenost s přetrvávajícím terminologickým chaosem na domácím trhu s potravinami, konkrétně v oblasti prodeje párků.
+Současný stav, kdy slovo „párek“ v běžné obchodní praxi i v hovorové řeči označuje buď jeden samostatný kus uzeniny, nebo dvojici spojených kusů (tzv. „pár“), vede ke každodenním nedorozuměním u pultů řeznictví a v maloobchodních prodejnách. Občané jsou nuceni používat nedůstojné a jazykově nadbytečné berličky typu „nožička“, aby vyjádřili požadavek na jeden konkrétní kus potraviny. Tento stav snižuje komfort spotřebitelů a vytváří zbytečné komunikační bariéry.
+Proto požadujeme:
+Terminologické sjednocení: Aby byl termín „párek“ úředně, legislativně a v obchodních normách definován výhradně jako jeden samostatný kus (jedna uzenářská jednotka), nikoliv jako dvojice.
+Povinné značení prodejců a výrobců: Aby výrobci a prodejci na balených i nebalených výrobcích uváděli přesný počet kusů uzeniny (např. „balení obsahuje 6 ks“), čímž se zamezí klamání spotřebitele, který pod pojmem „3 párky“ očekává tři kusy, nikoliv šest.
+Metodický pokyn pro obchodní řetězce: Aby Ministerstvo průmyslu a obchodu vydalo doporučení pro retailový prodej, které sjednotí komunikaci personálu u pultů tak, aby dotaz „chcete nožičku, nebo pár?“ stal minulostí.
+Věříme, že v 21. století by nákup základní potraviny neměl vyžadovat lingvistickou analýzu a matematické propočty. Jedno slovo má mít jeden jasný význam.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ministerstvo průmyslu a obchodu</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOJTĚCH BRANC, č.p. 1048, 739 94 Vendryně</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NECHCEME DALŠÍ REKLAMU V PRAZE (Praha nesmí být skanzenem vizuálního smogu)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Přestože veřejnost dlouhodobě volá po omezování vizuálního smogu, vedení Prahy se vydalo jinou cestou. Městská organizace Technologie hl. m. Prahy věší na sloupy veřejného osvětlení nelegální reklamní panely. Dopravní podnik hl. m. Prahy vypsal tendr na pronájem sloupů trakčního vedení k umístění další reklamy - a to krátce poté, co cestující s nelibostí zaznamenali instalaci obtěžujících LED reklamních panelů v tunelech metra. Agresivní LED obrazovky obsadily nově instalované přístřešky městské hromadné dopravy. Odbor pozemních komunikací a drah pražského magistrátu dlouhodobě a soustavně ve věci povolování billboardů postupuje v rozporu se zákonem.
+Žádáme, aby město začalo naslouchat svým občanům, kteří nechtějí být vystavováni rostoucímu množství nevyžádané reklamy ve veřejném prostoru. Chceme, aby Praha přestala být zaostalým skanzenem vizuálního smogu, zatímco srovnatelná civilizovaná města již dávno zajistila, že jejich veřejný prostor není devastován záplavou všudypřítomných reklamních ploch.
+Odmítáme rozvolňování pravidel pro regulaci reklamy, a to zejména nařízení č. 26/2005 Sb. hl. m. Prahy, kterým se zakazuje reklama šířená na veřejně přístupných místech mimo provozovnu.
+Odmítáme, aby Praha (včetně jí zřizovaných společností a organizací) pronajímala další městský majetek pro umístění reklamy - ať už jde o sloupy veřejného osvětlení či trakčního vedení, dopravní prostředky, infrastrukturní stavby či pozemky.
+Vyzýváme vedení města, aby vypracovalo a představilo jasnou strategii, jak stávající reklamu na městském majetku postupně omezovat, a to se zvláštním zřetelem k redukci billboardů na městském majetku.
+Vyzýváme vedení města, aby neprodleně zajistilo, že majetek hlavního města Prahy, včetně majetku svěřeného městským společnostem a organizacím, nebude využíván k umisťování reklamy v rozporu s platnými právními předpisy, zejména s nařízením hl. m. Prahy č. 26/2005 Sb.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZDENĚK JAHN, Čajkovského 1684/29, Žižkov, 130 00 Praha 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Žádost o naléhavé řešení výstavby vodovodu a kanalizace v lokalitě
+Praha, Zbraslav-Závist, a využití většinového spoluvlastnického podílu Hl. m.
+Prahy</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Vážení sousedé,
+obracíme se na vás s prosbou a zároveň s výzvou, která se týká budoucnosti celé osady Závist a základních podmínek pro život lidí, kteří zde bydlí.
+Jak většina z vás ví, již více než 20 let se naše lokalita potýká s nedokončenou infrastrukturou, především s chybějícím přístupem k pitné vodě a kanalizaci. Zatímco část nemovitostí již na sítě napojena je, mnoho rodin stále žije bez možnosti běžného přístupu k vodě, což je v dnešní době dlouhodobě neudržitelný a nedůstojný stav.
+Nyní se však otevřela zásadní příležitost tuto situaci konečně změnit. Magistrát hl. m. Prahy ve spolupráci s MČ Zbraslav odkoupil 81,897 % podílů na společných komunikacích, a město se tak stalo většinovým vlastníkem cest v osadě. Tím vznikla reálná možnost zahájit kroky vedoucí k dobudování chybějících sítí pro celou oblast.
+Aby se tento projekt opět neodsunul na neurčito, připravili jsme společnou žádost obyvatel osady adresovanou příslušným úřadům a politickým představitelům, jejíž text je přílohou tohoto dopisu s tím, že pokud máme i adresu elektronickou, bude vše zasláno i tam. Dosavadní individuální snahy jednotlivců bohužel dlouhodobě nevedly k řešení.
+Cílem této iniciativy je ukázat, že obyvatelům Závisti záleží na tom, aby zde všichni měli zajištěné základní životní podmínky. Přístup k pitné vodě není otázkou nadstandardu, ale elementární potřeby a lidské důstojnosti. Čím více podpisů se podaří shromáždit, tím silnější bude společný hlas celé osady a tím větší bude šance, že se situace začne skutečně řešit.
+Prosíme proto o podporu této žádosti a o podpis petice. Každý podpis pomáhá vytvořit tlak na to, aby se problém, který trvá již desítky let, konečně začal systematicky řešit. 
+Děkujeme všem, kterým není budoucnost osady Závist a podmínky života jejích obyvatel lhostejná.
+Za sousedy ze Závisti,
+Ing. Maroš Osif
+773 233 032
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Městská část Praha-Zbraslav</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAROŠ OSIF, Dlouhá 719/44, Staré Město, 110 00 Praha 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za zpřísnění trestů za všechny formy sexuálního násilí a zneužívání v ČR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní občané České republiky, vyjadřujeme hluboké znepokojení nad současnou soudní praxí, kdy pachatelé závažných trestných činů proti lidské důstojnosti v sexuální oblasti odcházejí od soudů velmi často pouze s podmíněnými tresty. Považujeme udělování podmínek za závažné formy sexuálního násilí za bagatelizaci celoživotních traumat všech obětí a za selhání ochranné funkce státu.
+Prostřednictvím této petice požadujeme po zákonodárcích:
+1. Omezení podmínek u závažných deliktů: Legislativní změnu trestního zákoníku, která neumožní uložit podmíněný trest odnětí svobody za trestné činy znásilnění, sexuálního nátlaku, pohlavního zneužití a další závažné činy se sexuálním motivem.
+2. Zvýšení spodní hranice trestních sazeb: Zvýšení minimálních trestních sazeb u celého spektra trestných činů proti lidské důstojnosti v sexuální oblasti tak, aby odrážely reálnou společenskou nebezpečnost a závažnost dopadů na psychické a fyzické zdraví obětí.
+3. Povinné a kontinuální vzdělávání justice: Zavedení legislativní povinnosti průběžného specializovaného vzdělávání pro soudce, soudkyně, státní zástupce a zástupkyně v oblasti psychologie traumat, viktimologie a specifických projevů chování obětí sexuálního násilí.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAGMAR REJSA, V Solníkách 2209, 252 63 Roztoky</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za zachování úschovny zavazadel
+na pražském hlavním nádraží</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za zachování úschovny zavazadel
+na pražském hlavním nádraží
+My, níže podepsaní občané, cestující a návštěvníci Prahy, žádáme zachování služby obsluhované úschovny zavazadel na pražském hlavním nádraží i v souvislosti s plánovanou rekonstrukcí prostor.
+Plně podporujeme modernizaci nádraží, zlepšování bezbariérovosti i výstavbu nových výtahů. Zároveň však považujeme za zásadní, aby hlavní železniční uzel České republiky nepřišel o důležitou službu, kterou denně využívají stovky lidí z Česka i zahraničí.
+Úschovna zavazadel není jen doplňkový komfort. Je součástí kvalitně fungující dopravní infrastruktury moderní evropské metropole, která nabízí:
+- osobní asistenci,
+- flexibilitu,
+- možnost řešení problémů,
+- uložení atypických zavazadel,
+- lidskou pomoc v situacích, kdy technické řešení nestačí.
+Službu pravidelně využívají například:
+- turisté mezi ubytováním a cestováním
+- cestující při dlouhých přestupech
+- lidé mířící na letiště
+- návštěvníci Prahy z jiných měst
+- školní a turistické skupiny
+- rodiny s dětmi
+- senioři
+- cestující s rozměrnými, nebo těžkými zavazadly
+- cestující, kteří potřebují bezpecné uschvání na více dnů
+Pražské hlavní nádraží je vstupní branou do hlavního města a často i do celé České republiky. Kvalita služeb na takto významném místě ovlivňuje nejen komfort cestujících, ale také obraz Prahy a České republiky vůči domácím i zahraničním návštěvníkům.
+Žádáme proto odpovědné instituce, aby:
+- zajistily zachování služby úschovy zavazadel během rekonstrukce
+- případně nalezly adekvátní náhradní prostory
+- a zachovaly dostupnou a kapacitní službu i do budoucna
+Modernizace a kvalitní služby pro cestující se nevylučují. Praha si zaslouží hlavní nádraží, které bude zároveň moderní, funkční a vstřícné vůči lidem.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOHDAN DMITRIJEVIČ SUSHA, Paláskova 1107/2, Kobylisy, 182 00 Praha 8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za zrušení nebo zásadní omezení Jednotného měsíčního hlášení zaměstnavatelů (JMHZ)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Petice za zrušení nebo zásadní omezení Jednotného měsíčního hlášení zaměstnavatelů (JMHZ)
+Jednotné měsíční hlášení zaměstnavatelů (JMHZ), zavedené od 1. 1. 2026, představuje nepřiměřenou administrativní zátěž pro zaměstnavatele, jejich účetní a mzdové specialisty – zejména pak pro malé a střední podnikatele. Tento plošný nástroj byl zaveden, aniž by přinesl jakoukoli prokazatelnou přidanou hodnotu pro fungování státu nebo společnosti.
+Stát prostřednictvím JMHZ povinně sbírá údaje, které již z jiných titulů má nebo mít může. Nově je systematicky eviduje k fyzickým osobám, přestože to pro výkon své veřejnoprávní činnosti reálně nepotřebuje. Tím přímo popírá principy práva na digitální služby zakotvené v zákoně č. 12/2020 Sb. – stát nesmí po občanech a firmách požadovat sdělování těch údajů, kterými už sám disponuje.
+Tato praxe navíc vyvolává závažné ústavněprávní pochybnosti. Plošný a nedůvodný sběr informací o fyzických osobách bez jasného a legitimního účelu představuje (mimo porušení směrnice o GDPR) neoprávněný zásah do práva na informační sebeurčení.
+Extrémní administrativní byrokracie kladená na zaměstnavatele je navíc skrytým a neproporcionálním zásahem do práva na svobodné podnikání ve smyslu LZPS. Jakýkoli zásah veřejné moci musí splňovat ústavní test proporcionality. V tomto případě však zavedené opatření hrubě neodpovídá deklarovanému cíli – pro menší zaměstnavatele se stává šikanózní překážkou, zatímco skutečný švarcsystém či nelegální zaměstnávání lze prostřednictvím JMHZ i nadále snadno obcházet.
+JMHZ přitom nevychází z žádné závazné unijní směrnice ani z mezinárodního závazku. Jde o předpis, který Česká republika zavedla zcela zbytečně a z vlastní iniciativy. Neúměrně tak trestá poctivé malé zaměstnavatele a OSVČ. Nás občany. My, občané ČR, se proto obracíme na stát, aby tento zbytečný zákon zrušil, nebo alespoň zmírnil. 
+Žádáme proto Ministerstvo práce a sociálních věcí a Poslaneckou sněmovnu PČR, aby JMHZ v současné podobě zrušily, případně jeho rozsah zásadně omezily výhradně na ty údaje, které stát pro výkon svých funkcí nezbytně potřebuje a které dosud nemá k dispozici, byla by na tom shoda.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAN ADAMOV, Radlická 3207/88a, Smíchov, 150 00 Praha 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za zavedení přímé tramvajové linky Výškovice - Rodinná - Hulváky - Hranečník</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vážené zastupitelstvo Statutárního města Ostravy,
+my, níže podepsaní občané a cestující ostravskou městskou hromadnou dopravou, tímto žádáme o prověření možnosti a následné zavedení nové pravidelné tramvajové linky (navrhované označení linka č. 9) v trase: Výškovice - Kpt. Vajdy - Rodinná - Ferona - Nová Ves, vodárna - Mariánské náměstí - Náměstí Republiky - Výstaviště - Hranečník.
+Hlavní důvody a přínosy tohoto návrhu jsou:
+I. Propojení chybějícího úseku: V současném linkovém vedení schází přímé kapacitní spojení mezi jižní větví Zábřehu (oblast kolem zastávky Kpt. Vajdy) a oblastí kolem Nové Vsi a Mariánských Hor. Cestující jsou nuceni přestupovat, což snižuje atraktivitu veřejné dopravy.
+II. Plné využití stávající infrastruktury: Stávající kolejové uspořádání na velkém uzlu Nová Ves, vodárna reálně disponuje funkčním a stavebně dokončeným kolejovým obloukem, který umožňuje jízdu od jihu (z ul. Plzeňská) doprava směrem na Hulváky a Mariánské náměstí. Zavedení linky tedy nevyžaduje žádné investice do nové infrastruktury.
+III. Vznik unikátního a rychlého spojení: Navrhovaná trasa vytváří zcela nové a rychlé propojení mezi obvody Ostrava-Jih a Mariánské Hory, které dnes není pokryto žádnou přímou tramvajovou ani autobusovou linkou. Kolejová doprava navíc na této trase zaručí spolehlivé jízdní doby bez ohledu na dopravní špičky a zácpy na silnicích.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PŘEMYSL KAŠUBA, Dlouhoveská 431/20, 748 01 Hlučín</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za konkrétní kroky k bezpečnosti v Uničově a transparentní kontrolu slibů vedení města</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní občané, bereme na vědomí smířlivou odpověď vedení města Uničova na petici č. 1629. Považujeme však dosavadní vyjádření za příliš obecná a požadujeme transformaci těchto příslibů do konkrétních, termínovaných a kontrolovatelných opatření:
+1. Transparentní bodový systém v Azylovém domě (AD)
+Požadujeme zveřejnění jasných vnitřních pravidel CSS Uničov, která budou v rámci zákonných možností maximalizovat bodové zvýhodnění pro občany s trvalým pobytem v Uničově a mikroregionu před osobami z jiných krajů.
+2. Veřejná kontrola „Nulové tolerance“
+Požadujeme, aby město čtvrtletně zveřejňovalo statistiku incidentů v AD a počet případů, kdy byl pobyt ukončen z důvodu porušení pravidel (drogy, alkohol, násilí). Slibovaná nulová tolerance musí být doložitelná čísly, nikoliv pouze deklarovaná.
+3. Závazný termín pro zavedení místního poplatku
+Požadujeme, aby Zastupitelstvo města Uničova do [doplň datum, např. konce roku 2026] projednalo a schválilo obecně závaznou vyhlášku o poplatku z pobytu v maximální zákonné výši, a aby tyto prostředky byly účelově vázány výhradně na posílení bezpečnosti (prevence, hlídky).
+4. Audit efektivity Městské policie
+Vzhledem k přislíbenému posílení pěších hlídek požadujeme zveřejňování měsíčních výkazů o činnosti MP Uničov, které jasně prokážou poměr mezi hlídkami v automobilech a pěšími pochůzkami v kritických lokalitách (nádraží, parky, ubytovny).
+5. Vyhláška o spolupráci ubytovacích zařízení
+Požadujeme vypracování a přijetí mechanismu, který finančně nebo administrativně znevýhodní provozovatele komerčních ubytoven, kteří odmítají aktivně spolupracovat s městem a policií na evidenci problémových osob.
+Závěr:
+Oceňujeme ochotu k dialogu, ale trváme na tom, aby se bezpečnost občanů stala měřitelnou prioritou. Slušný občan Uničova nesmí být omezován vyhláškami jen proto, že systém nedokáže efektivně usměrnit problémové skupiny.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Město Uničov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIROSLAV WEISS, Masarykovo nám. 1, 783 91 Uničov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1780</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Petice proti vymezení akcelerační zóny AOV97-Oleška (Změna č. 2 Územního rozvojového plánu ČR)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vymezení zóny považujeme za nezákonné pro rozpor se směrnicí RED III, která nařizuje přednostně využívat již zastavěné plochy, brownfieldy a plochy s nízkou ekologickou hodnotou před volnou krajinou a cennými přírodními ekosystémy. Proces vymezení navíc vykazuje zásadní vady dle Aarhuské úmluvy (absence reálného zapojení veřejnosti) a v rozporu s judikaturou EU (Waddenzee) nebyl prokazatelně vyloučen negativní vliv na přírodu a zdraví obyvatel.
+V souvislosti s tímto podáním:
+• Žádáme Ministerstvo pro místní rozvoj ČR a Vládu ČR, aby jako orgány odpovědné za pořízení a schválení plánu zajistily vyřazení zóny AOV97 z návrhu.
+• Žádáme Zastupitelstvo obce Oleška, aby hájilo zájmy svých občanů, vyslovilo s touto zónou oficiální nesouhlas a podalo proti ní námitky v procesu projednávání Územního rozvojového plánu ČR.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ministerstvo pro místní rozvoj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JIŘÍ ČERNOVSKÝ, Ke Trojici 232/4, Žižkov, 284 01 Kutná Hora</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Martin Vlasák, Krymlov 79, 281 63 Oleška
+Jaroslav Šubotník, č.p. 102, 281 62 Oleška
+Jarmila Švejdová, č.p. 30, 281 62 Oleška</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice proti vymezení akcelerační zóny AOV97-Oleška (Změna č. 2 Územního rozvojového plánu ČR)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Vymezení zóny považujeme za nezákonné pro rozpor se směrnicí RED III, která nařizuje přednostně využívat již zastavěné plochy, brownfieldy a plochy s nízkou ekologickou hodnotou před volnou krajinou a cennými přírodními ekosystémy. Proces vymezení navíc vykazuje zásadní vady dle Aarhuské úmluvy (absence reálného zapojení veřejnosti) a v rozporu s judikaturou EU (Waddenzee) nebyl prokazatelně vyloučen negativní vliv na přírodu a zdraví obyvatel.
+V souvislosti s tímto podáním:
+•	Žádáme Ministerstvo pro místní rozvoj ČR a Vládu ČR, aby jako orgány odpovědné za pořízení a schválení plánu zajistily vyřazení zóny AOV97 z návrhu.
+•	Žádáme Zastupitelstvo obce Oleška, aby hájilo zájmy svých občanů, vyslovilo s touto zónou oficiální nesouhlas a podalo proti ní námitky v procesu projednávání Územního rozvojového plánu ČR.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETICE PROTI VYMEZENÍ AKCELERAČNÍCH ZÓN A PROTI VÝSTAVBĚ VĚTRNÝCH ELEKTRÁREN NA JEMNICKU</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Text petice:
+My, níže podepsaní, vyjadřujeme svůj zásadní nesouhlas s vymezením tzv. akceleračních zón pro obnovitelné zdroje energie na území Jemnicka. Nesouhlasíme s tím, aby v našem regionu probíhalo zjednodušené a zrychlené schvalování staveb větrných elektráren (VTE), které omezuje práva občanů vyjadřovat se k ochraně svého okolí a přírody. Dále vyjadřujeme nesouhlas s výstavbou VTE v regionu Jemnicka. Požadujeme zachování krajinného rázu, zachování dálkových pohledů na historické a kulturní dominanty regionu, ochranu přírody a zdraví obyvatel a respektování vlastnických práv majitelů nemovitostí.
+Definice území: Regionem Jemnicka se pro účely této petice rozumí správní území města Jemnice a území všech obcí tvořících dobrovolný svazek obcí Mikroregion Jemnicko, jakož i všechna okolní katastrální území, která tvoří s městem Jemnice jednotný krajinný celek.
+Adresáti: Příslušné orgány státní správy a samosprávy, zejména Vláda České republiky, Senát Parlamentu ČR, Poslanecká sněmovna Parlamentu ČR, Ministerstvo vnitra ČR, Ministerstvo životního prostředí ČR, Ministerstvo průmyslu a obchodu ČR, orgány Kraje Vysočina, Kraje Jihočeského, Kraje Jihomoravského, dotčené obecní úřady a orgány územního plánování a stavebního řádu.
+Prohlášení o zastupování veřejnosti: Podpisem této petice vyjadřuji svou podporu spolku ZA DOBRÝ ŽIVOT NA JEMNICKU, z. s. (IČO: 11743042), a zmocňuji jej, aby mě a ostatní signatáře zastupoval jako zástupce veřejnosti a účastník správních řízení ve všech procesech týkajících se vymezování akceleračních zón a povolování VTE na Jemnicku, a to včetně podávání námitek, vyjádření a případných správních žalob.
+Petiční výbor (zastřešující spolek):
+ZA DOBRÝ ŽIVOT NA JEMNICKU, z. s.
+V Zahrádkách 164
+675 31 Jemnice
+IČO: 11743042
+Spolek je zapsán ve spolkovém rejstříku vedeném u Krajského soudu v Brně v oddílu L. vložce číslo 27806
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZA DOBRÝ ŽIVOT NA JEMNICKU, z. s., IČO 11743042, Červenomlýnská 413, 675 31 Jemnice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1774</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PETICE PROTI VYMEZENÍ AKCELERAČNÍCH ZÓN A PROTI VÝSTAVBĚ VĚTRNÝCH
+ELEKTRÁREN NA JEMNICKU </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">My, níže podepsaní, vyjadřujeme svůj zásadní nesouhlas s vymezením tzv. akceleračních
+zón pro obnovitelné zdroje energie na území Jemnicka. Nesouhlasíme s tím, aby v našem
+regionu probíhalo zjednodušené a zrychlené schvalování staveb větrných elektráren (VTE),
+které omezuje práva občanů vyjadřovat se k ochraně svého okolí a přírody. Dále
+vyjadřujeme nesouhlas s výstavbou VTE v regionu Jemnicka. Požadujeme zachování
+krajinného rázu, zachování dálkových pohledů na historické a kulturní dominanty regionu,
+ochranu přírody a zdraví obyvatel a respektování vlastnických práv majitelů nemovitostí.
+Definice území: Regionem Jemnicka se pro účely této petice rozumí správní území města Jemnice a
+území všech obcí tvořících dobrovolný svazek obcí Mikroregion Jemnicko, jakož i všechna okolní katastrální území, která tvoří s městem Jemnice jednotný krajinný celek.
+Adresáti: Příslušné orgány státní správy a samosprávy, zejména Vláda České republiky, Senát
+Parlamentu ČR, Poslanecká sněmovna Parlamentu ČR, Ministerstvo vnitra ČR, Ministerstvo životního prostředí ČR, Ministerstvo průmyslu a obchodu ČR, orgány Kraje Vysočina, Kraje Jihočeského, Kraje Jihomoravského, dotčené obecní úřady a orgány územního plánování a stavebního řádu.
+Prohlášení o zastupování veřejnosti:
+Podpisem této petice vyjadřuji svou podporu spolku ZA DOBRÝ ŽIVOT NA JEMNICKU, z. s. (IČO:11743042), a zmocňuji jej, aby mě a ostatní signatáře zastupoval jako zástupce veřejnosti a účastník správních řízení ve všech procesech týkajících se vymezování akceleračních zón a povolování VTE na Jemnicku, a to včetně podávání námitek, vyjádření a případných správních žalob.
+Petiční výbor (zastřešující spolek):
+ZA DOBRÝ ŽIVOT NA JEMNICKU, z. s.
+V Zahrádkách 164
+675 31 Jemnice
+IČO: 11743042
+Spolek je zapsán ve spolkovém rejstříku vedeném u Krajského soudu v Brně v oddílu L. vložce číslo 27806.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZA DOBRÝ ŽIVOT NA JEMNICKU, z. s., IČO 11743042, Pekařská 414/30, Staré Brno, 602 00 Brno</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice proti výstavbě polyfunkčních domů na Juliánovském náměstí</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">My, níže podepsaní, vnímáme snahu soukromých investorů o výstavbu nových polyfunkčních domů namísto nákupního střediska na Juliánovském náměstí v Brně - Židenicích.
+Na základě informací od investorů se má jednat o dva 9. podlažní domy s kapacitou 179 bytů (cca 130 podzemních park. míst), což by mimo jiné vedlo k výraznému záboru nedostatkových veřejných parkovacích míst, nárůstu dopravního zatížení a problémům s kapacitou občanské vybavenosti.
+Z architektonického hlediska tyto budovy svým vzhledem ani výškou neodpovídají celkové původní koncepci sídliště vytvořeného Ing. Arch. Pavlem Krchňákem a také proto považujeme jejich umístění v samotném srdci Juliánova za nevhdoné.
+S ohledem na výše uvedené vyzýváme zastupitele a Radu města Brna aby podnikli veškeré možné kroky k zamezení výstavby těchto polyfunkčních domů a v případě rekonstrukce/přestavby nákupního střediska se vyslovujeme za zachování jeho účelu a vnějších proporcí.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RADIM VAŠICA, Podlomní 2592/25, Židenice, 636 00 Brno</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metro v pátek a sobotu o hodinu déle</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Vážení,
+my, níže podepsaní občané, prostřednictvím této petice žádáme, aby Rada hlavního města Prahy ve spolupráci s Dopravním podnikem hlavního města Prahy a dalšími dotčenými orgány projednala možnosti prodloužení provozu metra z pátku na sobotu a ze soboty na neděli tak, aby poslední spoje odjížděly přibližně v 1:00 oproti současnému ukončení provozu kolem půlnoci.
+Prodloužení provozu metra zvýší dostupnost veřejné dopravy v nočních hodinách, jelikož umožní bezpečný a pohodlný návrat domů lidem po pracovních směnách, kulturních či společenských akcích i běžných večerních aktivitách.
+Metro představuje kapacitní a bezpečný způsob přepravy, jehož delší provoz může přispět ke snížení závislosti na méně komfortních či méně bezpečných alternativách dopravy v pozdních hodinách.
+Zajištění dostupné veřejné dopravy i po půlnoci podpoří ekonomickou aktivitu města, zejména v oblasti kultury, gastronomie a cestovního ruchu, a přispěje k dalšímu rozvoji Prahy jako významné evropské metropole.
+Prodloužení provozu metra zároveň motivuje k omezení využívání individuální automobilové dopravy, čímž napomáhá ke snížení dopravní zátěže i negativních dopadů na životní prostředí. Navrhujeme zvážit zavedení pilotního režimu prodlouženého provozu metra, například ve dnech se zvýšenou poptávkou, jako jsou pátky, soboty nebo významné kulturní události. Na základě vyhodnocení tohoto pilotního provozu by mohlo být rozhodnuto o jeho případném trvalém zavedení.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOSEF NOVÁK, Jažlovická 1335/2, Chodov, 149 00 Praha 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1771</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Vážení,
+my, níže podepsaní občané, prostřednictvím této petice žádáme, aby Rada hlavního města Prahy ve spolupráci s Dopravním podnikem hlavního města Prahy a dalšími dotčenými orgány projednala možnosti prodloužení provozu metra z pátku na sobotu a ze soboty na neděli tak, aby poslední spoje odjížděly přibližně v 1:00 oproti současnému ukončení provozu kolem půlnoci.
+Prodloužení provozu metra zvýší dostupnost veřejné dopravy v nočních hodinách, jelikož umožní bezpečný a pohodlný návrat domů lidem po pracovních směnách, kulturních či společenských akcích i běžných večerních aktivitách.
+Metro představuje kapacitní a bezpečný způsob přepravy, jehož delší provoz může přispět ke snížení závislosti na méně komfortních či méně bezpečných alternativách dopravy v pozdních hodinách.
+Zajištění dostupné veřejné dopravy i po půlnoci podpoří ekonomickou aktivitu města, zejména v oblasti kultury, gastronomie a cestovního ruchu, a přispěje k dalšímu rozvoji Prahy jako významné evropské metropole.
+Prodloužení provozu metra zároveň motivuje k omezení využívání individuální automobilové dopravy, čímž napomáhá ke snížení dopravní zátěže i negativních dopadů na životní prostředí. 4Navrhujeme zvážit zavedení pilotního režimu prodlouženého provozu metra, například ve dnech se zvýšenou poptávkou, jako jsou pátky, soboty nebo významné kulturní události. Na základě vyhodnocení tohoto pilotního provozu by mohlo být rozhodnuto o jeho případném trvalém zavedení.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za otevření všech státních archivů veřejnosti</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Petice za otevření všech státních archivů veřejnosti
+PETICE
+podle čl. 18 Listiny základních práv a svobod a zákona č. 85/1990 Sb., o právu petičním
+Předkládá: Politické hnutí REFERENDUM-Hlas Lidu (IČO: 19882653)
+My, níže podepsaní občané České republiky, prostřednictvím politického hnutí REFERENDUM-Hlas Lidu žádáme vládu České republiky, Parlament České republiky a příslušné státní instituce, aby byly maximálně zpřístupněny státní archivy veřejnosti, a to v rozsahu, který neohrozí bezpečnost státu ani osobní údaje chráněné zákonem.
+Jsme přesvědčeni, že občané mají právo znát historickou pravdu, činnost státních institucí a dokumenty týkající se minulosti našeho státu. Demokratická společnost musí být postavena na transparentnosti, otevřenosti a důvěře mezi státem a občany.
+Požadujeme zejména:
+•	Zrychlení odtajňování archivních materiálů.
+•	Zjednodušení přístupu veřejnosti ke státním archivům.
+•	Digitalizaci archivních dokumentů a jejich zveřejňování online.
+•	Přezkoumání dlouhodobě utajovaných materiálů.
+•	Zajištění rovného přístupu badatelů, novinářů i občanů k archivním materiálům.
+Domníváme se, že pravda o historii nesmí být zbytečně skrývána a že otevřenost archivů posiluje demokracii, důvěru občanů ve stát i ochranu před zneužíváním moci.
+Vyzýváme proto odpovědné představitele České republiky k zahájení legislativních a organizačních kroků vedoucích k větší otevřenosti státních archivů.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ministerstvo vnitra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REFERENDUM - Hlas Lidu, IČO 19882653, 17. listopadu 1231/6, 742 21 Kopřivnice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za uzákonění nulové tolerance alkoholu a drog na půdě státních institucí</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za uzákonění nulové tolerance alkoholu a drog na půdě státních institucí
+PETICE
+podle čl. 18 Listiny základních práv a svobod a zákona č. 85/1990 Sb., o právu petičním
+Předkládá: Politické hnutí REFERENDUM-Hlas Lidu (IČO: 19882653)
+My, níže podepsaní občané České republiky, prostřednictvím politického hnutí REFERENDUM-Hlas Lidu žádáme Parlament České republiky a vládu České republiky o přijetí zákonných opatření, která zavedou naprostou nulovou toleranci alkoholu a omamných či psychotropních látek na půdě všech státních institucí, včetně Poslanecké sněmovny Parlamentu České republiky, Senátu, ministerstev a dalších veřejných úřadů.
+Jsme přesvědčeni, že osoby rozhodující o budoucnosti naší země musí vykonávat své funkce plně střízlivé, odpovědně a bez jakéhokoliv ovlivnění návykovými látkami.
+Požadujeme zejména:
+Zavedení nulové tolerance alkoholu a drog během výkonu veřejné funkce.
+Možnost provádění orientačních kontrol na alkohol a omamné látky u veřejných činitelů při výkonu funkce.
+Jasně stanovené sankce při porušení těchto pravidel.
+Stejná pravidla pro všechny státní instituce bez výjimky.
+Přijetí opatření posilujících důvěru občanů ve státní správu a demokratické instituce.
+Politická reprezentace musí být příkladem odpovědnosti a důvěryhodnosti. Občané mají právo požadovat, aby o zákonech, bezpečnosti a budoucnosti České republiky nerozhodovaly osoby pod vlivem alkoholu nebo drog.
+Vyzýváme proto zákonodárce České republiky k přijetí potřebných legislativních změn vedoucích k ochraně důstojnosti a důvěryhodnosti státních institucí.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Úřad vlády České republiky</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za aktivní vyžadování poválečných reparací od Německa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>podle čl. 18 Listiny základních práv a svobod a zákona č. 85/1990 Sb., o právu petičním
+Předkládá: Politické hnutí REFERENDUM-Hlas Lidu (IČO: 19882653)
+My, níže podepsaní občané České republiky, prostřednictvím politického hnutí REFERENDUM-Hlas Lidu žádáme vládu České republiky a Parlament České republiky, aby znovu otevřely otázku poválečných reparací vůči Německu a aktivně hájily ekonomické a historické nároky České republiky vzniklé v důsledku škod způsobených během druhé světové války.
+Jsme přesvědčeni, že utrpení občanů bývalého Československa, obrovské materiální škody i lidské oběti nesmějí být zapomenuteny. Česká republika má právo otevřeně diskutovat otázku historických závazků a požadovat jasné právní a diplomatické stanovisko státu.
+Požadujeme zejména:
+Vypracování nezávislé právní a ekonomické analýzy možných reparačních nároků České republiky.
+Transparentní zveřejnění historických dokumentů a dosavadních jednání týkajících se reparací.
+Otevření veřejné a odborné diskuse na půdě Parlamentu České republiky.
+Aktivní diplomatické kroky směřující k vyjasnění otázky reparací.
+Informování občanů o skutečném stavu této problematiky.
+Tato petice není vedena nenávistí vůči současným občanům Německa, ale snahou o spravedlivé historické vyrovnání a otevřenou veřejnou debatu o otázce, která se týká českých dějin i národní suverenity.
+Vyzýváme proto představitele České republiky, aby tuto otázku přestali ignorovat a začali ji aktivně řešit zákonnou a diplomatickou cestou.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ministerstvo zahraničních věcí</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1766</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Petice proti vymezení akceleračních zón AOV č. 56 Vrabčiny a AOV č. 57 Bílá skála,
+Plzeňský kraj (Změna č. 2 Územního rozvojového plánu ČR)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní, nesouhlasíme s vymezením akceleračních zón AOV č. 56 Vrabčiny a
+AOV č. 57 Bílá skála a požadujeme její okamžité vyřazení z návrhu Změny č. 2 Územního
+rozvojového plánu ČR na základě níže uvedených důvodů:
+A. Nedostatky návrhu
+· návrh není dostatečně odůvodněn a chybí konkrétní podklady (zákon č. 500/2004 Sb.)
+· nebyly dostatečně posouzeny dopady na životní prostředí (zákon č. 100/2001 Sb.)
+· hrozí narušení krajiny a přírody (zákon č. 114/1992 Sb.)
+· návrh nerespektuje ochranu hodnot území a kvalitu bydlení (zákon č. 283/2021 Sb.)
+· nebyly posouzeny jiné varianty řešení, zejména využití brownfieldů (opuštěných a již
+narušených ploch) a návrh tak neodůvodněně zasahuje do volné krajiny
+· vychází pouze z expertních odhadů (počet věží, výkon, rozmístění)
+· návrh řeší problémy až dodatečně, místo aby jim předešel
+· nejsou dostatečně vyhodnoceny kumulativní dopady více záměrů v území
+B. Příroda, krajina a životní prostředí
+1. Nedostatečné posouzení vlivů na životní prostředí
+· výskyt chráněných druhů (ptáci, netopýři) a zásah do migračních tras
+· narušení prvků ÚSES (biokoridory)
+· zásadní změna krajiny a její industrializace
+· dominantní staby viditelné na velké vzdálenosti
+· chybí posouzení nočního osvětlení
+· nedostatečně řešen kumulativní vliv více větrných elektráren
+2. Nedostatečné posouzení vlivů na vodu a klima
+· hrozí narušení vsakování vody do půdy a změna odtokových poměrů,
+· může dojít ke zhoršení schopnosti krajiny zadržovat vodu a riziko vysychání krajiny
+· chybí posouzení vlivu na mikroklima,
+· nejsou dostatečně řešeny dopady na vodní režim území.
+3. Zemědělská půda
+· zábor a znehodnocení kvalitní půdy
+· možné zásahy do půd I. a II. třídy ochrany (nejcennější půdy)
+· zhutnění půdy a zvýšení eroze a fragmentace pozemků
+· nejasný stav a poškození meliorací
+4. Nedostatečné posouzení vlivů na obyvatele
+· hluk a jeho dlouhodobý vliv nejsou dostatečně vyhodnoceny,
+· není dostatečně řešen stroboskopický efekt,
+· změna charakteru bydlení,
+· není dostatečně vysvětlen způsob stanovení vzdálenosti od obytné zástavby,
+· nebyly dostatečně posouzeny dopady na hodnotu nemovitostí a kvalitu bydlení.
+C. Technická a bezpečnostní rizika
+1. Nedostatečnost navržených zmírňujících opatření
+· navržená opatření pouze částečně zmírňují dopady, ale neřeší samotný střet,
+· řada opatření je formulována neurčitě a bez jasné kontroly jejich plnění,
+· významné problémy jsou odkládány až do navazujících řízení.
+2. Technická a bezpečnostní rizika
+· odlet ledu z rotorů v zimě, požáry zařízení (obtížně zvládnutelné zásahy) a zásah bleskem,
+· pád částí konstrukce, únik provozních kapalin,
+· kontaminace půdy a vody,
+· šíření požáru do krajiny,
+· v ČR dosud neexistuje právní ani metodická úprava požární bezpečnosti VTE a nejsou
+stanoveny konkrétní odstupové vzdálenosti od lesů či obytné zástavby z hlediska požárního
+rizika,
+· Ministerstvo dopravy připustilo existenci bezpečnostních rizik spojených s VTE, zejména
+vizuální distrakce řidičů, stínových efektů, nočního překážkového osvětlení, odletu ledu či
+havárií a odletu částí konstrukcí.
+Není jasně stanoveno, kdo ponese odpovědnost za případné škody na zdraví, majetku a
+životním prostředí.
+V souvislosti s tímto podáním:
+• Žádáme Ministerstvo pro místní rozvoj ČR a Vládu ČR, aby jako orgány odpovědné za
+pořízení a schválení plánu zajistily vyřazení zón AOV č. 56 Vrabčiny a AOV č. 57
+Bílá skála z návrhu.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALENA VRBSKÁ, č.p. 20, 338 08 Terešov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alena Vrbská, č.p. 20, 338 08 Terešov
+Filip Vrbský Čonka, č.p. 20, 338 08 Terešov
+Markéta Andrlíková, č.p. 21, 338 08 Terešov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Za zajištění bezpečnosti a veřejného pořádku v obci Velké Přítočno.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETICE
+podle zákona č. 85/1990 Sb., o právu petičním
+Za zajištění bezpečnosti a veřejného pořádku v obci Velké Přítočno.
+Adresáti:
+•	Zastupitelstvo obce Velké Přítočno
+•	Starosta obce Velké Přítočno
+•	Magistrát města Kladna – odbor stavebního řádu
+•	Magistrát města Kladna – odbor bezpečnosti a prevence kriminality
+•	Policie ČR – Obvodní oddělení Kladno (dále „PČR“)
+•	Krajská hygienická stanice Středočeského kraje (dále „KHS“)
+•	Hasičský záchranný sbor Středočeského kraje (dále „HZS“)
+My, níže podepsaní občané a rodiče žáků ZŠ obce Velké Přítočno, žádáme výše zmíněné instituce o aktivní řešení dlouhodobě zhoršující se situace v okolí nemovitosti na adrese Hlavní 55 na parcele st. 4/6 v KÚ Velké Přítočno.
+V souvislosti s užíváním nemovitosti na adrese Hlavní 55 dochází podle zkušeností obyvatel a opakovaných zásahů PČR k incidentům a výtržnostem, které negativně ovlivňují bezpečnost a veřejný pořádek v obci, a to zejména dětí. Mezi ty nejzávažnější patří:
+•	29.11.2019 Požár domu č. p. 55
+•	20.6.2025 Fyzické napadení a poškození cizí věci na adrese Hlavní 25 (2 jednotky PČR, 1 Záchranná služba)
+•	12.05.2026 Pokusy o vloupání a krádeže v okolí Základní školy, pokus o vniknutí do budovy školy (1 jednotka PČR)
+•	Soustavné narušování pořádku v oblasti kontejnerů u Jednoty a na území obce 
+Dle dalších opakovaných zásahů jednotek PČR v poslední době zde podle zkušeností obyvatel opakovaně dochází k jevům, které negativně ovlivňují bezpečnost a kvalitu života v okolí, zejména:
+•	pohybu problémových osob,
+•	obavám obyvatel z možného užívání návykových látek a souvisejícího rizikového chování,
+•	nepořádku a znečišťování veřejného prostoru,
+•	nevhodnému a agresivnímu chování,
+•	riziku požáru
+•	hygienickému ohrožení okolí (výskyt hmyzu, hlodavců a znečištění veřejného prostoru),
+•	zvýšenému pocitu nebezpečí v okolí domů a zejména školy a míst, kde se pohybují děti.
+Mnoho obyvatel má obavy o bezpečnost svých rodin a dětí a vnímá, že situace se dlouhodobě nelepší. Žádáme proto o:
+•	intenzivnější spolupráci obce s PČR,
+•	zvýšený dohled PČR a prověření oznámených incidentů nad lokalitou, prověření opakovaného narušování veřejného pořádku,
+•	Stavební úřad o prověření způsobu užívání stavby, hygienických a bezpečnostních podmínek, případného porušování stavebního zákona,
+•	Magistrát města Kladna o koordinaci řešení bezpečnostní situace,
+•	Obec o pravidelnou komunikaci s občany o řešení situace, přijetí konkrétních kroků ke zvýšení bezpečnosti v obci,
+•	prověření způsobu užívání nemovitosti a přijetí opatření k zajištění bezpečnosti v jejím okolí,
+•	Řešení situace související s pobytem problémových osob v objektu.
+Tato petice není namířena proti jednotlivcům z osobních důvodů. Jejím cílem je ochrana bezpečnosti, veřejného pořádku a klidného života obyvatel obce a ochrana zdraví dětí.
+Žádáme adresované orgány o písemné vyrozumění o přijatých opatřeních a způsobu řešení situace.
+Ve Velkém Přítočně, dne 14.5.2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Obec Velké Přítočno</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JIŘÍ BOKR, U Dráhy 322, 273 51 Velké Přítočno</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice proti propojení ulic Pohnertova a Maškova,
+proti likvidaci parkovišť na konci Pohnertovy ulice
+a proti nepřiměřenému zahušťování sídliště mezi Pohnertovou a Maškovou ulicí</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Studie předpokládá propojení ulic Pohnertova a Maškova. Klidná úzká slepá Pohnertova ulice by se tak změnila v ulici oboustranně průjezdnou a byla by vlastně první ulicí, kam by auta u vozovny odbočovala, aby unikla z ucpané Horňátecké ulice. Po dokončení severní části dálničního okruhu kolem Prahy a odbočky do Čimic by se situace ještě zhoršila.
+Studie dále předpokládá likvidaci všech dosavadních parkovišť na konci Pohnertovy ulice. Tato parkovací místa leží na městském pozemku a měla by být přesunuta do ulic mezi domy našeho sídliště a to i do ulice Pohnertovy. Tento přesun by byl i zde na úkor zelených ploch.  
+Mezi domem v Pohnertově 7 a ulicí Maškovou studie předpokládá výstavbu 3 nových domů. Došlo by tak k výraznému zahuštění této části sídliště, i když návrh Metropolitního plánu zde předpokládá park ve volné zástavbě.
+Celá studie včetně řešení dopravy a parkování má jako hlavní prioritu vytvořit prostor pro co největší výstavbu nových domů a nikoliv revitalizaci a kultivaci veřejných prostranství a řešení nedostatku parkovacích míst.
+My, níže podepsaní občané, žádáme prostřednictvím této petice Radu městské části Prahy 8 a Úřad městské části Prahy 8, aby přehodnotily návrhy obsažené v urbanistické studii ulic Pohnertova - Maškova a aby
+•	zabránily propojení ulic Pohnertova a Maškova
+•	zabránily likvidaci dosavadních parkovišť na konci Pohnertovy ulice
+•	zabránily nepřiměřenému zahušťování sídliště mezi ulicemi Pohnertova a Maškova 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Městská část Praha 8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JIŘÍ MEZENSKÝ, Pohnertova 1726/7, Kobylisy, 182 00 Praha 8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vladimír Handlíř, Pohnertova 1726/7, Kobylisy, 182 00 Praha
+Michal Dufek, Pohnertova 1271/3, Kobylisy, 182 00 Praha
+Jaromír Ježek, Pohnertova 1723/2, Kobylisy, 182 00 Praha
+Jiří Mezenský, Pohnertova 1726/7, Kobylisy, 182 00 Praha
+Martin Věříš, Pohnertova 1119/9, Kobylisy, 182 00 Praha
+Helena Žlebčíková, Bergerova 1115/2, Kobylisy, 182 00 Praha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice proti vymezení akceleračních zón AOV č. 56 Vrabčiny a AOV č. 57 Bílá skála,
+Plzeňský kraj (Změna č. 2 Územního rozvojového plánu ČR)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Občané za silnější obranu Česka a Evropy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní občané České republiky, vyzýváme vládu ČR a Poslaneckou sněmovnu k výraznému posílení obranyschopnosti České republiky v reakci na zhoršující se bezpečnostní situaci v Evropě, pokračující ruskou agresi a rostoucí hybridní hrozby.
+Bezpečnost, svoboda a demokratické hodnoty nejsou samozřejmostí. Česká republika musí být připravena chránit své občany, kritickou infrastrukturu i své spojence v rámci NATO a Evropské unie.
+Požadujeme:
+✔️ postupné navyšování výdajů na obranu nad 2 % HDP
+✔️ urychlení modernizace Armády ČR
+✔️ posílení protivzdušné obrany a ochrany kritické infrastruktury
+✔️ větší investice do kyberbezpečnosti a ochrany proti dezinformacím
+✔️ podporu aktivních záloh a krizové připravenosti obyvatelstva
+✔️ pevné ukotvení České republiky v NATO a EU
+✔️ transparentní informování veřejnosti o bezpečnostních hrozbách
+Proč?
+Evropa čelí největším bezpečnostním hrozbám za poslední desetiletí.
+Válka na Ukrajině, kyberútoky, dezinformační kampaně a rostoucí geopolitické napětí ukazují, že mír a stabilita nejsou automatické.
+Silná obrana není provokace.
+Silná obrana je prevence.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAVID KUNOVJÁNEK, Kostelní 904/26, 410 02 Lovosice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice proti vymezení akcelerační zóny AOV 91 Staré Buky (Změna č. 2 Územního
+rozvojového plánu ČR)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Vymezení zóny považujeme za nezákonné pro rozpor se směrnicí RED III, která nařizuje
+přednostně využívat již zastavěné plochy, brownfieldy a plochy s nízkou ekologickou
+hodnotou před volnou krajinou a cennými přírodními ekosystémy. Proces vymezení
+navíc vykazuje zásadní vady dle Aarhuské úmluvy (absence reálného zapojení
+veřejnosti) a v rozporu s judikaturou EU (Waddenzee) nebyl prokazatelně vyloučen
+negativní vliv na přírodu a zdraví obyvatel.
+Dotčené území: 
+757896 Střítež u Trutnova 
+769266 Bojiště u Trutnova v obci Trutnov
+754153 Horní Staré Buky v obci Staré Buky
+V souvislosti s tímto podáním:
+• Žádáme Ministerstvo pro místní rozvoj ČR a Vládu ČR, aby jako orgány odpovědné
+za pořízení a schválení plánu zajistily vyřazení zóny AOV 91 z návrhu.
+• Žádáme Zastupitelstvo obce Staré Buky a Trutnova, aby hájili zájmy svých občanů,
+vyslovilo s touto zónou oficiální nesouhlas a podali proti ní námitky v procesu
+projednávání Územního rozvojového plánu ČR.
+Žádáme hejtmana Královéhradeckého kraje, aby podpořil vyřazení této zóny ze všech strategických dokumentů a ochránil přírodní a krajinný ráz Podkrkonoší.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JANA PLUHÁČKOVÁ, Dolní Staré Buky 255, 541 01 Staré Buky</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jana Pluháčková, Dolní Staré Buky 255, 541 01 Staré Buky
+Tomáš  Branda, Dolní Staré Buky č.ev. 33, 541 01 Staré Buky</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1757</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Petice na podporu kandidatury Sdružení nezávislých kandidátů „Společně pro Libušín“ pro volby do zastupitelstva města Libušín v roce 2026 </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Tato petice je shromažďována za účelem splnění zákonné podmínky pro registraci kandidátní listiny Sdružení nezávislých kandidátů „Společně pro Libušín“ pro volby do zastupitelstva města Libušín v roce 2026. Podpisem této petice občané města Libušín vyjadřují svou podporu kandidatuře uvedeného sdružení nezávislých kandidátů. Podpora kandidatury prostřednictvím této petice neznamená závazek voliče hlasovat pro uvedené sdružení ve volbách; slouží výhradně k umožnění účasti tohoto volebního subjektu ve volbách v souladu s platnou právní úpravou. Petici mohou podepsat pouze oprávnění voliči města Libušín, tj. osoby, které splňují podmínky práva volit podle zákona č. 491/2001 Sb., o volbách do zastupitelstev obcí. Podpisy osob, které tyto zákonné podmínky nesplňují, nebo podpisy kandidátů samotných se do potřebného počtu podpisů nezapočítávají.
+Petice je určena registračnímu úřadu pro volby do zastupitelstva města Libušín a bude předložena spolu s kandidátní listinou v zákonem stanovené lhůtě. Na tuto petici se nevztahuje zákon č. 85/1990 Sb., o právu petičním, neboť se jedná o zvláštní institut upravený volebním zákonem.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Město Libušín</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOMÁŠ KUNZ, Smečenská 903, 273 06 Libušín</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stanislava Bašatová, Důl Jan 838, 273 06 Libušín</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1754</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PETICE za zajištění dopravní bezpečnosti dětí, rodičů, obyvatel Troje a ostatních chodců před školami v Troji a za dokončení zkušebního provozu regulace tranzitní dopravy v ulici Trojská
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice navazuje na občanskou petici z roku 2024, kterou podpořilo 1 277 petentů a která vznikla po vážné dopravní nehodě na přechodu pro chodce v ulici Trojská. Na základě této petice přijalo Zastupitelstvo hl. m. Prahy dne 24. 10. 2024 usnesení č. 17/3, kterým uložilo zajistit provizorní dynamicky řízenou regulaci dopravy v ulici Trojská a po třech měsících její provoz vyhodnotit.
+Dne 16. 4. 2026 bylo vydáno povolení pro provoz této regulace, ale ještě před jeho zahájením Zastupitelstvo hl. m. Prahy dne 23. 4. 2026 přijalo usnesení č. 33/1, kterým předchozí postup revokovalo a fakticky znemožnilo ověření opatření v praxi.
+Žádáme proto, aby hlavní město Praha znovu projednalo další postup, umožnilo dokončení zkušebního provozu regulace dopravy v ulici Trojská a následně rozhodovalo na základě skutečných dat. Tato data mají zahrnovat nejen dopady na bezpečnost v Troji a pravidelnost MHD, ale také dopady na ulici K Pazderkám, čtvrť Bohnice, Prahu 8 a širší navazující dopravní síť.
+Důvody naší petice:
+Zvýšení bezpečnosti dětí, rodičů, obyvatel Troje a ostatních chodců před školami
+Zajištění standardního fungování MHD
+Snížení vysoké intenzity tranzitní dopravy
+Zlepšení životního prostředí
+Nesouhlas se zrušením již schváleného rozhodnutí týkajícího se zkušebního provozu dynamicky řízené regulace dopravy (tzv. světelné závory) v ulici Trojská z roku 2024.    
+Věříme, že přijetí těchto opatření významně přispěje k ochraně našich dětí a ke zvýšení bezpečnosti v okolí školských zařízení v ulici Trojská.
+Děkujeme za zvážení naší žádosti a těšíme se na rychlou a pozitivní reakci.
+S úctou, za petiční výbor
+Petiční výbor
+Ing. Josef Cícha
+Trojská 67/163, 171 00 Praha 7
+Mgr. Radka Cíchová Hýsková
+Trojská 67/163, 171 00 Praha 7
+Ing. Jitka Eybergerová
+Pod Havránkou 7/10, 171 00 Praha 7
+Mgr. Eva Giese, MBA
+Trojská 840/221, 171 00 Praha 7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JITKA EYBERGEROVÁ, Pod Havránkou 7/10, Troja, 171 00 Praha 7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ing. Josef  Cícha, Trojská 67/163, Troja, 171 00 Praha
+Mgr. Radka  Cíchová Hýsková, Trojská 67/163, Troja, 171 00 Praha
+Ing. Jitka Eybergerová, Pod Havránkou 7/10, Troja, 171 00 Praha
+Mgr. Eva  Giese, MBA, Trojská 840/221, Troja, 171 00 Praha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za obnovení přípravy vysokorychlostní tratě RS42 Kralupy–Most (VRT Poohří)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">My, podepsaní občané České republiky, obyvatelé Ústeckého kraje, Karlovarského kraje a dalších regionů, vyjadřujeme zásadní nesouhlas s rozhodnutím ukončit přípravu vysokorychlostní železniční tratě RS42 Kralupy nad Vltavou – Most („VRT Poohří“).
+Žádáme vládu České republiky, Ministerstvo dopravy a Správu železnic o:
+1. obnovení přípravy projektu RS42 Kralupy–Most,
+2. dokončení studie proveditelnosti této tratě,
+3. zachování územní ochrany koridoru,
+4. zařazení projektu mezi strategické dopravní priority státu,
+5. pokračování jednání s Ústeckým a Karlovarským krajem o budoucím napojení severozápadních Čech na síť vysokorychlostních tratí.
+Jsme přesvědčeni, že zrušení přípravy této tratě představuje zásadní oslabení rozvojových perspektiv severozápadních Čech.
+Projekt RS42 měl:
+- výrazně zlepšit dopravní dostupnost Mostecka, Chomutovska, Žatecka a Karlovarského kraje,
+- zkrátit cestovní dobu do Prahy,
+- zvýšit atraktivitu regionu pro investory,
+- podpořit hospodářskou transformaci postuhelných regionů,
+- snížit dopravní zatížení silnic a emise,
+- a přispět k dlouhodobé sociální a ekonomické stabilizaci Ústeckého kraje.
+Ústecký kraj patří dlouhodobě mezi strukturálně postižené regiony České republiky. Právě zde by stát měl soustředit strategické investice do moderní infrastruktury, nikoliv je omezovat.
+Považujeme za nepřijatelné, aby severozápadní Čechy zůstaly mimo budovanou síť moderní železniční dopravy, zatímco jiné části republiky budou z vysokorychlostních tratí dlouhodobě profitovat.
+Žádáme proto vládu České republiky, aby své rozhodnutí přehodnotila a obnovila přípravu projektu RS42 jako klíčové dopravní stavby pro budoucnost severozápadních Čech.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MICHAL HARTMAN, Jana Žižky 1616/12, 434 01 Most</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1751</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Petice proti plánované výstavbě přístaviště Slovácko v lokalitě Trávníky za drahou </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vzhledem k tomu, že výstavbu přístavů na Baťově kanále financuje ŘVC, potažmo stát, platíme si nové luxusní přístavy my všichni z peněz daňových poplatníků. Petice není proti jakémukoliv rozvoji, ale tak, aby nešel proti zájmu občanů a ochrany přírody daných lokalit, ve kterých se tyto přístavy mají stavět. Veřejným zájmem rozhodně není výstavba přístavu s jeřábem a benzinkou a vybudováním přístupového kanálu do přístavu v délce 150 m. Pokud lze tyto stavby budovat bez zbytečně velkých zásahů do krajiny, je třeba upřednostnit tyto méně zatěžující varianty. V  případě přístavu Slovácko tato možnost existuje.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Město Staré Město</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUCIE MIKULOVÁ, Trávník 2116, 686 03 Staré Město</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dušan  Bellovič, Trávník 2094, 686 03 Staré Město
+Pavel Matějíček, Trávník 2098, 686 03 Staré Město
+Přemysl Zemek, Trávník 2090, 686 03 Staré Město</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice proti vymezení akcelerační oblasti AOS5 v Malenovicích u Zlína.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tato petice vyjadřuje nesouhlas se zařazením lokality na kopci v Malenovicích u Zlína mezi akcelerační oblasti a s výstavbou rozsáhlé fotovoltaické elektrárny v této lokalitě.
+Podepsaní občané nerozporují rozvoj obnovitelných zdrojů energie, ale požadují, aby byly tyto zdroje přednostně umisťovány na střechy, do průmyslových areálů, na parkoviště a na jiné již zastavěné plochy.
+Upozorňují, že plánovaný záměr by mohl zásadně poškodit krajinný ráz, rekreační hodnotu území i kvalitu života obyvatel Malenovic a okolí.
+Součástí požadavků je také důsledné posouzení dopadů na krajinu, biodiverzitu a místní obyvatele, včetně zapojení veřejnosti do rozhodování.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICOL NOVÁKOVÁ, Sokolovská 652, Malenovice, 763 02 Zlín</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za omezení motorových fukarů a hlučné prašné údržby veřejné zeleně v Ostravě-Porubě</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní, žádáme Statutární město Ostrava, městský obvod Poruba, aby přijal konkrétní pravidla pro omezení používání motorových fukarů a další nadměrně hlučné a prašné techniky při údržbě veřejné zeleně a komunikací v obytných částech obvodu. Nežádáme zastavení údržby, ale její rozumné, přiměřené a k obyvatelům ohleduplné provádění.
+Žádáme zejména, aby městský obvod:
+1. omezil používání motorových fukarů na skutečně nezbytné případy,
+2. upřednostňoval tišší a šetrnější postupy, zejména ruční úklid, elektrickou techniku nebo jiná řešení s nižší hlukovou a prachovou zátěží,
+3. neprováděl práce s vysokou prašností za sucha bez odpovídajících opatření ke snížení víření prachu,
+4. organizoval práce tak, aby v jednom krátkém úseku nedocházelo ke zbytečné souběžné kumulaci více hlučných strojů,
+5. nastavil srozumitelná pravidla pro časy a způsob provádění těchto prací v hustě obydlených lokalitách,
+6. zveřejnil, jaká opatření k omezení hluku a prašnosti přijme.
+K této žádosti nás vede opakovaná zkušenost obyvatel s mimořádně intenzivním hlukem a vířením nečistot při údržbě veřejných ploch. Dne 6. 5. 2026 byl v lokalitě ulice V Zahradách v Ostravě-Porubě pořízen videozáznam, na němž je v jednom krátkém úseku současně patrných nejméně 6, spíše 7 pracovníků, nejméně 2 zádové motorové fukary a nejméně 5 křovinořezů. Záznam současně ukazuje práci za sucha bez zjevného opatření ke snížení prašnosti. Hluk byl natolik intenzivní, že byl výrazně rušivý i uvnitř přilehlého domu. Pro snadné zhlédnutí videozáznamu přikládáme také odkaz: https://youtu.be/QDMjZnz09aQ .
+Žádáme proto, aby městský obvod Poruba prověřil dosavadní praxi a přijal pravidla, která povedou ke snížení hluku, prašnosti a celkové zátěže obyvatel při zachování potřebné péče o veřejný prostor.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Městský obvod Poruba</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAN ŠTĚPÁNEK, V Zahradách 2100/158, Poruba, 708 00 Ostrava</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za pozastavení uzavření pracoviště MŠ Vážka, Rybnická</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní občané, rodiče a podporovatelé zachování dostupného předškolního vzdělávání v lokalitě Rybnická a jejím okolí, žádáme orgány Městské části Brno–Nový Lískovec a statutárního města Brna o pozastavení uzavření pracoviště MŠ Vážka, Rybnická, avizovaného od 1. 7. 2026.
+Nejsme proti rekonstrukci budovy, pokud je skutečně potřebná a řádně odborně doložená. Nesouhlasíme však s tím, aby bylo pracoviště MŠ Vážka, Rybnická, uzavřeno bez jasně doloženého rozhodnutí, odborných podkladů, harmonogramu rekonstrukce, způsobu financování a reálné garance návratu provozu.
+Podle dosud dostupných informací nebylo rodičům a veřejnosti jednoznačně doloženo, jaké konkrétní usnesení nebo jiné rozhodnutí bylo právním základem uzavření pracoviště. Zároveň nebyl předložen závazný harmonogram rekonstrukce, vybraný zhotovitel, rozpočet ani jasný termín návratu dětí do budovy MŠ Vážka, Rybnická.
+Za zásadní považujeme také skutečnost, že již probíhají organizační a personální kroky, které mohou vést k fakticky nevratnému stavu. Pokud budou zaměstnanci pracoviště ukončovat pracovní poměry a děti budou rozděleny do jiných mateřských škol, může být pozdější obnovení provozu výrazně ztíženo nebo znemožněno.
+Proto žádáme, aby příslušné orgány:
+1. pozastavily kroky směřující k uzavření pracoviště MŠ Vážka, Rybnická, od 1. 7. 2026,
+2. zveřejnily přesné usnesení, rozhodnutí nebo jiné opatření, na jehož základě má být pracoviště uzavřeno,
+3. zveřejnily odborné, technické, ekonomické, kapacitní a organizační podklady, které byly podkladem pro rozhodnutí,
+4. předložily konkrétní harmonogram rekonstrukce včetně termínu zahájení, rozsahu prací, financování a předpokládaného termínu návratu dětí,
+5. doložily, zda byla posouzena méně invazivní varianta, například etapová rekonstrukce, omezený provoz, ponechání jedné třídy nebo odložení uzavření do doby připravené rekonstrukce,
+6. pozastavily personální a organizační kroky, které by mohly vést k faktickému zániku provozu pracoviště ještě před řádným projednáním věci,
+7. garantovaly, že případné uzavření bude skutečně pouze dočasné, a předložily písemný plán, za jakých podmínek a v jakém termínu bude provoz MŠ Vážka, Rybnická, obnoven,
+8. projednaly celou věc veřejně na jednání zastupitelstva za účasti rodičů a veřejnosti.
+Nežádáme zrušení potřebné rekonstrukce. Žádáme transparentní, doložený a přiměřený postup v zájmu dětí, rodičů, zaměstnanců školy a obyvatel Nového Lískovce.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Městská část Brno-Nový Lískovec</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIN DANĚK, Rybnická 89/19, Nový Lískovec, 634 00 Brno</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice proti vymezení akcelerační oblasti AOV38 Rohozec (Změna č. 2 Územního
+rozvojového plánu ČR)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>I. Žádost a odůvodnění
+My, níže podepsaní občané, majitelé nemovitostí, chalupáři, návštěvníci mikroregionu a přátelé dotčených obcí, vyjadřujeme svůj zásadní nesouhlas s vymezením celé akcelerační oblasti AOV38. Požadujeme její úplné vyřazení z návrhu Změny č. 2 Územního rozvojového plánu ČR.
+Náš požadavek opíráme o následující skutečnosti:
+Absence demokratického projednání: Celý koncept akceleračních zón v naší oblasti považujeme za netransparentní. Informace o záměru byly obcím doručeny 14. 4. s termínem pro připomínky do 1. 6. Tento šibeniční čas znemožňuje řádnou veřejnou diskusi a potlačuje právo samospráv i občanů rozhodovat o rozvoji svého území.
+Ohrožení letecké bezpečnosti: Celá oblast AOV38 se nachází v bezprostřední blízkosti sportovního letiště. Instalace výškových staveb (o výšce až 185 m) v této lokalitě vytváří nepřípustnou překážku v leteckém provozu, přímo ohrožuje bezpečnost pilotů a likviduje sportovní a rekreační využití tohoto území.
+Destrukce přírodního bohatství a investic obcí: Zóna AOV38 zasahuje do unikátní krajiny Přírodního parku Svratecká hornatina a sousedí s chráněnou Přírodní památkou Svídovec. Výstavba by nevratně zničila biokoridory, biocentra a soustavy rybníků, které obce a občané dlouhodobě budují pro podporu biodiverzity a zadržování vody v krajině.
+Zásah do rekreačního zázemí regionu: Oblast Svídovce a okolí Rohozce slouží jako klíčová klidová zóna pro široké okolí. Narušení horizontu, hluk a vizuální smog znehodnotí tuto krajinu pro budoucí generace obyvatel i turistů.
+Ekonomická neefektivita: Podle větrných map Akademie věd ČR je v této lokalitě rychlost větru pod 6 m/s. Považujeme za nepřípustné obětovat krajinu, bezpečnost letového provozu a klid obyvatel projektu, jehož energetický přínos je pochybný.
+Jednotný odpor samospráv: Naše požadavky vycházejí z jasných nesouhlasných stanovisek dotčených zastupitelstev (např. obec Rohozec a další), která odmítají být součástí tohoto experimentu se zrychlenou výstavbou.
+II. Požadavky
+Žádáme Ministerstvo pro místní rozvoj ČR, aby respektovalo vůli obyvatel i samospráv a zcela zrušilo vymezení zóny AOV38.
+Žádáme Úřad pro civilní letectví a Ministerstvo dopravy, aby z důvodu bezpečnosti letového provozu v okolí sportovního letiště vydaly k návrhu zamítavé stanovisko.
+Žádáme hejtmana Jihomoravského kraje, aby podpořil vyřazení této zóny ze všech strategických dokumentů a ochránil přírodní a sportovní ráz našeho kraje.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jihomoravský kraj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAVID LINHART, č.p. 32, 679 23 Rohozec</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petr Kubal, č.p. 48, 679 23 Rohozec
+Pete Kulíšek, č.p. 33, 284 01 Rohozec
+Romana Konečná, č.p. 80, 284 01 Rohozec</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1740</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Petice za dodržení termínu a garantovanou rekonstrukci železniční stanice Prostějov hlavní nádraží
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Železniční stanice Prostějov hlavní nádraží je dlouhodobě ve špatném technickém i estetickém stavu, přestože jde o významný dopravní uzel Olomouckého kraje. Správa železnic již několik let připravuje projekt „Rekonstrukce ŽST Prostějov hl. n.“, jehož realizace je však opakovaně odkládána.
+Podle zveřejněných informací má projekt zahrnovat kompletní modernizaci stanice, vybudování jednoho vnějšího a jednoho ostrovního nástupiště, nový podchod s bezbariérovým přístupem, jeho prodloužení na druhou stranu kolejiště i nahrazení přejezdu ve Vrahovické ulici podjezdem. Aktuálně je uváděn termín zahájení realizace v roce 2027 a dokončení v roce 2028.
+Obyvatelé Prostějova však již řadu let sledují neustálé posouvání termínů bez jasných garancí a transparentního vysvětlení. Modernizace nádraží je přitom zásadní nejen pro komfort cestujících, ale také pro bezpečnost, bezbariérovost a další rozvoj veřejné dopravy v regionu.
+Touto peticí žádáme Správu železnic o:
+veřejné potvrzení závazného harmonogramu projektu,
+garanci zahájení stavby nejpozději v roce 2027,
+pravidelné informování veřejnosti o průběhu příprav,
+zveřejnění důvodů dosavadních odkladů,
+závazek, že projekt nebude dále odsouván bez transparentního odůvodnění.
+Nejsme proti rekonstrukci ani proti průběhu příprav. Naopak chceme, aby byl projekt konečně skutečně realizován a aby občané měli jistotu, že modernizace důležitého dopravního uzlu nebude donekonečna odkládána.
+Prostějov si zaslouží moderní, bezpečné a důstojné hlavní nádraží odpovídající významu města i potřebám cestujících v 21. století.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONDŘEJ ROZTOMILÝ, Krokova 2668/26, 796 01 Prostějov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za umožnění využívání Sportovního areálu Svojsíkova pro SK VTJ Rapid Liberec</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Areál jehož vlastníkem je Ministerstvo obrany České republiky - Sportovní areál Svojsíkova, dlouhodobě slouží především dětem a mládeži jako bezpečné a dostupné místo pro sport, pohyb a smysluplné trávení volného času. Pravidelně zde trénují desítky mladých sportovců, pro které je fotbal nejen koníčkem, ale také důležitým nástrojem pro rozvoj disciplíny, týmové spolupráce a zdravého životního stylu.
+Ztráta tohoto sportoviště by měla přímý negativní dopad právě na děti a mladé lidi, kteří by přišli o své zázemí. V době, kdy je obecně nedostatek dostupných sportovišť a kdy je podpora pohybu u dětí zásadní, by takový krok znamenal výrazné oslabení pro sportovní rozvoj dětí v Liberci.
+Žádáme proto Ministerstvo obrany České republiky aby:
+ - zachovalo možnost využívání sportovního areálu Svojsíkova pro sportovní účely fotbalového klubu SK VTJ Rapid Liberec a zároveň podpořilo jeho dlouhodobé fungování a rozvoj v souladu s výše uvedeným.
+Jsme přesvědčeni, že umožnění využívání sportovního areálu klubem SK VTJ Rapid Liberec je investicí do zdraví, budoucnosti a pozitivního rozvoje dětí i celé komunity.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ministerstvo obrany</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MICHAL ŠEPS, Chorvatská 678/16, Liberec XI-Růžodol I, 460 01 Liberec</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Podání připomínek - zásadní odpor - proti vymezení Akcelerační oblasti AOV104 a AOV105.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní, požadujeme okamžité vyřazení akcelerační zóny AOV-104 a AOV-105 z návrhu Změny č. 2 Územního rozvojového plánu ČR. Vymezení zóny považujeme za nezákonné pro rozpor se směrnicí RED III, která nařizuje přednostně využívat zastavěné plochy a brownfieldy před volnou krajinou. Proces navíc vykazuje zásadní vady dle Aarhuské úmluvy kvůli absenci reálného zapojení veřejnosti. Vzhledem k tomu, že nebyl v souladu s judikaturou EU (Waddenzee) prokazatelně vyloučen negativní vliv na přírodu a zdraví obyvatel, je toto území pro akcelerační zónu nezpůsobilé. Žádáme MMR a Vládu ČR o ochranu zákonných práv občanů a krajiny před soukromými zájmy.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIROSLAV FEJT, č.p. 4, 543 74 Dolní Kalná</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jaroslav  Benecký, č.p. 73, 512 35 Čistá u Horek
+Jiří  Štilec, č.ev. 65, 370 07 Borovnice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za změnu podmínek konání půlmaratonu v Olomouci a omezení dopravních uzavírek</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">My, níže podepsaní, žádáme Statutární město Olomouc, aby změnilo přístup k povolování a organizaci půlmaratonu v ulicích města.
+Nejsme proti sportu, běžcům ani veřejným akcím. Vadí nám však rozsah dopravních omezení, která při půlmaratonu každoročně dopadají na běžné obyvatele Olomouce. Uzavírky ulic, zákazy zastavení, změny MHD a omezené možnosti vjezdu či výjezdu z některých lokalit mohou výrazně zkomplikovat každodenní život obyvatel, seniorů, rodin s dětmi, osob se sníženou pohyblivostí, podnikatelů i návštěvníků města.
+Považujeme za nepřiměřené, aby sportovní akce na několik hodin zásadně omezila dopravní dostupnost města a prakticky odřízla některé části Olomouce od běžného provozu. Město má při povolování podobných akcí chránit nejen zájem pořadatele a účastníků akce, ale i zájem obyvatel, kteří v dotčených lokalitách bydlí, pracují nebo potřebují městem projet.
+Žádáme proto Statutární město Olomouc, aby:
+1. nepovolovalo půlmaraton v podobě, která plošně blokuje dopravu a významně omezuje dostupnost jednotlivých částí města;
+2. požadovalo po pořadateli úpravu trasy tak, aby nebyly zbytečně uzavírány hlavní dopravní tahy, rezidenční oblasti a důležitá spojení mezi částmi města;
+3. zajistilo, aby případná dopravní omezení byla co nejkratší, přehledná, úseková a průběžně uvolňovaná;
+4. trvalo na zachování reálné dostupnosti bydlišť, zdravotnických zařízení, vlakového a autobusového nádraží, služeb, obchodů a provozoven;
+5. zajistilo funkční objízdné trasy a srozumitelnou informovanost obyvatel s dostatečným předstihem;
+6. požadovalo po pořadateli zveřejnění kompletní mapy trasy, dopravních omezení, změn MHD a možností průjezdu s dostatečným předstihem před konáním akce;
+7. před dalším povolením akce vyhodnotilo skutečné dopady na dopravu, MHD, bezpečnost, dostupnost složek IZS a život obyvatel dotčených částí města;
+8. zvážilo přesunutí části trasy mimo nejzatíženější části města nebo změnu formátu akce tak, aby nebyl paralyzován běžný provoz Olomouce.
+Tato petice není útokem na sportovní události ani na účastníky půlmaratonu. Je výzvou k tomu, aby město nastavilo rozumné podmínky, které budou respektovat i obyvatele Olomouce a jejich právo na běžnou dopravní dostupnost, pohyb po městě a fungování každodenního života.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Statutární město Olomouc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAKUB HÁJEK, Frištenského 986/8, Neředín, 779 00 Olomouc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za odstranění zastávek tramvaje č. 22 v Praze 6 poblíž turistických cílů z Google Maps</x:t>
+  </x:si>
+  <x:si>
+    <x:t>V roce 2025 navštívilo Prahu rekordních 8,27 milionu turistů. Není proto divu, že s neustále rostoucím počtem návštěvníků je naše město čím dál přeplněnější. Tramvaje jsou po celý rok plné turistů a centrum Prahy začíná připomínat Disneyland, kde je vše přizpůsobeno návštěvníkům.
+Zvláště problematická je přeplněnost tramvají na lince č. 22, která slouží také jako jakási „vyhlídková linka“ pro turisty – za cenu jedné jízdenky si mohou prohlédnout Královské Letohrádky, Pražský hrad a mnoho dalších památek.
+Jako místní obyvatel Prahy 6, který tuto tramvajovou linku denně využívá, každoročně vnímám, že přeplněnost tramvají je už neúnosná. Turisté stojí ve dveřích nebo zabírají místa vyhrazená pro kočárky a osoby na vozíku, takže se často nedostane místo těm, kteří ho skutečně potřebují.
+Pokud si i ty přeješ, aby bylo na tramvajové lince č. 22 méně turistů a tím se zmírnila přeplněnost, podepiš tuto petici!
+V roce 2024 už proběhla podobná iniciativa v Barceloně, kde místní obyvatelé dosáhli toho, že autobusová linka č. 116 byla odstraněna z Google Maps, protože ji kvůli turistům nemohli využívat právě místní.
+Pražská veřejná doprava je tu především pro nás, obyvatele Prahy, ne pro masový turismus!</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BENCE ADORJÁN DOBOS, Šlikova 304/32, Břevnov, 169 00 Praha 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Výpadek rodinných dávek u pendlerů CZ–AT – žádáme okamžité řešení situace</x:t>
+  </x:si>
+  <x:si>
+    <x:t>V současné době dochází v důsledku sporu mezi Českou republikou a Rakouskem o příslušnost k výplatě rodinných dávek k pozastavení zpracování žádostí o přídavky na děti ze strany Rakouska.
+Současně Česká republika nepovažuje některé dávky za rodinné dávky ve smyslu evropských koordinačních nařízení.
+V praxi tak vzniká situace, 
+kdy nové žádosti, prodloužení ani dosud nevyřízené případy nejsou zpracovávány,
+bez uznaného nároku na přídavky nevzniká nárok na navazující plnění (rodičovský příspěvek, zdravotní pojištění, daňové zvýhodnění),
+ze strany Rakouska nebudou vydávána zamítavá rozhodnutí,
+české instituce v praxi nemohou plnit, jelikož není formální rozhodnutí, které by umožnilo jejich zapojení,
+dochází tak k faktické mezeře v plnění mezi státy, kdy rodiny nepobírají dávky z žádného státu.
+Výsledkem je, že se rodiny ocitají:
+bez příjmu z rodinných dávek,
+bez zdravotního pojištění,
+mimo funkční systém koordinace Evropské unie.
+Tento stav může trvat i řadu měsíců, případně déle než rok, což je pro dotčené rodiny neudržitelné.
+Požadujeme:
+okamžité řešení situace ze strany Ministerstva práce a sociálních věcí ČR,
+vydání metodického pokynu pro Úřady práce a další instituce,
+zajištění dočasného řešení, zejména umožnění čerpání rodičovského příspěvku v ČR a zajištění zdravotního pojištění,
+zabránění vzniku situací, kdy rodiny zůstávají bez jakéhokoliv plnění.
+Současný stav představuje vážné ohrožení sociálního a zdravotního zabezpečení rodin a vyžaduje bezodkladné řešení.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ministerstvo práce a sociálních věcí</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VĚRA KORDOVÁ, č.p. 158, 382 78 Lipno nad Vltavou</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice dle § 1 zákona č. 85/1990 Sb., o právu petičním „Nesouhlas s navrženým rekreačním přístavem Lysá nad Labem.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní občané, vyjadřujeme svůj nesouhlas s navrženým rekreačním přístavem Lysá nad Labem.
+Upozorňujeme, že záměr v zamýšleném rozsahu nadměrným způsobem narušuje přírodní charakter břehu Labe a negativně zasahuje do stávajícího klidového stavu okolí řeky. Rozsah přístavu s navrženou kapacitou cca 40 lodí, provozním zázemím, administrativními budovami a novými komunikacemi představuje radikální zásah do přirozeného prostředí břehu Labe a trvalý zábor volné krajiny. Záměr v této podobě výrazně snižuje prostupnost krajiny pro pěší,
+cyklisty, ale i živočichy a současně představuje další zdroj hluku a světelného smogu v místě. Zvýšený pohyb lodí by znamenal ohrožení pro plavce i veslaře z nedalekého veslařského klubu.
+Považujeme za nezodpovědné, že město nepožadovalo, aby byl posouzen vliv záměru na životní prostředí a veřejné zdraví v rámci „plného procesu EIA“, který je při tak rozsáhlém projektu zcela jednoznačný. Máme rovněž značné pochybnosti, že záměr přinese zamýšlená pozitiva pro místní občany v podobě zvýšeného cestovního ruchu apod.
+Z těchto důvodů žádáme členy zastupitelstva a rady města Lysá nad Labem, aby:
+1. v duchu trvale udržitelného rozvoje přestali tento záměr prosazovat,
+2. uspořádali veřejnou debatu s účastí odborníků se zaměřením na ochranu přírody a krajiny a dalších, s cílem nalézt jiné, méně zatěžující varianty využití tohoto významného krajinného prvku plnící funkci městské klidové zóny.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Město Lysá nad Labem</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIN TUŽINSKÝ, Na Vysoké mezi 466/40, Litol, 289 22 Lysá nad Labem</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Martin Tužinský, Na Vysoké mezi 466/40, Litol, 289 22 Lysá nad Labem
+Miroslav Zelenka, Vichrova 1911, 289 22 Lysá nad Labem
+Marta Soldánová, Braunova 596/3, 289 22 Lysá nad Labem</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nesouhlas s návrhem stanovení místní úpravy provozu na pozemních komunikací. 
+Č. JEDNACÍ: MmP 74710/2026
+Spis. zn: SZ_MMP 64874/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tímto vyjadřujeme nesouhlas s navrhovaným dopravním opatřením spočívajícím v omezení (zákazu) průjezdu ulicí Veverkova v obci Rybitví.
+Ulice Veverkova představuje jednu z hlavních příjezdových komunikací do obce, zejména ve směru z a do Lázní Bohdaneč a Pardubic. Navrhované omezení průjezdu podle našeho názoru nezohledňuje širší dopravní situaci v dané oblasti, zejména v souvislosti s komplikovanou a nebezpečnou křižovatkou Rybitví – závod. V záměru zcela absentuje zhodnocení komplexní dopravní situace v obci; není například uvedena statistika nehodovosti na dalších komunikacích ani frekvence průjezdnosti. Návrh tak zohledňuje pouze situaci v ulici Veverkova.
+Zavedením tohoto opatření dojde ke zhoršení plynulosti dopravy, omezení dostupnosti obce pro její obyvatele i návštěvníky a v konečném důsledku i ke snížení bezpečnosti všech obyvatel naší obce, kteří nebydlí v ulici Veverkova a v přilehlých ulicích. Komunikace je běžně využívána nejen pro cesty směrem na Lázně Bohdaneč, ale také například při vyzvedávání dětí a dalších osob ze zastávky Rybitví „UMA“.
+Toto řešení bude mít bezprostřední vliv na dopravní zatížení okolních komunikací a každodenní fungování obyvatel obce. Domníváme se proto, že navrhovaná úprava není dostatečně odůvodněná a může mít negativní dopad na kvalitu života v obci.
+Žádáme proto o přehodnocení tohoto záměru a zvážení alternativního řešení, které bude lépe reflektovat reálné dopravní potřeby v lokalitě.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALENA BENDOVÁ, Jiráskova 241, 533 54 Rybitví</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pražské referendum za 1500 nových míst na pražských středních školách a za 500 bytů ročně do městského bytového fondu. Referendum PŘIDEJŽIDLI.CZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">1) Souhlasíte s tím, aby hl. m. Praha bylo povinno všemi dostupnými prostředky navýšit počet míst na čtyřletých veřejných středních školách o 1500 na ročník, a to po dobu čtyř po sobě jdoucích let počínaje třetím školním rokem následujícím od konání tohoto referenda?
+2) Souhlasíte s tím, aby hl. m. Praha bylo povinno získávat nově do svého vlastnictví minimálně 500 bytů ročně pro dostupné nájemní bydlení, a to počínaje třetím rokem od konání tohoto referenda, a aby přestalo byty ve svém majetku prodávat?
+Pražské děti mají oproti ostatním dětem v naší zemi výrazně ztíženou možnost úspěšně vykonat přijímací zkoušky na střední školu. V Praze je nejhorší poměr mezi počtem uchazečů a počtem míst na veřejných čtyřletých, ale i šestiletých a osmiletých středních školách.
+Pro generaci pražských dětí, které nyní míří na střední školy, nebyla často místa v porodnicích, poté pro ně často nebyla místa v mateřských školách, v základních školách a nyní pro ně nejsou místa na školách středních. Tato generace dětí bude mít také výrazně ztíženou možnost dostat se k dostupnému bydlení. Proto je navržena i druhá otázka, která nastaví postup hl. m. Prahy při budování městského systému dostupného bydlení. 
+Oprávněnými osobami podepsat petici jsou osoby volící v pražských komunálních volbách. Ten, kdo podepíše vícekrát tentýž návrh na konání místního referenda nebo kdo podepíše podpisovou listinu, ač není oprávněnou osobou podle zákona o místním referendu, nebo kdo v podpisové listině uvede nepravdivé údaje, dopouští se přestupku, za který mu může být uložena pokuta do výše 3 000 Kč.
+Přípravný výbor referenda: Adam Scheinherr, Argentinská 6, Praha 7; Hana Třeštíková, Kostelní 14, Praha 7;  Jan Čižinský, Veletržní 31, Praha 7; Mariana Čapková, Bělohorská 181, Praha 6. Kontakt: jancizinsky@seznam.cz, 774828345. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAN ČIŽINSKÝ, Veletržní 405/31, Holešovice, 170 00 Praha 7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adam Scheinherr, Argentinská 1284/6, Holešovice, 170 00 Praha
+Hana Třeštíková, Kostelní 1103/14, Holešovice, 170 00 Praha
+Mariana Čapková, Bělohorská 517/181, Břevnov, 169 00 Praha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1730</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PETICE ZA KRAJINU JIŽNÍHO PLZEŇSKA
+za vypuštění AOV 63 Únětice, AOV 62 Střížovice a AOV 51 Řenče ze Změny č. 2 Územního rozvojového plánu a souvisejících územních opatření
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLAVNÍ POŽADAVKY:
+* 
+VYPUŠTĚNÍ KONFLIKTNÍCH OBLASTÍ:
+Vypuštění AOV 63 Únětice, AOV 62 Střížovice a AOV 51 Řenče ze Změny č. 2 Územního rozvojového plánu a souvisejících územních opatření.
+* 
+ODPOVĚDNÉ UMISŤOVÁNÍ OZE (RED III):
+Směřovat rozvoj větrné energetiky přednostně do brownfieldů, průmyslových areálů a jiných narušených ploch, nikoli do citlivé krajiny.
+* 
+OCHRANA OBYDLÍ A KVALITY ŽIVOTA:
+Neumisťovat větrné elektrárny v blízkosti obydlí; požadujeme minimální vzdálenost alespoň 10násobku jejich výšky (10H).
+* 
+OCHRANA KLIDU VENKOVA:
+Samotné splnění obecných hlukových limitů nesmí být považováno za dostačující, pokud dochází k narušení kvality bydlení.
+* 
+OCHRANA KRAJINY A PŘÍRODY:
+Neumisťovat větrné elektrárny do lesů, kulturně hodnotné krajiny ani do území se střety s přírodou.
+* 
+RESPEKT K OBCÍM A VEŘEJNOSTI:
+Zohlednit kumulaci dopadů a respektovat připomínky obcí i dlouhodobý nesouhlas obyvatel.
+* * * * *
+DŮVODY PETICE:
+* 	
+NEVHODNOST VYMEZENÝCH OBLASTÍ: Navržené akcelerační oblasti AOV 63 Únětice, AOV 62 Střížovice a AOV 51 Řenče jsou zjevně konfliktní, neboť zasahují do hustě osídleného území s významnými střety s obytným prostředím, krajinou i přírodou.
+* 
+NEPŘIJATELNÁ BLÍZKOST OBYDLÍ: Vzhledem k rozptýlenému osídlení dochází k tomu, že jeden záměr zasahuje více obcí současně; dopady jako hluk, stroboskopický efekt či světelné zatížení proto nelze omezit na hranice katastru.
+* 
+ZÁSAH DO KRAJINY A KVALITY ŽIVOTA: Výstavba by znamenala dlouhodobou a obtížně vratnou změnu krajinného rázu a zhoršení kvality života obyvatel.
+* 	
+ZÁVAŽNÉ DOPADY NA PŘÍRODU: Území vykazují střety s migračními koridory, cennými stanovišti a citlivými druhy, přičemž dopady nejsou dostatečně vyhodnoceny.
+* 	
+NESPRÁVNÝ POSTUP STÁTU: Konfliktní území byla vybrána předem a jejich problémy jsou řešeny až dodatečně pomocí podmínek, což odporuje principu prevence.
+* 	
+ODLOŽENÍ KLÍČOVÝCH DOPADŮ: Zásadní otázky (hluk, rozmístění, vlivy na krajinu a vodní režim) jsou odsouvány do budoucích řízení, přestože rozhodnutí je dlouhodobě nevratné.
+* 
+NEDOSTATEČNÁ OCHRANA KLIDU VENKOVA: Obecné hlukové limity nerozlišují mezi městem a venkovem a nedostatečně chrání klidový charakter území.
+* 
+PODCENĚNÍ KUMULACE DOPADŮ: Jednotlivé oblasti jsou posuzovány odděleně, přestože jejich souběh zesiluje dopady na krajinu, obce i obyvatele.
+* 
+NEJISTÝ ENERGETICKÝ PŘÍNOS: Přínos je uváděn převážně modelově, zatímco negativní dopady jsou konkrétní a zřejmé již nyní.
+* 	
+DLOUHODOBÝ NESOUHLAS VEŘEJNOSTI A OBCÍ: Nesouhlas je doložen peticemi, připomínkami, veřejnými vyjádřeními i místním referendem a nelze jej opomíjet.
+* 
+NUTNOST ROVNÉHO PŘÍSTUPU: Pokud byly jiné oblasti z návrhu vypuštěny, musí být stejným způsobem přehodnoceny i tyto tři.
+* * * * *
+PETIČNÍ VÝBOR A ARGUMENTACE PETICE:
+Tuto petici sestavil petiční výbor ve složení: Ing. Michaela Zapletalová (osoba oprávněná zastupovat petiční výbor), Daniela Hajšmanová a Matěj Prokop. Podrobné údaje o petičním výboru a plné znění argumentace jsou obsaženy v přiloženém dokumentu.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KATEŘINA HORÁKOVÁ, č.p. 9, 332 07 Střížovice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Michaela  Zapletalová, Osek 12, 334 01 Řenče
+Daniela Hajšmanová, č.p. 89, 332 07 Střížovice
+Matěj Prokop, č.p. 34, 334 01 Řenče</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice podporující kandidaturu volební strany PRO HOLICE, sdružení nezávislých kandidátů, pro volby do Zastupitelstva města Holic konané v roce 2026.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Děkujeme vám za důvěru, kterou jste nám už dvakrát dali v barvách PRO HOLICE. Díky ní jsme mohli pracovat pro naše město a podílet se na jeho rozvoji. Práce to není vždy jednoduchá, ale děláme ji srdcem a s maximální snahou být tu pro vás. Ne vždy se člověk zavděčí všem — to k veřejné službě patří. Důležité pro nás ale je, aby bylo na Holicích vidět, že se posouvají správným směrem.
+Pokud nám dáte šanci pokračovat, budeme rádi pracovat pro Holice i další čtyři roky.
+Děkujeme za vaši podporu a důvěru.
+#žijemeproholice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Město Holice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETR SOPOLIGA, Vysokomýtská 1269, 534 01 Holice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Karel Král, Staroholická 243, Staré Holice, 534 01 Holice
+Ondřej Výborný, Kpt. Jaroše 1164, 534 01 Holice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za zachování a další rozvoj dětského hřiště Bojčenkova</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní, prostřednictvím této petice vyjadřujeme plnou podporu zachování provozu dětského hřiště v ulici Bojčenkova v jeho stávajícím rozsahu a důrazně se stavíme proti jakýmkoliv snahám o jeho uzavření či omezení.
+Hřiště vnímáme jako výjimečný prostor v rámci našeho sídliště, a to zejména z následujících důvodů:
+Kvalitní rekonstrukce: Oceňujeme citlivé provedení obnovy hřiště a přítomnost vzrostlých stromů, které v letních měsících poskytují nenahraditelný stín.
+Komunitní význam: Díky rozdělení na zóny pro malé i větší děti a dostatku laviček slouží hřiště jako místo pro odpočinek rodičů a bezpečné setkávání rodin, včetně pořádání dětských oslav.
+Prevence a zdraví: Dostupnost moderního vyžití pro děti přímo v místě bydliště považujeme za klíčovou pro jejich zdravý rozvoj a smysluplné trávení volného času.
+V souvislosti s výše uvedeným požadujeme:
+Zachování provozu: Odmítnutí snah o uzavření hřiště.
+Prodloužení otevírací doby: Žádáme o úpravu provozního řádu v letních měsících tak, aby bylo hřiště otevřeno do západu slunce (min. do 21:00), a lépe tak odpovídalo potřebám rodin v horkých dnech.
+Budoucí modernizaci: Navrhujeme zvážit doplnění hřiště o vodní herní prvky pro ochlazení v létě a vybudování důstojného sociálního zázemí (toalety).
+Věříme, že drobné neshody ohledně hluku lze řešit vzájemným dialogem a dodržováním provozního řádu, nikoliv však rušením místa, které dělá naše sídliště lepším místem pro život.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Městská část Praha 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETRA KUNZOVÁ, Bouřilova 1109/1, Černý Most, 198 00 Praha 9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>P e t i c e za kvalitní a ohleduplnou výstavbu v lokalitě U Voříškova Dvora i jinde v Českých Budějovicích</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní,
+se obracíme na zastupitelstvo města České Budějovice a na další orgány města s níže uvedenou žádostí, ke které nás vedou následující důvody:
+Potřeba bytové či jiné výstavby nikdy nemůže ospravedlnit nekvalitní řešení ku škodě obyvatel. Není sice jeden správný způsob, jak stavět ve městě, ale za nepřijatelné považujeme mj. následující:
+-	maximalizaci zisku developera na úkor kvality sousedství (tedy aby developer neplatil městu kontribuce, aby nekultivoval a nezkvalitnil okolí své stavby atd.);
+-	„nafukování“ staveb bez ohledu na možnosti a kapacity území (např. ne všude se má postavit stavba s nejvyšším možným počtem pater);
+-	úbytek zeleně nebo její degradaci z  ploch pro odpočinek, hru a pohyb na „protihlukové stěny“;
+-	vysoký podíl zpevněných ploch, asfaltových a jiných (stavěných zejména na úkor zeleně);
+-	rozsáhlá povrchová a/nebo soukromá parkoviště mezi obytnou zástavbou – parkovat se má v novostavbách pod zemí, povrchová parkoviště mají být veřejná a svou velikostí uměřená;
+-	projekty, které neřeší problémy lokality (zejm. dopravu) ani nepřispívají sousedství nějakou novou kvalitou (např. službami, obchodem, kulturními nebo společenskými prostory).
+Každý developer potřebuje spolupráci města: To má ve vlastnictví klíčové pozemky či třeba určuje, jak bude vypadat jeho územní plán. Město má s developery spolupracovat a umožnit jim území stavebně rozvíjet, ale má tak činit asertivně: má prosazovat veřejné zájmy a zájmy stávajících obyvatel.
+Město České Budějovice pořizuje změnu územního plánu v lokalitě U Voříškova Dvora (zn. OÚP/O-135/2026/Ko-V). Dotčená plocha mezi ulicemi Strakonická a Průběžná (poblíž Pražské třídy), která z vůle vlastníka leží ladem, má být změněna z ostatní městské zeleně (tj. z plánovaného parku) na plochu určenou k výstavbě soukromého parkoviště. To navíc umožní stavbu velkého bytového domu. Přitom developer pozemky již kupoval s tím, že na jejich části má být městská zeleň (park).
+Tato změna je v rozporu se všemi výše uvedenými principy, které považujeme za nepřekročitelné.
+Touto peticí proto žádáme zastupitelstvo města České Budějovice, aby:
+I. zamítlo návrh změny územního plánu v lokalitě U Voříškova Dvora;
+a dále na něj a na další orgány města apelujeme, aby: 
+II. jednaly s developerem o takové podobě záměru, která bude přínosem pro sousedství;
+III. se při úvahách o změnách územního plánu řídily také výše uvedenými principy; a
+IV. v jednání s žadateli o změnu územního plánu (a obecně s developery) postupovaly asertivně a užívaly všechny nástroje, které jim právní předpisy dávají.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUCIE NECHVÁTALOVÁ, Průběžná 2519/46, České Budějovice 3, 370 04 České Budějovice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Milan Saitz, Mánesova 400/72, České Budějovice 6, 370 01 České Budějovice
+PharmDr. Petr Zákostelecký, Průběžná 2516/42, České Budějovice 3, 370 04 České Budějovice
+Dagmar Čečková, Průběžná 2515/44, České Budějovice 3, 370 04 České Budějovice
+Michal Vaniš, Průběžná 2503/38, České Budějovice 3, 370 04 České Budějovice
+Martin Matějček, Průběžná 2516/42, České Budějovice 3, 370 04 České Budějovice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETICE ZA VYBUDOVÁNÍ OBCHVATU OBCE HÁJEK
+V SOUVISLOSTI SE STAVBOU PRAŽSKÉHO OKRUHU (D0 – ÚSEK 511)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Výstavba úseku 511 Pražského okruhu je dlouhodobě prezentována jako klíčové dopravní řešení, které má odvést tranzitní dopravu mimo zastavěná území a zlepšit dopravní situaci v Praze i jejím okolí. Tento úsek propojí zásadní dopravní směry a výrazně zvýší kapacitu silniční sítě v jihovýchodní části Prahy.
+Současně však existuje reálná obava, že bez odpovídajících doprovodných opatření dojde k opačnému efektu v menších obcích - zejména v Hájku u Uhříněvsi. 
+Hájek se nachází v bezprostřední blízkosti plánovaných napojení na okruh a tvoří přirozenou spojku mezi oblastmi Uhříněves, Královice a dalšími obcemi na jihovýchod a východ.
+Po dokončení okruhu lze důvodně očekávat, že:
+•	část dopravy z okruhu bude sjíždět do okolních obcí, 
+•	řidiči budou využívat místní komunikace jako zkratky, 
+•	dojde k výraznému nárůstu průjezdu osobních i nákladních vozidel centrem obce. 
+Tento trend potvrzují i zkušenosti z jiných částí Prahy a okolí, kde po zprovoznění kapacitních komunikací došlo k přelévání dopravy do přilehlých sídel.
+Bez vybudování obchvatu hrozí:
+•	výrazné zhoršení bezpečnosti silničního provozu, zejména pro děti a seniory, 
+•	nárůst hluku, emisí a celkové zátěže životního prostředí, 
+•	snížení kvality života obyvatel, 
+•	degradace veřejného prostoru v jádru obce, 
+•	zvýšené riziko dopravních nehod. 
+Požadujeme proto, aby:
+1.	byly zahájeny projekční práce na obchvatu obce Hájek, který odvede tranzitní dopravu mimo zastavěné území, 
+2.	tento obchvat byl realizován jako součást vynucených investic státu v souvislosti se stavbou Pražského okruhu, 
+3.	byla provedena aktualizace dopravních studií s důrazem na reálné dopady na obec Hájek a okolí, 
+4.	byla zajištěna aktivní komunikace s obyvateli a samosprávami dotčených obcí. 
+Žádáme proto odpovědné instituce, aby situaci řešily systematicky a včas – nikoliv až ve chvíli, kdy budou negativní dopady nevratné.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIROSLAV ROTH, U mezníku 132, Hájek u Uhříněvsi, 104 00 Praha 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tomáš Kaněra, K Netlukám 959, Uhříněves, 104 00 Praha
+Jan Konopásek, Hulanova 1390/9, Uhříněves, 104 00 Praha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice podporující kandidaturu volební strany sdružení nezávislých kandidátů PRAHA 7 SOBĚ do zastupitelstva Městské části Praha 7 v roce 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sloužit obyvatelům Sedmičky a pro Prahu 7 dýchat je krásná práce a máme ji rádi. Je přirozené, že v průběhu let jsme každého z vás někdy něčím naštvali nebo překvapili. Ale jako starosta se opravdu starám a moji kolegové také. Vždy jsme k dispozici, telefony zvedáme, voláme zpátky, fungujeme, komunikujeme, řešitelné problémy řešíme, krizové situace jako třeba požár v ulici Dobrovského zvládáme a nikoho nenecháme bez pomoci.
+Budeme také moc vděční, pokud se rozhodnete přispět nám na transparentní účet 2301476108/2010, abychom měli finance na předvolební kampaň. 
+PRAHA 7 povede jen takovou kampaň, na kterou nám peníze pošlete. Přikládáme QR kód.
+A pokud nám v nadcházejících volbách dáte znovu důvěru, budeme pro Vás rádi pracovat ve dne v noci další čtyři roky. Těšíme se na to a děkujeme Vám.
+Jan Čižinský, Hana Třeštíková a tým PRAHA 7 SOBĚ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Městská část Praha 7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hana Třeštíková, Kostelní 1103/14, Holešovice, 170 00 Praha
+Kamil Vavřinec Mareš, U smaltovny 1334/22, Holešovice, 170 00 Praha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za vytvoření jednorázového ústavního zákona o referendu k české iniciativě v Evropském parlamentu za vznik Evropské federace.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>I. Úvod a politický kontext
+Česká republika se nachází v historickém okamžiku, kdy se podoba evropské integrace zásadně proměňuje. Dosavadní model mezivládní spolupráce v mnoha ohledech naráží na své limity, zejména v oblastech bezpečnosti, energetiky a globální konkurenceschopnosti. Tato petice vychází z přesvědčení, že jedinou udržitelnou cestou pro zajištění prosperity a bezpečnosti občanů ČR je transformace Evropské unie v plnohodnotnou Evropskou federaci.
+II. Cíl petice: Aktivní role ČR
+Nechceme, aby Česká republika byla pouze pasivním příjemcem rozhodnutí přijatých jinými. Cílem této iniciativy je, aby se ČR stala lídrem reformního procesu. Žádáme Parlament ČR, aby přijal jednorázový ústavní zákon o vyhlášení celostátního referenda. Toto referendum by občanům položilo otázku, zda si přejí, aby zástupci České republiky na půdě Evropského parlamentu a dalších unijních institucí aktivně iniciovali a prosazovali vznik Evropské federace, a současně by vyjádřilo platný závazek, že v případě jejího vytvoření k ní Česká republika neprodleně přistoupí a umožní její vznik svým hlasem v Evropě i v rámci vlastního ústavního pořádku.
+III. Právní mechanismus: Jednorázový ústavní zákon
+Vzhledem k absenci obecného zákona o referendu v právním řádu ČR je nezbytné, aby zákonodárci schválili specifický ústavní rámec pro toto hlasování, podobně jako tomu bylo při vstupu ČR do EU v roce 2003. Tento zákon by měl přesně definovat otázku, termín konání a především závaznost výsledku pro exekutivu a zákonodárce. Tímto krokem bude zajištěno, že mandát pro vytvoření federace bude vycházet přímo z vůle lidu, což je nejvyšší možná forma legitimity v demokratickém státě.
+IV. Ústavní rámec a suverenita
+Vznik Evropské federace by znamenal kvalitativní skok v přenosu pravomocí. Referendum by proto sloužilo jako předběžný a závazný souhlas občanů s tím, že Česká republika je připravena  a zavazuje se upravit svůj ústavní řád v případě vzniku Evropské federace tak, aby odpovídal federálnímu uspořádání. To zahrnuje zejména:
+- Sdílenou suverenitu v klíčových otázkách (zahraniční politika, obrana, finance).
+- Posílení demokratické kontroly prostřednictvím přímo voleného Evropského parlamentu s legislativní iniciativou.
+- Zajištění právního státu a ochrany lidských práv na federální úrovni.
+V. Proč federace?
+Federativní uspořádání nabízí efektivnější rozhodování než současný princip jednomyslnosti, který často vede k paralýze EU. Silná federální Evropa s českým otiskem znamená:
+Bezpečnost: Společná obranná politika a armáda schopná čelit vnějším hrozbám.
+Ekonomická síla: Jednotný trh bez zbytečných bariér a společná stabilní měna.
+Hlas ve světě: Schopnost vyjednávat jako rovný s rovným s globálními mocnostmi.
+VI. Závěr
+Vyzýváme poslance a senátory, aby naslouchali hlasu občanů, kteří chtějí aktivní, sebevědomou a integrovanou Českou republiku. Přijetí ústavního zákona o referendu je prvním krokem k tomu, abychom o své budoucnosti v srdci Evropy rozhodli my sami. Tato petice je výzvou k odvaze začít budovat společný evropský domov na federálních základech, kde bude hlas České republiky slyšet jasněji než kdy dříve.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RICHARD SAŇKA, Jundrov č.ev. 845, 637 00 Brno</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice vyjadřující nesouhlas s výstavbou na svahu Rochus</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">My, níže podepsaní občané města Uherské Hradiště a jeho okolí, vyjadřujeme zásadní nesouhlas s probíhající a plánovanou výstavbou na svahu Rochus.
+Nesouhlasíme s tím, že dochází nebo může docházet k zásahu do přírodně cenného území v bezprostřední blízkosti evropsky významné lokality Rochus (EVL CZ0723024), která je součástí soustavy Natura 2000.
+Tato lokalita podle dostupných podkladů představuje cennou mozaiku luk, křovin a dalších biotopů a slouží jako významné útočiště pro řadu druhů živočichů, včetně druhů, které jsou předmětem ochrany v této lokalitě.
+Zároveň jde o významné rekreační a krajinářsky cenné území v těsné blízkosti města, které má podle našeho názoru zásadní význam pro kvalitu života obyvatel.
+Výstavba projektu (www.pozemky-rochus.cz) je podle našeho názoru nevhodná a obáváme se postupné degradace tohoto území i jeho okolí. Přestože je její vliv formálně hodnocen jako mírně negativní či neutrální, obáváme se, že může v praxi představovat dlouhodobý proces urbanizace citlivého území.
+Obyvatelé vnímají, že již samotná realizace technické infrastruktury přináší zvýšenou zátěž v podobě hluku, prašnosti a pohybu stavební techniky. Realizace dalších stavebních objektů může podle našeho názoru vést k dalšímu zvýšení dopravní i environmentální zátěže v bezprostřední blízkosti tohoto území.
+Petice vyjadřuje názory a obavy občanů vycházející z veřejně dostupných podkladů.
+Požadujeme:
+Aby Zastupitelstvo města Uherské Hradiště:
+- podniklo kroky k jejímu zastavení nebo významnému omezení
+- důsledně posuzovalo a omezovalo jakékoli další stavební záměry v okolí Rochusu, aby nedocházelo k postupné zástavbě a degradaci území
+- zajistilo dlouhodobou ochranu přírodně cenného území Rochus a jeho okolí
+Odůvodnění:
+- jedná se o území v těsné blízkosti soustavy Natura 2000 s výskytem chráněných druhů
+- lokalita má prokazatelně vysokou ekologickou hodnotu
+- hrozí narušení krajinného rázu a biodiverzity
+- jde o důležitý rekreační prostor pro veřejnost
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Město Uherské Hradiště</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANEŽKA MARČÍKOVÁ, Vladislava Perutky 1305, Mařatice, 686 05 Uherské Hradiště</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anežka  Marčíková, Vladislava Perutky 1305, Mařatice, 686 05 Uherské Hradiště</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1708</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Petice podporující kandidaturu volební strany – sdružení nezávislých kandidátů
+pro volby do zastupitelstva města Benešov
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Podpis nikoho nezavazuje k volbě sdružení „Benešov pro život“ v komunálních volbách.
+Platné jsou podpisy občanů Benešova (včetně částí Baba, Bedrč, Boušice, Červený Dvůr, Dlouhé Pole, Chvojen, Konopiště, Mariánovice, Okrouhlice, Pomněnice a Radíkovice, Úročnice, Buková Lhota a Vidlákova Lhota), kteří budou v den konání voleb starší 18 let.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Město Benešov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOSEF VAŠEK, Čedíkova 1678, 256 01 Benešov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jakub Hostek, Pod Lihovarem 2232, 256 01 Benešov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice proti současným podmínkám zřízení tzv. světelné závory
+z Bohnic do Troji</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Text petice:
+Vážení, my, níže podepsaní občané, prostřednictvím této petice žádáme o:
+1. upuštění od realizace světelné závory na rozhraní Prahy 8 a Prahy–Troja v navržené podobě,
+2. zpracování nezávislé a odborné dopravní studie, která komplexně posoudí dopady na celé
+dotčené území,
+3. hledání systémového řešení dopravy v severní části Prahy, které nebude přenášet problémy z
+jedné městské části do druhé, kdy kolony z ulice Trojská přesune přímo pod okna několika
+bytových domů a jednoho rodinného domu podél ulice K Pazderkám a ovlivní individuální
+dopravu a MHD v širokém okolí. Z našeho pohledu nejsou problém auta obyvatel Prahy 8, ale
+auta přijíždějící ze Středočeského kraje
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAN RECHNOVSKÝ, Štíbrova 1217/10, Kobylisy, 182 00 Praha 8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice na podporu kandidatury sdružení nezávislých kandidátů „SPOLEČNĚ pro Beroun“ pro volby do Zastupitelstva města Beroun v roce 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Tato petice slouží k vyjádření podpory kandidatury sdružení nezávislých kandidátů „SPOLEČNĚ pro Beroun“ pro volby do Zastupitelstva města Beroun konané v roce 2026. Petice je určena jako zákonná příloha ke kandidátní listině podle zákona č. 491/2001 Sb., o volbách do zastupitelstev obcí.
+Tato petice je shromažďována za účelem splnění zákonné podmínky pro registraci kandidátní listiny sdružení nezávislých kandidátů „SPOLEČNĚ pro Beroun“ pro volby do Zastupitelstva města Beroun. Podpisem této petice občané města Beroun vyjadřují svou podporu kandidatuře uvedeného sdružení nezávislých kandidátů. Podpora kandidatury prostřednictvím této petice neznamená závazek voliče hlasovat pro uvedené sdružení ve volbách; slouží výhradně k umožnění účasti tohoto volebního subjektu ve volbách v souladu s platnou právní úpravou. Petici mohou podepsat pouze oprávnění voliči města Beroun, tj. osoby, které splňují podmínky práva volit do obecního zastupitelstva podle zákona č. 491/2001 Sb. Podpisy osob, které tyto zákonné podmínky nesplňují, nebo podpisy kandidátů samotných, se do potřebného počtu podpisů nezapočítávají.
+Petice je určena registračnímu úřadu pro volby do Zastupitelstva města Beroun a bude předložena spolu s kandidátní listinou v zákonem stanovené lhůtě. Na tuto petici se nevztahuje zákon č. 85/1990 Sb., o právu petičním, neboť se jedná o zvláštní institut upravený volebním zákonem.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Město Beroun</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETR HORÁK, Svatojánská 193/6, Beroun-Závodí, 266 01 Beroun</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice: Vládo, neustupujte. Zrušte povinné TV poplatky</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní, podporujeme bezodkladné zrušení povinných televizních a rozhlasových poplatků, jak bylo občanům slibováno v předvolebním programu vládních stran.
+Odmítáme, aby křičící menšina pod záminkou „obrany nezávislosti“ přehlušovala mlčící většinu občanů, která už nechce být nucena financovat systém, k němuž ztratila důvěru.
+Nezávislost médií neznamená nárok na povinné peníze od všech.
+Nikdo nemá právo požadovat nucené financování jen proto, že se zaštiťuje veřejnou službou.
+Žádáme vládu a Parlament České republiky, aby bezodkladně dokončily zrušení povinných televizních a rozhlasových poplatků a nepodlehly nátlaku organizovaných protestních skupin.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ministerstvo kultury</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MILAN MIKEŠ, Nerudova 2568/2a, České Budějovice 3, 370 04 České Budějovice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Občané Těšíkova proti návrhu akceleračních oblastí AOV35 a AOV101</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Těšíkov,  část města Šternberk, je návrhem MMR na vymezení AOV přímo dotčena dvěma akceleračními zónami, konkrétně AOV35 Horní Loděnice a AOV101 Hraničné Petrovice. Aktuálně je v bližším i vzdálenějším okolí Těšíkova již několik větrných elektráren. Z důvodu kůrovcové kalamity a změny okolních lesních porostů jsou všechny tyto z Těšíkova nejen hlukovou a estetickou zátěží, ale mají i vliv na kvalitu života a bydlení občanů. Jakákoliv další výstavba větrných elektráren bude mít za následek zvýšené zdravotní riziko pro všechny místní občany, hlukovou zátěž a snížení hodnoty jejich majetku. V Těšíkově a jeho okolí se vyskytuje několik vzácných druhů živočichů i rostlin, jejichž výskyt bude případnou další výstavbou ohrožen. Poloha Těšíkova, aktuální technický stav a velikost příjezdových a místních komunikací v žádném případě neumožňuje výstavbu jakýchkoliv staveb charakteru větrných elektráren. Tato výstavba by významně ohrozila kvalitu života občanů, o změně okolní krajiny nemluvě. Občané Těšíkova se důrazně ohrazují proti vymezeným AOV, a to z důvodu enormního zatížení ve všech oblastech běžného života. Tato ePetice je podána jako podpůrný prostředek pro další námitky občanů i námitky města Šternberk proti vymezeným AOV. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADRIANA SUBOTOVÁ, Ibsenova 501/17, Povel, 779 00 Olomouc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pojďme naplnit Džbán</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice dle čl. 18 Listiny základních práv a svobod a zákona č. 85/1990 Sb. o právu petičním, adresovaná Zastupitelstvu městské části Praha 6 a Zastupitelstvu hlavního města Prahy: 
+My, níže podepsaní, upozorňujeme na to, že vodní nádrž Džbán a její okolí je unikátním areálem, kombinujícím přírodní i rekreační charakter a zároveň kulturní a archeologické dědictví. Odmítáme jakékoliv záměry na bytovou výstavbu v území Džbánu na úkor dosavadních zelených ploch. V souvislosti s dlouhodobě neuspokojivými majetkoprávními vztahy a vzhledem k tomu, že hlavní, severní pláž, dlouhodobě neslouží svému účelu, požadujeme, aby hlavní město Praha, případně městská část, učinily všechny potřebné kroky vedoucí k odkupu pláže při Džbánu zpět do veřejného vlastnictví. 
+Požadujeme rekonstrukci koupaliště, a jeho zázemí, i okolí vodní nádrže tak, aby vznikl areál kombinující přírodní, rekreační, kulturní i rekreační využití s ohledem na přání obyvatel Prahy 6. 
+V Praze dne 11. 4. 2026 
+Za petiční výbor: 
+Mariana Čapková, Bělohorská 517/181, Praha 6, 16900, zastupitelka městské části Praha 6 za Praha 6 sobě, místostarostka pro oblast školství a investic ve školství 
+Petr Palacký, Zelená 1717/36, 160 00 Praha 6 - Dejvice, zastupitel městské části Praha 6 za Zelené, radní pro životní prostředí 
+Barbora Truksová, Jugoslávských partyzánů 1602/25, Praha 6, 160 00, zastupitelka městské části Praha 6 za Zelené, redaktorka v kultuře 
+Jiří Janoušek, Zikova 705/11, 160 00, Praha 6 - Dejvice, zastupitel městské části Praha 6 za Praha 6 sobě, advokát</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARIANA ČAPKOVÁ, Bělohorská 517/181, Břevnov, 169 00 Praha 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petr Palacký, Zelená 1717/36, Dejvice, 160 00 Praha
+Barbora Truksová, Jugoslávských partyzánů 1602/25, Dejvice, 160 00 Praha
+Jiří Janoušek, Zikova 705/11, Dejvice, 160 00 Praha
+Mariana Čapková, Bělohorská 517/181, Břevnov, 169 00 Praha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETICE PROTI VEDENÍ TRAMVAJOVÉ TRATI STŘEDEM HISTORICKÉHO CENTRA JABLONCE NAD NISOU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní občané, nesouhlasíme s plánovaným vedením tramvajové trati středem historického centra města Jablonec nad Nisou.
+Nejsme proti rozvoji dopravy.
+Nejsme proti tramvaji jako takové.
+Jsme proti špatnému řešení, které:
+- zatíží centrum města nadměrným hlukem a vibracemi
+- zhorší kvalitu života obyvatel i podnikatelů
+- způsobí výrazný úbytek již nyní nedostatkových parkovacích míst v oblasti centra města
+- nenávratně poškodí charakter historického centra
+- přivede do úzkých ulic intenzivní provoz bez reálného přínosu
+- a především: bude stát stovky milionů korun bez jasné ekonomické návratnosti
+Proč by vás to mělo zajímat, i když nebydlíte v centru?
+Protože to zaplatíte.
+Každý takový projekt je financovaný z veřejných peněz.
+To znamená z našich daní.
+Pokud město investuje stovky milionů korun do neefektivního řešení,
+chybí tyto peníze jinde:
+- ve školách
+- ve zdravotnictví
+- v opravách silnic
+- v rozvoji města jako celku
+Existuje lepší řešení
+Moderní města dnes vedou podobné dopravní stavby mimo historická centra, aby:
+- chránila kvalitu života
+- zachovala hodnotu území
+- a zároveň zlepšila dopravu
+I v našem případě existují varianty, jak tramvaj prodloužit rozumněji – mimo centrum, bez negativních dopadů na srdce města.
+Co požadujeme
+1. Zastavení přípravy vedení tramvaje středem historického centra
+2. Otevření odborné a veřejné diskuse o alternativním řešení
+3. Prověření varianty vedení trasy mimo centrum města
+4. Transparentní zveřejnění ekonomických dopadů projektu
+Nejde jen o tramvaj.
+Jde o budoucnost města, ve kterém žijeme.
+Pokud budeme mlčet dnes,
+zítra už nebude co zachraňovat.
+Podpisem této petice vyjadřuji nesouhlas s navrženým řešením a podporuji hledání lepší varianty.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Statutární město Jablonec nad Nisou</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIN MOC, Soukenná 615/2, 466 01 Jablonec nad Nisou</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Za čisté a bezpečné prostředí v okolí stanic metra a MHD v Praze</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní občané, s obavami a hlubokým znepokojením sledujeme stav okolí stanic metra a zastávek městské hromadné dopravy v Praze. Tyto prostory, které by měly být bezpečným, upraveným a důstojným vstupem do našeho města pro tisíce cestujících denně, se často stávají místem strachu, zanedbanosti a nepořádku.
+Každý z nás zná ten pocit, když za šera kráčíme k metru a kolem nás jsou posprejované zdi, přeplněné odpadkové koše, zapáchající zákoutí a přítomnost osob, které budí obavy. Nejde jen o otázku bezpečnosti – ale i o to, v jakém prostředí se pohybujeme. Mnozí se vyhýbají rizikovým místům, jiní tiše přihlížejí, jak graffiti, odpadky a zanedbaná infrastruktura přeměňují město na obraz lhostejnosti. Čistota veřejného prostoru totiž zásadně ovlivňuje to, jak se cítíme – a jak respektujeme své okolí.
+Jak se cítí rodič, když jeho dítě musí projít kolem špinavé, počmárané zastávky, kde se válí rozbité lahve? Jak se cítí senior, když se bojí šlápnout na rozbité a špatně osvětlené schodiště do vestibulu metra? Jak se cítí turista, který vystoupí v evropské metropoli a první, co uvidí, jsou zničené lavičky a všudypřítomný nepořádek?
+Stanice metra a zastávky MHD v Praze se dlouhodobě potýkají s problémy, které negativně ovlivňují kvalitu života nás všech. Nehygienické a nevzhledné prostředí – včetně odpadků, zápachu, graffiti, špinavých laviček a zanedbané infrastruktury – snižuje důstojnost veřejného prostoru a ničí obraz Prahy jako kulturní metropole. Cestující jsou vystaveni kapsářům, vandalismu i násilným incidentům, často spojeným s užíváním alkoholu a drog. Taková prostředí budí nejistotu a obavy. Zastávky se navíc stávají místem přežívání osob bez domova, hlučných skupin a konfliktních situací. Mnoho lidí se necítí vítáno – ani bezpečně, ani příjemně.
+Žádáme proto důraz na čistotu a údržbu veřejného prostoru: každodenní úklid stanic a jejich okolí, pravidelné mytí povrchů, rychlé odstraňování graffiti, opravy poškozeného mobiliáře, dostatečné osvětlení, funkční odpadkové koše, dostupné toalety a pravidelný dohled nad technickým stavem zastávek. Požadujeme také důslednou ochranu veřejného pořádku – zákaz konzumace alkoholu na zastávkách a jeho vymáhání, okamžité řešení výtržností, vandalismu a agresivního chování. Žádáme viditelnější přítomnost bezpečnostních složek, tedy pravidelné obchůzky městské policie a instalaci moderního kamerového systému s nepřetržitým dohledem. Zároveň je nutné poskytovat sociální pomoc těm, kteří ji potřebují, zejména prostřednictvím spolupráce s neziskovými organizacemi zaměřenými na pomoc lidem bez domova a podporou programů, které nabízejí alternativu k pobytu na ulici.
+Chceme rovněž zapojení veřejnosti a osvětu – informační kampaně k prevenci kriminality a udržování pořádku, stejně jako viditelné umístění tísňových kontaktů a instrukcí pro krizové situace.
+Dopravní uzly nejsou jen klíčovými místy přepravy – jsou to brány do města, která formují první dojem a každodenní zkušenost nás všech. Čistota a bezpečí jdou ruku v ruce: udržovaný prostor odrazuje nevhodné chování a zvyšuje respekt obyvatel i návštěvníků. Je čas, aby tato místa odrážela hodnoty moderní metropole – bezpečnost, péči a úctu k veřejnému prostoru. Praha si zaslouží čisté, bezpečné a důstojné prostředí.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAN HUŠBAUER, U družstva Repo 948/9, Nusle, 140 00 Praha 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jan Hušbauer, U družstva Repo 948/9, Nusle, 140 00 Praha
+Radomír Nepil, Frýdlantská 1301/12, Kobylisy, 182 00 Praha
+Patrik Nacher, Vysočanská 552/73, Prosek, 190 00 Praha
+Mária Ševčíková, Cíglerova 1089/30, Černý Most, 198 00 Praha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za zastavení pomoci Ukrajině a zajištění bezpečnosti a neutrality ČR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní občané České republiky, vyjadřujeme zásadní nesouhlas s pokračující finanční a vojenskou podporou Ukrajině. Domníváme se, že tato politika zbytečně ohrožuje bezpečnost České republiky a odčerpává obrovské množství prostředků, které jsou nezbytné pro naše vlastní občany, zdravotnictví, školství a sociální stabilitu.
+Požadujeme:
+1.	Okamžité ukončení všech dotací, zbrojních dodávek a jiné materiální pomoci Ukrajině.
+2.	Přesun těchto finančních prostředků do rozpočtu pro české občany na řešení vnitrostátních ekonomických problémů.
+3.	Oficiální omluvu Ruské federaci za dosavadní postupy, které vedly ke zhoršení vzájemných vztahů a ohrožení naší bezpečnosti.
+4.	Návrat k politice neutrality a upřednostnění diplomatických jednání, aby Česká republika přestala figurovat jako strana v cizích konfliktech.
+Věříme, že prioritou každé odpovědné vlády má být v první řadě bezpečí, klid a prosperita vlastního státu a jeho obyvatel.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JITKA ZELEŇÁKOVÁ, č.p. 101, 671 76 Našiměřice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za návrat tramvaje 14 a za zlepšení dopravní obslužnosti Holešovic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Podle oznámených změn je linka 14 od soboty 18. dubna 2026 zrušena a v oblasti Holešovic ji nahrazuje linka 34 v kratší trase. Tím čtvrť poprvé v historii přichází o dosavadní plnohodnotné spojení s centrem města. Vzniká nutnost přestupů nebo delších objízdných cest.
+Hustě zalidněná oblast dolních Holešovic se přitom intenzivně rozvíjí, od výstavby stovek bytů, přes administrativní komplexy, po růst významu Holešovické tržnice. Území plní také důležitou roli v oblasti kultury a volnočasových aktivit, nejedná se pouze o rezidenční čtvrť.
+Dolní Holešovice již v posledních dvou letech přišly o rychlé a spolehlivé tramvajové spojení na Palmovku, uzavření Libeňského mostu znamenalo ztrátu přímého spojení do Libně a Vysočan. Následně byla odkloněna linka 12 poskytující spojení na Malou Stranu a na Smíchov. Na konci roku 2024 byla ukončena tramvajová obsluha Manin, počet spojů ve vytíženém úseku Vltavská - Dělnická klesl o čtvrtinu. V dubnu 2026 se ruší linka 14, což je v aktuální situaci již zcela nepřijatelné.
+Proto požadujeme:
+1. návrat tramvajové linky č. 14 v takové podobě, aby zajišťovala rychlé spojení Holešovic s centrem města, případně zavedení adekvátní náhrady, která bude pokračovat minimálně na Masarykovo nádraží, a to trasou vedenou přes Štvanici,
+2. aby při plánování linek byla vedle provozní pravidelnosti zohledněna také dopravní srozumitelnost, přímost spojení, kvalita přestupních vazeb a reálné potřeby obyvatel Holešovic,
+3. aby budoucí dopravní řešení odpovídalo významu Holešovic jako rozvíjející se městské čtvrti s desítkami tisíc obyvatel.
+Žádáme náměstka primátora hl. m. Prahy pro oblast dopravy Jaromíra Beránka, členy Rady hl. m. Prahy, organizaci ROPID jako subjekt odpovědný za linkové vedení a Dopravní podnik hl. m. Prahy jako subjekt zodpovědný za přepravu cestujících, aby tuto situaci přehodnotili a přijali odpovídající dopravní opatření, která vrátí Holešovicím rychlé a kvalitní spojení s centrem Prahy, zejména ve vazbě na důležité přestupní body.
+Praha 7 je městskou částí, která odstranila zpožďování tramvají na svém území. Bylo by mimořádně nešťastné, aby doplácela na to, že se tramvajové spoje zpožďují v jiných částech metropole.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pavel Zelenka, Kostelní 36/36, Holešovice, 170 00 Praha
+Matouš Pudil, V háji 1161/14, Holešovice, 170 00 Praha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za moderní, bezpečnou a bezbariérovou MHD v Šumperku</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Požadujeme:
+•  Navrácení charakteru městské dopravy: Požadujeme, aby po Šumperku jezdily vozy odpovídající městskému provozu (vysoká kapacita, 3 dveře pro rychlý nástup a výstup cestujících, nízká podlaha v celé délce vozu), nikoliv vozidla příměstského typu (Low Entry) se schody a omezeným počtem dveří.
+•  Konec „naftové éry“ a čerpání dotací: Požadujeme, aby se město aktivně podílelo na využití dotačních titulů (např. IROP) na nákup tichých a ekologických elektrobusů, místo pasivního přijetí naftové varianty bez jakékoliv ekonomické studie výhodnosti.
+•  Celkovou modernizaci a trasování: Požadujeme, aby město přestalo jen „brát na vědomí“ koncepci KIDSOKu a aktivně prosadilo úpravu tras linek a jízdních řádů tak, aby odpovídaly aktuálním potřebám obyvatel Šumperka, nikoliv jen historickým schématům.
+•  Transparentní odpovědnost: Požadujeme vysvětlení, proč město rezignovalo na roli zadavatele a odborného garanta dopravy, čímž znemožnilo celkovou modernizaci systému MHD v Šumperku na dalších 10 let.
+Nenechme si ujet šanci na moderní město!
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Město Šumperk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIN VÁLEK, Evaldova 1856/8, 787 01 Šumperk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Martin Válek, Evaldova 1856/8, 787 01 Šumperk
+Alena Pírková, Prievidzská 2412/18, 787 01 Šumperk
+František Večeřa, č.p. 529, 788 14 Rapotín</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Požadujeme:
+•  Navrácení charakteru městské dopravy: Požadujeme, aby po Šumperku jezdily vozy odpovídající městskému provozu (vysoká kapacita, 3 dveře pro rychlý výměnu cestujících, nízká podlaha v celé délce vozu), nikoliv vozidla příměstského typu (Low Entry) se schody a omezeným počtem dveří.
+•  Konec „naftové éry“ a čerpání dotací: Požadujeme, aby se město aktivně podílelo na využití dotačních titulů (např. IROP) na nákup tichých a ekologických elektrobusů, místo pasivního přijetí naftové varianty bez jakékoliv ekonomické studie výhodnosti.
+•  Celkovou modernizaci a trasování: Požadujeme, aby město přestalo jen „brát na vědomí“ koncepci KIDSOKu a aktivně prosadilo úpravu tras linek a jízdních řádů tak, aby odpovídaly aktuálním potřebám obyvatel Šumperka, nikoliv jen historickým schématům.
+•  Transparentní odpovědnost: Požadujeme vysvětlení, proč město rezignovalo na roli zadavatele a odborného garanta dopravy, čímž znemožnilo celkovou modernizaci systému MHD v Šumperku na dalších 10 let.
+Nenechme si ujet šanci na moderní město!</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice podporující kandidaturu volební strany. Název volební strany: HNUTÍ ZA LEVNĚJŠÍ VODU V PROTIVÍNĚ (SNK). Název zastupitelstva obce: Zastupitelstvo města Protivín ; rok konání voleb: 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Petice voličů podporující kandidaturu této volební strany podle § 21 odst. 1 zákona č. 491/2001 Sb. o volbách do zastupitelstev obcí Název volební strany: HNUTÍ ZA LEVNĚJŠÍ VODU V PROTIVÍNĚ (Sdružení nezávislých kandidátů). Název zastupitelstva obce: Zastupitelstvo města Protivín ; rok konání voleb: 2026
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Město Protivín</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MILAN MRÁZ, Třešňová 751, 398 11 Protivín</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za nezávislost, předvídatelnost a spravedlivé financování veřejnoprávních médií</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice požaduje, aby financování České televize a Českého rozhlasu bylo stabilní, předvídatelné a reálně dostatečné. Navrhované částky nominálně odpovídají roku 2024, ale po zohlednění inflace reálně roku 2008. Petice zároveň požaduje, aby zákonodárci přijali pro vlastní odměňování stejná pravidla, jaká navrhují pro veřejnoprávní média - zmrazení na nominální úrovni roku 2008 s inflační doložkou.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAN MERTA, Otiskova 2794/9, Líšeň, 628 00 Brno</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za urychlené převzetí schválení systému FSD Supervised do podmínek provozu v České republice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní občané, se podle čl. 18 Listiny základních práv a svobod a zákona č. 85/1990 Sb., o právu petičním, obracíme na ministra dopravy České republiky se žádostí, aby Ministerstvo dopravy bez zbytečného odkladu podniklo všechny kroky ve své působnosti k tomu, aby bylo schválení systému Tesla FSD Supervised, vydané nizozemským schvalovacím orgánem RDW, co nejrychleji promítnuto i do podmínek legálního provozu v České republice.
+Žádáme zejména, aby Česká republika:
+aktivně podpořila navazující evropský schvalovací postup,
+včas připravila potřebné metodické, správní a případně legislativní kroky pro použití tohoto systému i na území České republiky,
+zajistila, aby po splnění evropských a bezpečnostních podmínek nedocházelo v České republice k zbytečným průtahům oproti jiným členským státům Evropské unie.
+Tuto žádost podáváme proto, že moderní asistenční a automatizované systémy mohou při správném právním rámci a při zachování odpovědnosti řidiče přispět k vyšší bezpečnosti silničního provozu, technologickému rozvoji i konkurenceschopnosti České republiky. Pokud byl obdobný systém po rozsáhlém testování schválen příslušným evropským schvalovacím orgánem v Nizozemsku, nemá být Česká republika mezi státy, které jeho zavedení budou zbytečně brzdit.
+Žádáme Vás proto o jasné veřejné stanovisko, jaké konkrétní kroky Ministerstvo dopravy v této věci podnikne a v jakém předpokládaném časovém rámci.
+Ve Stupně, dne 14.4.2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAN PRŮHA, Stupno 219, 338 24 Břasy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní občané, se podle čl. 18 Listiny základních práv a svobod a zákona č. 85/1990 Sb., o právu petičním, obracíme na ministra dopravy České republiky se žádostí, aby Ministerstvo dopravy bez zbytečného odkladu podniklo všechny kroky ve své působnosti k tomu, aby bylo schválení systému Tesla FSD Supervised, vydané nizozemským schvalovacím orgánem RDW, co nejrychleji promítnuto i do podmínek legálního provozu v České republice.
+Žádáme zejména, aby Česká republika:
+aktivně podpořila navazující evropský schvalovací postup,
+včas připravila potřebné metodické, správní a případně legislativní kroky pro použití tohoto systému i na území České republiky,
+zajistila, aby po splnění evropských a bezpečnostních podmínek nedocházelo v České republice k zbytečným průtahům oproti jiným členským státům Evropské unie.
+Tuto žádost podáváme proto, že moderní asistenční a automatizované systémy mohou při správném právním rámci a při zachování odpovědnosti řidiče přispět k vyšší bezpečnosti silničního provozu, technologickému rozvoji i konkurenceschopnosti České republiky. Pokud byl obdobný systém po rozsáhlém testování schválen příslušným evropským schvalovacím orgánem v Nizozemsku, nemá být Česká republika mezi státy, které jeho zavedení budou zbytečně brzdit.
+Žádáme Vás proto o jasné veřejné stanovisko, jaké konkrétní kroky Ministerstvo dopravy v této věci podnikne a v jakém předpokládaném časovém rámci.
+Ve Stupně, dne 13.dubna 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETICE ZA ZÁKAZ PŘELETU LETADEL ARMÁDY USA BOMBARDUJÍCÍCH IRÁN PŘES ČESKÝ VZDUŠNÝ PROSTOR</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Česká republika nemá žádnou smluvní povinnost povolit přelety amerických či jakýchkoliv jiných letadel přes naše území. Na válku s Iránem se nevztahuje washingtonská smlouva o založení NATO, protože ta se týká výlučně obranné, a nikoliv útočné války. Několik zemí NATO již přelety zakázalo a Česká republika by neměla dovolit, aby americké bombardéry z Velké Británie do Iránu létaly místo toho přes naše území. Tentokrát snad poprvé na nás opravdu záleží. Pokud se přidá velká část Evropy a uzavře svůj vzdušný prostor, Trump bude muset uzavřít mír.
+Válka je proti našim národním zájmům, USA a Izrael vedou agresivní válku proti Iránu, který žádnou jinou zemi neohrožoval a zároveň fakticky vedou válku i proti svým arabským „spojencům“ protože iránské údery na zařízení na těžbu ropy a plynu v těchto zemích jsou zřejmě součást plánu. USA poté co se zbavily ruské konkurence na evropském trhu s plynem, se chtějí zbavit i arabské konkurence. Tím vedou ekonomickou válku i proti svým evropským "spojencům" aby nám mohli prodávat svůj předražený zkapalněný plyn a aby se evropský (a podobně japonský) průmysl stěhoval kvůli vysokým cenám energií do USA, kde je plyn i elektrická energie poměrně levná, sám Trump před časem vyzýval evropské firmy k přesunu výroby do USA. Podporovat v této válce USA a Izrael je proti vlastním zájmům, pokud to politici dělají z nevědomosti, je to od nich hloupost, pokud to dělají vědomě, je to vlastizrada. Z výše uvedených důvodů žádáme poslaneckou sněmovnu, aby zakázala přelety všech letadel ozbrojených sil USA do doby, než bude uzavřen mír. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORBERT NAXERA, Rebcova 555, 334 01 Přeštice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norbert Naxera JUDr., Rebcova 555, 334 01 Přeštice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice proti umístění a realizaci stavby „Bydlení Na Stírce“ na pozemcích parc. č. 1227/25 a parc. č. 1227/39 v katastrálním území Libeň</x:t>
+  </x:si>
+  <x:si>
+    <x:t>II. Předmět petice
+Záměr spočívá ve výstavbě bytového domu o cca 40 bytových jednotkách včetně garáží a infrastruktury na pozemcích parc. č. 1227/25 a parc. č. 1227/39 v katastrálním území Libeň
+III. Důvody nesouhlasu
+• Nepřípustný zásah do vlastnických práv
+Stavba způsobí zastínění, omezení oslunění, ztrátu výhledů a hrubé narušení soukromí, což prokazatelně povede ke znehodnocení okolních nemovitostí. Takový zásah je v rozporu s ochranou vlastnického práva dle čl. 11 Listiny základních práv a svobod.
+• Urbanistická kolize
+Objekt neodpovídá charakteru území a představuje nepřiměřené zahuštění stávající zástavby.
+• Zhoršení kvality bydlení
+Záměr povede ke zhoršení světelných podmínek, zvýšení hluku a snížení kvality života v lokalitě.
+• Kritický nedostatek infrastruktury
+Není prokázána dostatečná kapacita dopravy ani technických sítí. Hrozí přetížení komunikací, kanalizace a dalších sítí.
+• Nevhodné umístění u chráněného území
+Stavba se nachází v blízkosti přírodní památky chráněného území Okrouhlík a může negativně ovlivnit chráněné druhy vlivem hluku, světla a dopravy.
+• Přetížení území a kolaps občanské vybavenosti
+Projekt dále zvyšuje tlak na již zatížené území bez odpovídající infrastruktury (školky, školy, veřejný prostor, veřejná doprava, veřejné služby a jiné).
+IV. Petiční požadavky
+Požadujeme, aby příslušné orgány:
+• zastavily přípravu a realizaci projektu „Bydlení Na Stírce“ v navržené podobě,
+• přehodnotily umístění a rozsah stavby,
+• zajistily nezávislé odborné posudky (biologické, dopravní, kapacitní),
+• prověřily kapacitu technické a dopravní infrastruktury,
+• zajistily transparentní komunikaci s veřejností a zapojení občanů a do rozhodování.
+Vyzýváme tímto Úřad městské části Praha 8, Magistrát hlavního města Prahy i Ministerstvo pro místní rozvoj ČR, jako ústřední správní úřad ve věcech územního plánování včetně územního rozhodování podle zákona č. 183/2006 Sb., o územním plánování a stavebním řádu (stavební zákon), aby došlo k řádnému přezkumu rozhodnutí o umístění předmětné stavby a umístění, tím méně výstavba takto hmotné stavby, nebyla povolena a aby při svém rozhodování upřednostnily ochranu životního prostředí a veřejný zájem před komerčními projekty.
+Děkujeme!</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JANA KRYTINÁŘOVÁ, Rozšířená 2037/23, Libeň, 182 00 Praha 8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jana Krytinářová, Rozšířená 2037/23, Libeň, 182 00 Praha
+Václav Malina, Rozšířená 2046/18, Libeň, 182 00 Praha
+Bronislava Cvejnová, Rozšířená 2047/20, Libeň, 182 00 Praha
+Stanislava Dvořáková, Karlovo náměstí 558/29, Nové Město, 120 00 Praha
+František Karas, Heydukova 1220/16, Libeň, 180 00 Praha
+Maxmilián Schmidt, U Stírky 2036/8, Libeň, 182 00 Praha
+Václav  Vančura, U Stírky 2035/6, Libeň, 182 00 Praha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1660</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">II. Předmět petice
+Záměr spočívá ve výstavbě bytového domu o cca 40 bytových jednotkách včetně garáží a infrastruktury na pozemcích parc. č. 1227/25 a parc. č. 1227/39 v katastrálním území Libeň
+III. Důvody nesouhlasu
+•	Nepřípustný zásah do vlastnických práv
+Stavba způsobí zastínění, omezení oslunění, ztrátu výhledů a hrubé narušení soukromí, což prokazatelně povede ke znehodnocení okolních nemovitostí. Takový zásah je v rozporu s ochranou vlastnického práva dle čl. 11 Listiny základních práv a svobod.
+•	Urbanistická kolize
+Objekt neodpovídá charakteru území a představuje nepřiměřené zahuštění stávající zástavby.
+•	Zhoršení kvality bydlení
+Záměr povede ke zhoršení světelných podmínek, zvýšení hluku a snížení kvality života v lokalitě.
+•	Kritický nedostatek infrastruktury
+Není prokázána dostatečná kapacita dopravy ani technických sítí. Hrozí přetížení komunikací, kanalizace a dalších sítí.
+•	Nevhodné umístění u chráněného území
+Stavba se nachází v blízkosti přírodní památky chráněného území Okrouhlík a může negativně ovlivnit chráněné druhy vlivem hluku, světla a dopravy.
+•	Přetížení území a kolaps občanské vybavenosti
+Projekt dále zvyšuje tlak na již zatížené území bez odpovídající infrastruktury (školky, školy, veřejný prostor, veřejná doprava, veřejné služby a jiné).
+IV. Petiční požadavky
+Požadujeme, aby příslušné orgány:
+•	zastavily přípravu a realizaci projektu „Bydlení Na Stírce“ v navržené podobě,
+•	přehodnotily umístění a rozsah stavby,
+•	zajistily nezávislé odborné posudky (biologické, dopravní, kapacitní),
+•	prověřily kapacitu technické a dopravní infrastruktury,
+•	zajistily transparentní komunikaci s veřejností a zapojení občanů a do rozhodování.
+Vyzýváme tímto Úřad městské části Praha 8, Magistrát hlavního města Prahy i Ministerstvo pro místní rozvoj ČR, jako ústřední správní úřad ve věcech územního plánování včetně územního rozhodování podle zákona č. 183/2006 Sb., o územním plánování a stavebním řádu (stavební zákon), aby došlo k řádnému přezkumu rozhodnutí o umístění předmětné stavby a umístění, tím méně výstavba takto hmotné stavby, nebyla povolena a aby při svém rozhodování upřednostnily ochranu životního prostředí a veřejný zájem před komerčními projekty.
+Děkujeme!
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jana Krytinářová, Rozšířená 2037/23, Libeň, 182 00 Praha
+Bronislava Cvejnová, Rozšířená 2047/20, Libeň, 182 00 Praha
+Václav  Malina, Rozšířená 2046/18, Libeň, 182 00 Praha
+Stanislava Dvořáková, Karlovo náměstí 558/29, Nové Město, 120 00 Praha
+František Karas, Heydukova 1220/16, Libeň, 180 00 Praha
+Václav  Vančura, U Stírky 2036/8, Libeň, 182 00 Praha
+Maxmilián  Schmidt, U Stírky 2036/8, Libeň, 182 00 Praha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1659</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Petice za alternativní trasu západní tangenty v oblasti Srnčího dolu v Jablonci nad Nisou.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">My, níže podepsaní občané, vyjadřujeme nesouhlas se současnou podobou projektu tzv. západní tangenty (silnice I/14) v oblasti Srnčího dolu.
+Obracíme se na Statutární město Jablonec nad Nisou, Liberecký kraj a Ředitelství silnic a dálnic České republiky s žádostí o prověření a zvážení alternativní varianty vedení západní tangenty (silnice I/14) v úseku u Srnčího dolu.
+V posledních letech došlo ke změně dopravních souvislostí projektu, zejména v souvislosti s upuštěním od realizace jižního obchvatu města. V této nové situaci se domníváme, že je namístě znovu posoudit vedení západní tangenty tak, aby co nejlépe plnila svou dopravní funkci a zároveň minimalizovala negativní dopady na obyvatele a krajinu.
+Domníváme se, že variantní vedení komunikace s napojením již v oblasti odbočky na Rádlo by mohlo přinést několik významných výhod:
+•	kratší jízdní dobu a menší celkovou délku trasy,
+•	větší odstup od hustě obydlených částí města,
+•	menší dopad na rekreačně využívané území Srnčího dolu, které patří mezi významné přírodní a volnočasové zázemí obyvatel Jablonce nad Nisou.
+Současně považujeme za důležité, aby projekt řešil také dopravní kapacitu navazujících komunikací, zejména v oblasti ulice Tovární a kruhového objezdu u obchodního centra OBI, které již dnes patří mezi nejvíce zatížené dopravní uzly ve městě.
+S ohledem na předpokládané investiční náklady projektu v řádu miliard korun považujeme za vhodné, aby byly všechny relevantní varianty dopravního řešení transparentně porovnány z hlediska dopravní funkčnosti, ekonomické efektivity i dopadů na životní prostředí a kvalitu života obyvatel.
+Proto žádáme:
+1.	prověření varianty vedení západní tangenty s napojením v oblasti odbočky na Rádlo,
+2.	posouzení dopravních dopadů jednotlivých variant na klíčové dopravní uzly ve městě,
+3.	zohlednění významu rekreační oblasti Srnčího dolu při rozhodování o definitivní trase komunikace,
+4.	otevřenou komunikaci s veřejností při dalším rozhodování o podobě projektu.
+Jsme přesvědčeni, že dopravní řešení takto významné stavby by mělo vznikat s maximální snahou nalézt varianty, které budou dlouhodobě funkční, ekonomicky smysluplné a zároveň citlivé k prostředí města i jeho okolí.
+Petice je adresována:
+Statutárnímu městu Jablonec nad Nisou
+Libereckému kraji
+Ředitelství silnic a dálnic České republiky
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JIŘÍ VONDRÁČEK, Wolkerova 1891/22, 466 01 Jablonec nad Nisou</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominika Doležalová, Puškinova 2868/2, 466 01 Jablonec nad Nisou
+Miloslav Pavelka, Bousova 3514/8, 466 01 Jablonec nad Nisou
+Werner Wiesner, Skřivánčí 2561/51, 466 01 Jablonec nad Nisou
+Adam Pelta, Puškinova 4780/6, 466 01 Jablonec nad Nisou
+Jan Macek, Panenská 4428/25, 466 01 Jablonec nad Nisou</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za bezpečnou a moderní Magistrálu: Chceme oddělené cyklopásy a méně hluku u Hlavního nádraží</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní občané, vyjadřujeme zásadní nesouhlas s aktuálním rozhodnutím nahradit plánované stavebně oddělené cyklopásy u Hlavního nádraží pouhým vodorovným značením (cyklopruhy) a zachovat stávající počet šesti jízdních pruhů pro automobily.
+Požadujeme návrat k původnímu konceptu humanizace Magistrály, který počítá se zúžením na 2+2 pruhy a vytvořením bezpečné infrastruktury pro cyklisty.
+Hlavní důvody:
+Bezpečnost a zdraví: Pouhý pruh namalovaný barvou na asfaltu vedle tříproudové dálnice je pro cyklisty nebezpečný. Stavebně oddělené pásy jsou jediným způsobem, как zajistit bezpečnost pro všechny, včetně dětí a seniorů.
+Ekologie a kvalita ovzduší: Zúžení Magistrály na 2+2 pruhy je nezbytným krokem ke snížení emisí a prachových částic v centru města.
+Strategická nezávislost a ekonomická nutnost: V souvislosti se současnou globální krizí a nestabilitou na trhu s ropou v důsledku války v Íránu je podpora bezemisní dopravy klíčová pro snížení naší energetické závislosti.
+Snížení hlukové zátěže: Magistrála je zdrojem extrémního hluku, který znehodnocuje okolí národní kulturní památky – Fantovy budovy. Redukce pruhů je jediným funkčním řešením.
+Absurdita estetických argumentů (Památková ochrana): Považujeme za logický rozpor, pokud orgány památkové péče označují oddělenou cyklostezku (či její barevné provedení) za esteticky nevhodnou pro vzhled historické budovy, zatímco šestiproudovou asfaltovou dálnici s intenzivním provozem přímo před jejím průčelím považují za přijatelnou. Vizuální smog, exhalace a vibrace z tisíců aut poškozují historickou památku i její důstojnost mnohem více než moderní udržitelná infrastruktura.
+Důstojná brána do města: Okolí Hlavního nádraží nesmí být bariérou, ale městským bulvárem, který reprezentuje Prahu jako moderní evropskou metropoli 21. století.
+Požadujeme:
+Revizi projektu a návrat k fyzicky odděleným cyklopásům.
+Zúžení vozovky na 2+2 pruhy v celém úseku u Hlavního nádraží.
+Upřednostnění ochrany zdraví a památek před tranzitní kapacitou pro automobily.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIKITA POLYAKOV, Měchnovská 2426/6, Chodov, 149 00 Praha 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Text petice:
+My, níže podepsaní občané, vyjadřujeme zásadní nesouhlas s aktuálním rozhodnutím nahradit plánované stavebně oddělené cyklopásy u Hlavního nádraží pouhým vodorovným značením (cyklopruhy) a zachovat stávající počet šesti jízdních pruhů pro automobily.
+Požadujeme návrat k původnímu konceptu humanizace Magistrály, který počítá se zúžením na 2+2 pruhy a vytvořením bezpečné infrastruktury pro cyklisty.
+Hlavní důvody:
+Bezpečnost a zdraví: Pouhý pruh namalovaný barvou na asfaltu vedle tříproudové silnice s dálničním charakterem je pro cyklisty nebezpečný. Stavebně oddělené pásy jsou jediným způsobem, jak zajistit bezpečnost pro všechny, včetně dětí a seniorů.
+Ekologie a kvalita ovzduší: Zúžení Magistrály na 2+2 pruhy je nezbytným krokem ke snížení emisí a prachových částic v centru města.
+Strategická nezávislost a ekonomická nutnost: V souvislosti se současnou globální krizí a nestabilitou na trhu s ropou v důsledku války v Íránu je podpora bezemisní dopravy klíčová pro snížení naší energetické závislosti.
+Snížení hlukové zátěže: Magistrála je zdrojem extrémního hluku, který znehodnocuje okolí národní kulturní památky – Fantovy budovy. Redukce pruhů je jediným funkčním řešením.
+Absurdita estetických argumentů (Památková ochrana): Považujeme za logický rozpor, pokud orgány památkové péče označují oddělenou cyklostezku (či její barevné provedení) za esteticky nevhodnou pro vzhled historické budovy, zatímco šestiproudovou asfaltovou dálnici s intenzivním provozem přímo před jejím průčelím považují za přijatelnou. Vizuální smog, exhalace a vibrace z tisíců aut poškozují historickou památku i její důstojnost mnohem více než moderní udržitelná infrastruktura.
+Důstojná brána do města: Okolí Hlavního nádraží nesmí být bariérou, ale městským bulvárem, který reprezentuje Prahu jako moderní evropskou metropoli 21. století.
+Požadujeme:
+Revizi projektu a návrat k fyzicky odděleným cyklopásům.
+Zúžení vozovky na 2+2 pruhy v celém úseku u Hlavního nádraží.
+Upřednostnění ochrany zdraví a památek před tranzitní kapacitou pro automobily.</x:t>
+  </x:si>
+  <x:si>
     <x:t>1654</x:t>
   </x:si>
   <x:si>
     <x:t>Česká Lípa: místo zákazu krmení holubů chceme holubník a systémové řešení</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>ZVEREJNENA</x:t>
   </x:si>
   <x:si>
     <x:t>Zastupitelé města Česká Lípa projednali obecně závaznou vyhlášku, která zakazuje krmení holubů a volně žijících zvířat na veřejných prostranstvích. Za porušení hrozí pokuta až 20 000 Kč. Pro konkrétní lokality (náměstí TGM a bytový dům Kahan) vyhláška doporučuje „odlov v souladu s právními předpisy", tedy usmrcení ptáků.
 Chápeme frustraci obyvatel. Holubí trus na fasádách, střechách a autech je reálný problém. Ale tato vyhláška ho nevyřeší a přináší řadu dalších.
 Podklad je nevěrohodný
 Celá vyhláška stojí na monitoringu zpracovaném firmou PestCorp, která se profesionálně živí hubením škůdců. Firma použila vlastní metodiku bez účasti nezávislého ornitologa. A přitom sama ve zprávě píše, že počet holubů v České Lípě „se zásadně neliší od počtu ve městech podobné velikosti" - tedy nejde o mimořádnou krizi, ale o standardní situaci. Zároveň přiznává, že největší soustředění holubů u bytového domu Kahan (230 kusů) je částečně způsobeno probíhající rekonstrukcí fasády, která ptáky dočasně vytlačila z jejich obvyklých míst. Po skončení stavby se vrátí - bez ohledu na odlov. V doporučeních chybí jakákoli zmínka o holubníku, kontracepci v krmivu nebo vyhrazených krmných místech. Tedy přesně ty metody, které v evropských městech prokazatelně fungují.
 Zákaz krmení populaci nesníží
 Holubi se v městě nerozmnožují kvůli krmení od lidí. Živí se z odpadků, tržišť a restauračních teras. Krmení babičkami je marginální zdroj. Německá města zkoušela plošné zákazy krmení v osmdesátých a devadesátých letech - bez výsledku. Naproti tomu Augsburg provozuje síť městských holubníků s dobrovolníky, kteří vyměňují vejce za sádrové makety. Za deset let klesla populace o polovinu. Bez usmrcení jediného ptáka.
 Vyhláška trestá ty nejzranitelnější
 Kdo v praxi krmí holuby? Převážně senioři. Lidé, pro které je čtvrthodina s holuby na lavičce kontaktem s živým světem - stejně přirozený jako krmení kachen u řeky, které nikomu nevadí a nikdo ho nezakazuje. Pokuta až 20 000 Kč za hrst zrní je opatření, které dopadá na sociálně nejslabší skupinu obyvatel, aniž by cokoliv vyřešilo.
 Právně pochybná půda
 Ústavní soud v nedávném nálezu (případ obce Cebiv, 2025) zrušil obecně závaznou vyhlášku o zvířatech právě proto, že obec neprokázala, že neexistuje mírnější prostředek k dosažení téhož cíle. Česká Lípa tento test nesplňuje - alternativy nebyly zváženy, nezávislý odborný posudek nebyl zadán.
 Co žádáme
 1.) Zadání nezávislého ornitologického posudku jako podmínku pro jakékoli další kroky.
 2.) Pilotní provoz řízeného holubníku s výměnou vajec v jedné z problémových lokalit.
 3.) Vyhrazená místa ke krmení místo plošného zákazu.
 4.) Zapojení Kauflandu a dalších obchodních center do řešení - uzavřené kontejnery, čisté okolí.
 5.) Stažení nebo přepracování vyhlášky tak, aby odpovídala principu přiměřenosti.
 Veřejný prostor patří všem jeho obyvatelům - včetně těch, kteří v něm žijí bez hlasovacího práva.</x:t>
   </x:si>
   <x:si>
     <x:t>Město Česká Lípa</x:t>
   </x:si>
   <x:si>
     <x:t>JAKUB MACH, Pražská 2881, 470 01 Česká Lípa</x:t>
   </x:si>
   <x:si>
-    <x:t/>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1647</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za zrušení střídání letního a zimního času</x:t>
   </x:si>
   <x:si>
     <x:t>Střídání času představuje zbytečné narušování přirozeného cirkadiánního rytmu a má negativní dopady na zdraví a psychiku obyvatel. Úspory energie a zlepšení bezpečnosti silniční dopravy, které byly původně argumenty pro zavedení letního času, již v dnešní době neplní svou funkci.
 Jsme si vědomi, že střídání času je koordinováno na úrovni Evropské unie. Proto vyzýváme k tomu, aby Česká republika, stejně jako Polsko, Španělsko či Finsko, aktivně podpořila zrušení zbytečného střídání času a přiklonila se k trvalému standardnímu času.
 Děkujeme za zvážení našeho požadavku.</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Úřad vlády České republiky</x:t>
   </x:si>
   <x:si>
     <x:t>VOJTĚCH ŠÁDEK, č.ev. 23, 378 42 Nová Včelnice</x:t>
   </x:si>
   <x:si>
     <x:t>1646</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za odvolání Pavla Matochy a Lubomíra Veselého z Rady České televize</x:t>
   </x:si>
   <x:si>
     <x:t>My, níže podepsaní občané České republiky, vyjadřujeme hluboké znepokojení nad současným stavem a fungováním Rady České televize (dále jen „Rada ČT“). Domníváme se, že činnost vybraných členů Rady, konkrétně Pavla Matochy a Lubomíra Veselého, přímo ohrožuje nezávislost, objektivitu a stabilitu veřejnoprávního média, které je klíčovým pilířem naší demokratické společnosti.
 Důvody pro odvolání spatřujeme zejména v následujících bodech:
 Ohrožení nezávislosti ČT: Činnost jmenovaných členů vykazuje znaky politické instrumentalizace Rady ČT a snahy o vyvíjení nepatřičného tlaku na redakční nezávislost a vedení České televize.
 Střet zájmů a porušování etiky: Vystupování jmenovaných členů ve veřejném prostoru je často v rozporu s principy nestrannosti, které jsou od členů kontrolního orgánu veřejnoprávního média vyžadovány.
 Narušování prestiže instituce: Svým vystupováním a kroky v rámci Rady ČT tito členové dlouhodobě podkopávají důvěru veřejnosti v kontrolní mechanismy České televize.
 Podle zákona o České televizi má být Rada ČT orgánem, jímž se uplatňuje právo veřejnosti na kontrolu tohoto média. Pokud její členové jednají v rozporu s tímto účelem, je povinností Poslanecké sněmovny jednat.
 Žádáme proto Poslaneckou sněmovnu Parlamentu ČR, aby v souladu se svými pravomocemi projednala setrvání Pavla Matochy a Lubomíra Veselého v Radě ČT a iniciovala kroky vedoucí k jejich odvolání.</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Česká republika - Kancelář Poslanecké sněmovny</x:t>
   </x:si>
   <x:si>
     <x:t>JAN BOSTL, Suvorovova 692, Klatovy IV, 339 01 Klatovy</x:t>
   </x:si>
   <x:si>
     <x:t>1645</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za posunutí začátku výuky na 9:00 na SŠ a druhém stupni ZŠ s ohledem na biologické potřeby dospívajících a jejich studijní výsledky.</x:t>
   </x:si>
   <x:si>
     <x:t>Tato petice je určena ministerstvu školství, ředitelům/kám druhých stupňů základních škol, gymnázií, středních odborných škol, středních odborných učilišť, lyceí a konzervatoří v ČR. Petice upozorňuje na problém příliš brzkého začátku výuky, jenž negativně ovlivňuje zdraví, psychickou pohodu a studijní výsledky v období puberty a adolescence.
 V období dospívání dochází k přirozenému posunu biologických (cirkadiánních) rytmů. Tento biologický proces způsobuje, že dospívající přirozeně usínají později, tím pádem potřebují více spánku v ranních hodinách. Tento jev potvrzuje mnoho nezávislých studií.
 Výuka na českých školách začíná běžně v 8:00. Žáci mnohdy vstávají minimálně o hodinu dříve, aby stihli začátek výuky. To vede k chronickému spánkovému deficitu. Děti a dospívající potřebují minimálně 8-10 hodin spánku. Kvůli brzkému startu výuky tomu tak u většiny ovšem není. Toto má prokazatelně negativní dopad na jejich zdraví i schopnost efektivně se učit.
 Negativní dopady nedostatku spánku:
 - zhoršená schopnost soustředění a učení se,
 - slabší studijní výsledky,
 - únava a ospalost (ranní mlha),
 - zhoršení duševního zdraví (úzkosti, deprese),
 - narušení hormonálního a metabolického vývoje,
 - vyšší riziko úrazů a nehod.
 Národní ústav duševního zdraví provedl v roce 2023 rozsáhlou studii na 6000 žácích 9. tříd a zjistil, že v průměrné třídě o 20 žácích:
 - 6 žáků vykazuje příznaky úzkosti,
 - 8 žáků má příznaky středně těžké až těžké deprese,
 - dalších 5 žáků trpí mírnou depresí.
 Studie potvrzují, že posunutí výuky o jednu hodinu by výrazně redukovalo výše uvedené negativní dopady. Kvůli tomu již několik zemí výuku na 9. hodinu ranní posunulo (Francie, Anglie, Finsko a další). Bohužel v ČR začíná výuka nejdříve ze Všech zemí EU (výjimku tvoří pouze Německo a Rakousko). 
 Zahraniční studie potvrzují, že s pozdějším startem výuky se pojí tyto benefity:
 - prodloužení celkové délky spánku žáků,
 - lepší fyzický i psychický zdravotní stav,
 - zvýšené kognitivní funkce a aktivita ve vyučování,
 - zlepšení nálady a snížení stresu,
 - snížení chronické únavy. 
 Chtěli bychom zdůraznit, že posunutí začátku výuky není snahou o snižování nároků na vzdělávání, ale naopak krokem k vytvoření optimálních podmínek, ve kterých jsou žáci schopni podat svůj nejlepší výkon. 
 Posunutí výuky na 9:00 je i v souladu s plánem MŠMT, detailně popsaným v dokumentu ,,Strategie vzdělávací politiky České republiky do roku 2030+”. Jedním ze strategických cílů je mimo jiné snížit objem učiva a naučit žáky více pracovat s informacemi. Případný pokles počtu vyučovacích hodin, kvůli posunutí začátku výuky, by tak neměl mít žádný negativní dopad.
 Naše výzva
 Žádáme vedení škol, aby:
 - zvážilo posunutí začátku výuky nejdříve na 9:00,
 - při rozhodování o začátku startu výuky zohlednilo zahraniční studie ze zemí s posunutou výukou.
 Žádáme MŠMT, aby:
 - vedením těchto zmíněných škol výše uvedené body samo doporučilo,
 - vytvořilo podmínky pro hladkou implementaci změny začátku výuky.
 Závěr
 Posunutí začátku výuky představuje jednoduchý a efektivní krok, který může mít výrazný pozitivní dopad na fyzické i duševní zdraví mladých lidí a současně zlepšit jejich výsledky.
 Podpořte tuto petici a pomozte vytvořit školní prostředí, které respektuje přirozené potřeby dospívajících.</x:t>
   </x:si>
   <x:si>
-    <x:t>Ministerstvo školství, mládeže a tělovýchovy</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>TERÉZIA ZAMBOJOVÁ, Hruškovská 888, Dolní Počernice, 190 12 Praha 9</x:t>
   </x:si>
   <x:si>
     <x:t>Martin Zamboj, Hruškovská 888, Dolní Počernice, 190 12 Praha</x:t>
   </x:si>
   <x:si>
     <x:t>1644</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Petice na podporu kandidatury Sdružení nezávislých kandidátů „Ždánice bez střetu“ pro volby do zastupitelstva obce Ždánice v roce 2026
 </x:t>
   </x:si>
   <x:si>
     <x:t>Tato petice je shromažďována za účelem splnění zákonné podmínky pro registraci kandidátní listiny Sdružení nezávislých kandidátů „Ždánice bez střetu“ pro volby do zastupitelstva obce Ždánice v roce 2026.Podpisem této petice občané obce Ždánice vyjadřují svou podporu kandidatuře uvedeného sdružení nezávislých kandidátů. Podpora kandidatury prostřednictvím této petice neznamená závazek voliče hlasovat pro uvedené sdružení ve volbách; slouží výhradně k umožnění účasti tohoto volebního subjektu ve volbách v souladu s platnou právní úpravou. Petici mohou podepsat pouze oprávnění voliči obce Ždánice, tj. osoby, které splňují podmínky práva volit do zastupitelstva obce podle zákona č. 491/2001 Sb. Podpisy osob, které tyto zákonné podmínky nesplňují, nebo podpisy kandidátů samotných, se do potřebného počtu podpisů nezapočítávají.
 Petice je určena registračnímu úřadu pro volby do zastupitelstva obce Ždánice a bude předložena spolu s kandidátní listinou v zákonem stanovené lhůtě. Na tuto petici se nevztahuje zákon č. 85/1990 Sb., o právu petičním, neboť se jedná o zvláštní institut upravený volebním zákonem.</x:t>
   </x:si>
   <x:si>
     <x:t>Město Kyjov</x:t>
   </x:si>
   <x:si>
     <x:t>VLADIMÍR NETOPIL, Kostelní 806, 696 32 Ždánice</x:t>
   </x:si>
   <x:si>
     <x:t>Filip Chovanec, Servítky 570, 696 32 Ždánice</x:t>
   </x:si>
   <x:si>
     <x:t>1639</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za bezpečný Uničov: Podpora místních občanů v nouzi a efektivní kontrola ubytovacích kapacit</x:t>
   </x:si>
   <x:si>
     <x:t>My, níže podepsaní občané a obyvatelé města Uničova (dle zákona č. 85/1990 Sb., o právu petičním), si vážíme sociálního systému našeho města a vnímáme azylový dům jako klíčovou instituci pro pomoc lidem v krizové životní situaci. Aby však tato pomoc byla dlouhodobě udržitelná a bezpečná pro všechny, žádáme Zastupitelstvo města Uničova o realizaci následujících opatření:
 I. Priorita pro občany Uničova a regionu (Pravidlo „Místní na prvním místě“)
 Žádáme, aby při obsazování kapacit azylového domu a městských sociálních bytů byla zavedena priorita pro občany s minimálně pětiletým trvalým pobytem v Uničově a regionu. Krizová pomoc musí být v první řadě dostupná našim sousedům a rodilým spoluobčanům. Přístup pro „přespolní“ žadatele by měl být umožněn až po uspokojení potřeb místních, a to výhradně u řádně prověřených osob bez kriminální historie.
 II. Ochrana slušných klientů a bezpečnost v azylovém domě
 Uvědomujeme si, že většina klientů azylového domu jsou lidé, kteří pomoc skutečně potřebují a pravidla dodržují. Abychom je i veřejnost ochránili před negativními vlivy problémových jednotlivců, požadujeme:
 Důsledné a pravidelné testování na omamné látky v prostorách AD.
 Nulovou toleranci k distribuci a užívání drog a násilnému chování – při porušení těchto pravidel požadujeme okamžité ukončení pobytu.
 III. Odstranění anonymity v komerčních ubytovnách
 Ubytovny nesmí sloužit jako útočiště pro osoby se zvýšeným bezpečnostním rizikem. Žádáme město o zavedení povinné součinnosti s provozovateli ubytoven při evidenci všech návštěv a krátkodobě ubytovaných osob. Transparentní přehled o pohybu osob v těchto zařízeních je klíčem k prevenci kriminality.
 IV. Ekonomický příspěvek na bezpečnost (Poplatek 60 Kč/den)
 Navrhujeme zavést maximální zákonný poplatek z pobytu pro osoby, které v Uničově a regionu nejsou hlášeny k trvalému pobytu. Tento výnos žádáme účelově vázat na posílení personálních kapacit Městské policie a zajištění jejího fungování.
 V. Více policistů v ulicích (Pěší hlídky)
 Požadujeme změnu strategie dohledu nad veřejným pořádkem. Namísto hlídek v automobilech žádáme o fyzickou přítomnost pěších strážníků v kritických časech a lokalitách (parky, okolí obchodních center, nádraží). Přímý kontakt strážníka s terénem je nejlepší prevencí vandalismu a kriminality.
 VI. Veřejný dialog o bezpečnosti
 Žádáme o svolání veřejného projednání k tématu bezpečnosti v Uničově, kde město představí konkrétní kroky k eliminaci rizik spojených s nekontrolovanou migrací rizikových skupin a kde bude prostor pro zpětnou vazbu občanů.
 Věříme, že kombinace solidarity s lidmi v nouzi a přísného dodržování pravidel bezpečnosti zajistí, že Uničov zůstane klidným místem pro život nás všech.</x:t>
   </x:si>
   <x:si>
-    <x:t>Město Uničov</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>1630</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za sjednocení legislativy sportovních vozidel s civilizovanými státy EU.</x:t>
   </x:si>
   <x:si>
     <x:t>Sportovní vozy mají v ČR speciální SPZ (R) a s tím souvisí spousta problémů jak při dovozu sportovních vozidel, vlastního provozu (monopol Autoklubu), tak i depozit (nelze) a spousta dalších drobných problémů. Účelem petice je donutit státní správu zrušit Rka a na hradit je standardními SPZ s výjimkami pro sportovní vozidlo, tak jak je to běžné ve všech státech na západ od našich hranic.</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Ministerstvo dopravy</x:t>
   </x:si>
   <x:si>
     <x:t>PETR PAVLÁT, Labe 184, 468 22 Malá Skála</x:t>
   </x:si>
   <x:si>
     <x:t>Petr Pavlát, Labe 184, 468 22 Malá Skála
 Vladislav Rázek, Pražská 1297/81, 466 01 Jablonec nad Nisou
 Kateřina Hartlová, Labe 184, 468 22 Malá Skála</x:t>
   </x:si>
   <x:si>
     <x:t>1629</x:t>
   </x:si>
   <x:si>
     <x:t>PETICE
 „Za bezpečný Uničov a revizi pravidel v azylovém domě“</x:t>
   </x:si>
   <x:si>
     <x:t>DOST BYLO „SLUNÍČKÁŘSKÝCH“ TEORIÍ O AZYLOVÉM DOMĚ V UNIČOVĚ! 🛑
 Čtu tady krásné řeči o tom, jak jsou azylové domy „krizová pomoc“. Realita v našem městě je ale úplně jiná a mnohem špinavější. Zatímco si tu někteří hrají na humanisty, Uničov se stává magnetem pro lidi, které byste u sebe v baráku nechtěli ani minutu.
 Co se tu skutečně děje?
 ❌ AZYL JAKO NOCLEHÁRNA PRO PŘESPOLNÍ FEŤÁKY: Kapacity našeho azylového domu jsou zaplněné lidmi, kteří v Uničově v životě nehnuli prstem. Jsou to lidé odjinud, co sem přišli jen zneužívat systém. Vyhovuje jim, že testy na drogy jsou drahé, nikdo je pořádně nekontroluje a oni jsou prakticky nepostižitelní.
 ❌ PLIVANEC DO TVÁŘE RODILÝM UNIČOVÁKŮM: Je to neuvěřitelný výsměch – naši vlastní lidi, sousedé a rodilí občané, kteří se dostali do srabu, končí v mrazech venku v parcích nebo u nádraží! Proč? Protože „jejich“ místo v azylu blokuje kriminální náplava, která sem jen přitáhla bordel a drogy.
 ❌ BEZPEČNOST? JEN NA PAPÍŘE: Argument, že azyl znamená „kontrolu“, je k smíchu. Pokud sem stahujeme lidi s kriminální minulostí a drogovou závislostí, kteří k městu nemají žádný vztah, bezpečnost v Uničově se nezvyšuje – naopak se tu vyrábí časovaná bomba.
 Pětileté pravidlo (trvalý pobyt) není diskriminace. Je to pud sebezáchovy našeho města! 🛡️
 Město má v první řadě chránit a pomáhat SVOJIM občanům. Pokud se z azylového domu stal hotel pro problémové skupiny z celého kraje, je potřeba bouchnout do stolu a pravidla okamžitě zpřísnit. Nechceme z Uničova skládku sociálních problémů jiných měst.
@@ -296,107 +2736,98 @@
 4. Jak donutit město k činnosti?
 Slova v diskusi nestačí. Budeme požadovat:
 Veřejné projednání tématu bezpečnosti za účasti vedení města a velitele MP.
 Předložení nové obecně závazné vyhlášky, která tyto přísnější parametry zakotví.
 Pravidelný reporting o kontrolách ubytoven a jejich výsledcích.</x:t>
   </x:si>
   <x:si>
     <x:t>1626</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PETICE proti nepřiměřené developerské výstavbě v Tyršově čtvrti v Modřanech
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Plánovaná výstavba bytového domu „Rezidence Ke Schodům“ v Praze 12 – Modřanech představuje zásadní zásah do charakteru Tyršovy čtvrti.
 Tato lokalita je podle Metropolitního plánu stabilizovaným územím se strukturou zahradního města, tvořeným převážně solitérní zástavbou rodinných domů v zahradách. Smyslem této regulace je zachování stávajícího charakteru území, nikoliv jeho postupná přeměna na intenzivní bytovou zástavbu.
 Navrhovaný projekt bytového domu o osmi bytových jednotkách se třemi nadzemními podlažími a podzemními garážemi svým objemem, výškou i mírou zastavěnosti výrazně přesahuje měřítko okolní zástavby. Takový zásah by vedl k narušení charakteru celé lokality.
 Záměr je navíc umístěn v bezprostřední blízkosti lesa, přičemž příslušný orgán ochrany životního prostředí dospěl k závěru, že je z hlediska vlivů na životní prostředí nepřípustný. Projekt je přesto dále projednáván.
 Nejde přitom o ojedinělý případ. V blízkosti je připravován další obdobný projekt, který může spolu s tímto záměrem vyvolat kumulativní dopady na dopravu, životní prostředí i celkový charakter území. Povolení těchto staveb by mohlo vytvořit precedent pro další zahušťování zástavby v této části Modřan.
 Realizace projektu by přinesla zvýšení dopravní zátěže v lokalitě, jejíž komunikace odpovídají spíše obsluze rodinných domů než bytových domů. Současně by došlo ke zhoršení kvality bydlení v okolí, včetně dopadů na soukromí, hlukovou zátěž a životní prostředí.
 Jsme přesvědčeni, že budoucnost Modřan by měla respektovat charakter stabilizovaných rezidenčních lokalit a zachovat kvalitu bydlení jejich obyvatel.
 Proto žádáme příslušné orgány veřejné správy, aby důsledně posoudily tento záměr v kontextu územního plánu, ochrany životního prostředí a kumulativních dopadů na území a zabránily jeho realizaci.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Městská část Praha 12</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>JAN SLABIHOUD, Žateckých 844/26, Nusle, 140 00 Praha 4</x:t>
   </x:si>
   <x:si>
     <x:t>Jan Heusler, Ke schodům 1033/12, Modřany, 143 00 Praha
 Markéta Heuslerová, Ke schodům 1033/12, Modřany, 143 00 Praha
 Jan Slavíček, Ke schodům 991/16, Modřany, 143 00 Praha
 Jan Slabihoud, Do čtvrti 1142/26, Modřany, 143 00 Praha</x:t>
   </x:si>
   <x:si>
     <x:t>1624</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Zákon o pálení Biosložek na zahradách. Petice proti zákonu č. 201/2012 Sb o spalování listí, trávy a dalšího bioodpadu spojeného s běžnou údržbou zahradní zeleně č. 201/2012 Sb.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Možnost spalovat listí, větve a další čistý zahradní bioodpad na vlastním pozemku je tradiční, osvědčený a ekologicky smysluplný způsob hospodaření, který má v české krajině dlouhou historii. Jde o přirozený proces uzavřeného koloběhu živin, kdy se z organické hmoty stává minerálně bohatý popel. Ten obsahuje draslík, vápník, fosfor a stopové prvky, které zlepšují půdní strukturu, podporují růst rostlin a snižují potřebu průmyslových hnojiv. Popel z čisté biomasy je jedním z nejstarších a nejúčinnějších přírodních půdních kondicionérů.
 Pálení suchého rostlinného materiálu je zároveň praktickým a bezpečným způsobem likvidace objemného odpadu, který nelze vždy efektivně kompostovat nebo odvážet. V mnoha obcích neexistuje pravidelný svoz bioodpadu, nebo je kapacitně nedostatečný. Pro majitele zahrad tak zákaz pálení znamená zvýšené náklady, logistické komplikace a často i nemožnost legálně naložit s větším množstvím dřevní hmoty.
 Zkušenosti generací ukazují, že při dodržení základních pravidel — spalování pouze suchého materiálu, mimo období sucha a za bezvětří — je tento postup bezpečný a nezatěžuje okolí. Naopak přispívá k prevenci šíření chorob a škůdců, protože některé druhy napadeného materiálu nelze kompostovat ani ukládat do sběrných dvorů.
 Zákaz plošného pálení bioodpadu ignoruje rozdíly mezi městským a venkovským prostředím, nerespektuje tradiční hospodaření a přenáší nepřiměřenou zátěž na občany. Místo rozumné regulace vznikl absolutní zákaz, který nebere v úvahu praktické potřeby, ekologické přínosy ani dlouhodobé zkušenosti.
 Požadujeme proto zrušení zákazu a jeho nahrazení rozumnou, odborně podloženou úpravou, která umožní spalování čistého rostlinného materiálu za jasně definovaných podmínek.</x:t>
   </x:si>
   <x:si>
     <x:t>Ministerstvo životního prostředí</x:t>
   </x:si>
   <x:si>
     <x:t>JIŘÍ DOUBRAVSKÝ, Nad Údolím 119, Řež, 250 68 Husinec</x:t>
   </x:si>
   <x:si>
     <x:t>1623</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Zákon o pálení Biosložek na zahradách. Petice proti zákonu č. 201/2012 Sb o spalování listí, trávy a dalšího bioodpadu spojeného s běžnou údržbou zahradní zelené č. 201/2012 Sb
 </x:t>
   </x:si>
   <x:si>
-    <x:t>UZAVRENA</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>průmyslových hnojiv. Popel z čisté biomasy je jedním z nejstarších a nejúčinnějších přírodních půdních kondicionérů.
 Pálení suchého rostlinného materiálu je zároveň praktickým a bezpečným způsobem likvidace objemného odpadu, který nelze vždy efektivně kompostovat nebo odvážet. V mnoha obcích neexistuje pravidelný svoz bioodpadu, nebo je kapacitně nedostatečný. Pro majitele zahrad tak zákaz pálení znamená zvýšené náklady, logistické komplikace a často i nemožnost legálně naložit s větším množstvím dřevní hmoty.
 Zkušenosti generací ukazují, že při dodržení základních pravidel — spalování pouze suchého materiálu, mimo období sucha a za bezvětří — je tento postup bezpečný a nezatěžuje okolí. Naopak přispívá k prevenci šíření chorob a škůdců, protože některé druhy napadeného materiálu nelze kompostovat ani ukládat do sběrných dvorů.
 Zákaz plošného pálení bioodpadu ignoruje rozdíly mezi městským a venkovským prostředím, nerespektuje tradiční hospodaření a přenáší nepřiměřenou zátěž na občany. Místo rozumné regulace vznikl absolutní zákaz, který nebere v úvahu praktické potřeby, ekologické přínosy ani dlouhodobé zkušenosti.
 Požadujeme proto zrušení zákazu a jeho nahrazení rozumnou, odborně podloženou úpravou, která umožní spalování čistého rostlinného materiálu za jasně definovaných podmínek.</x:t>
   </x:si>
   <x:si>
     <x:t>1622</x:t>
   </x:si>
   <x:si>
     <x:t>Zákon o pálení Biosložek na zahradách.
 Petice proti zákonu č. 201/2012 Sb  o spalování listí, trávy a dalšího bioodpadu spojeného s běžnou údržbou zahradní zelené č. 201/2012 Sb</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>PODANA</x:t>
   </x:si>
   <x:si>
     <x:t>Petice proti nesmyslnému a omezujícímu zákonu č. 201/2012 Sb. Který zakazuje pálení listí větví a dalších Biosložek na zahradách.
 Právo na péči o vlastní majetek a nakládání s materiálem rostlinného původu. 
 Možnost spalovat listí, větve a další čistý zahradní bioodpad na vlastním pozemku je tradiční, osvědčený a ekologicky smysluplný způsob hospodaření, který má v české krajině dlouhou historii. Jde o přirozený proces uzavřeného koloběhu živin, kdy se z organické hmoty stává minerálně bohatý popel. Ten obsahuje draslík, vápník, fosfor a stopové prvky, které zlepšují půdní strukturu, podporují růst rostlin a snižují potřebu průmyslových hnojiv. Popel z čisté biomasy je jedním z nejstarších a nejúčinnějších přírodních půdních kondicionérů.
 Pálení suchého rostlinného materiálu je zároveň praktickým a bezpečným způsobem likvidace objemného odpadu, který nelze vždy efektivně kompostovat nebo odvážet. V mnoha obcích neexistuje pravidelný svoz bioodpadu, nebo je kapacitně nedostatečný. Pro majitele zahrad tak zákaz pálení znamená zvýšené náklady, logistické komplikace a často i nemožnost legálně naložit s větším množstvím dřevní hmoty.
 Zkušenosti generací ukazují, že při dodržení základních pravidel — spalování pouze suchého materiálu, mimo období sucha a za bezvětří — je tento postup bezpečný a nezatěžuje okolí. Naopak přispívá k prevenci šíření chorob a škůdců, protože některé druhy napadeného materiálu nelze kompostovat ani ukládat do sběrných dvorů.
 Zákaz plošného pálení bioodpadu ignoruje rozdíly mezi městským a venkovským prostředím, nerespektuje tradiční hospodaření a přenáší nepřiměřenou zátěž na občany. Místo rozumné regulace vznikl absolutní zákaz, který nebere v úvahu praktické potřeby, ekologické přínosy ani dlouhodobé zkušenosti.
 Požadujeme proto zrušení zákazu a jeho nahrazení rozumnou, odborně podloženou úpravou, která umožní spalování čistého rostlinného materiálu za jasně definovaných podmínek.</x:t>
   </x:si>
   <x:si>
     <x:t>1618</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Petice za vytvoření pořadu Otázky manželů Řezníčkových </x:t>
   </x:si>
   <x:si>
     <x:t>Martin Řezníček dle dostupných informací dostal nabídku na moderování nedělního poledního diskuzního pořadu ČT. Navrhujeme, aby jej doplnila v moderátorské dvojici jeho žena Tereza. Rodinný pořad tohoto typu je unikátní koncept.</x:t>
   </x:si>
   <x:si>
     <x:t>ČESKÁ TELEVIZE</x:t>
   </x:si>
   <x:si>
     <x:t>JIŘÍ KOVÁŘÍK, Podbabská 870/2, Bubeneč, 160 00 Praha 6</x:t>
   </x:si>
@@ -429,53 +2860,50 @@
   <x:si>
     <x:t>Město Bohumín</x:t>
   </x:si>
   <x:si>
     <x:t>MICHAL PARVONIČ, Na Dvorku 126, 735 32 Rychvald</x:t>
   </x:si>
   <x:si>
     <x:t>1614</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za výškovou regulaci plánované novostavby v ulici Veletržní 13 v Brně</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">My, níže podepsaní občané, prostřednictvím této petice vyjadřujeme nesouhlas s plánovanou výstavbou objektu Bytový dům (Veletržní 13, č. p. 716, pozemky 832, 837/2, 832/7, 834 - kat. úz. Staré Brno), a to z následujících důvodů:
 Narušení historického panoramatu v boční ose památky: Navrhovaná výška stavby zcela neodpovídá výšce Letohrádku Mitrovských a hrubým způsobem narušuje vizuální integritu kulturní památky Letohrádku Mitrovských.
 Rozpor s památkovou ochranou: Stavba v těsné blízkosti Letohrádku Mitrovských s určitostí způsobí statické poruchy památky, vibrace budou mít za následek sedání základů, naruší historické zdivo a způsobí trhliny. Projekt novostavby nerespektuje měřítko ani charakter objektu a zastiňuje ho, čímž snižuje jeho kulturně-historickou hodnotu.
 Urbanistická nevhodnost: Projekt je naddimenzovaný svou výškou i šířkou - vybočuje o několik metrů z uliční čáry. Během novodobé zástavby z 60. let 20. století, byla historická hodnota letohrádku urbanisticky respektována tím, že byla vytvořena proluka s jednopatrovým objektem restauračního zařízení. Současný projekt tyto souvislosti zcela ignoruje.
 Požadujeme:
 Aby příslušné orgány vydaly negativní stanovisko k aktuálnímu výškovému řešení projektu.
 Aby byla vypracována nezávislá architektonická a památková studie dopadu na památku a její okolí.
 Aby byl projekt upraven s respektem k výškové hladině sousední památky.
 Aby byl před zahájením prací v blízkosti památky proveden jak geologický průzkum (problematická lokalita "Na nivkách"), tak podrobný průzkum stávajícího stavu konstrukcí, aby se předešlo poškození.
 Aby kvůli případné stavbě nedošlo k jakékoli újmě na zeleni.
 Je ve veřejném zájmu, aby v bezprostřední blízkosti jedinečné kulturní památky nedocházelo k dalšímu prohlubování architektonického nesouladu, který v této lokalitě započal již v 60. letech 20. století. Ochrana tohoto výjimečného kulturního dědictví (poslední moravský letohrádek z 18. století) musí být zachována s ohledem na budoucí generace.
 </x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Statutární město Brno</x:t>
   </x:si>
   <x:si>
     <x:t>KRISTÝNA HAVLOVÁ, Ruská 1668/5, Královo Pole, 612 00 Brno</x:t>
   </x:si>
   <x:si>
     <x:t>Kristýna Havlová, Ruská 1668/5, Královo Pole, 612 00 Brno
 Jan  Maroušek, Spálená 93/23, Nové Město, 110 00 Praha
 Hana Kršková, Štursova 406, 592 31 Nové Město na Moravě</x:t>
   </x:si>
   <x:si>
     <x:t>1612</x:t>
   </x:si>
   <x:si>
     <x:t>Petice podporující kandidaturu volební strany Za Zruč Veselejší do komunálních voleb 2026 Města Zruč nad Sázavou</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Za Zruč veselejší:
 Podpora sportu
 Nová možnost střední školy
 Bezpečné město
 Dostupné bydlení a zdravotní péče.
 Nejsme politici.
 Nemáme přehnané ambice.
 Jsme hlas lidu, občané.
 Chceme pohodové město pro nás a naše rodiče a děti.
@@ -605,53 +3033,50 @@
     <x:t>Za odstranění nevkusného výdejního boxu GLS z vilové ulice Kubišova v Praze 8.</x:t>
   </x:si>
   <x:si>
     <x:t>PETICE
 za odstranění nevhodně umístěného doručovacího boxu GLS v ulici Kubišova, Praha 8
 My, níže podepsaní občané a obyvatelé lokality Praha 8, Kubišova ulice a okolí,
 v souladu s čl. 18 Listiny základních práv a svobod a zákonem č. 85/1990 Sb., o právu petičním, podáváme tuto petici adresovanou Zastupitelstvu MČ Praha 8
 Předmět petice
 Žádáme odstranění doručovacího boxu společnosti GLSí instalovaného mezi domy Kubišova 2 a Kubišova 4 v Praze 8, případně nalezení alternativního umístění mimo klidové vilové čtvrti s rezidenční zástavbou.
 Odůvodnění:
 1) Box GLS je umístěn částečně na pozemku p. č. 670/15 (k.ú. Libeň) ve vlastnictví Hlavního města Prahy, ve správě svěřené Městské části Praha 8 a částečné na soukromém pozemku p. č. 670/3. Pozemek je zároveň památkově chráněné území.
 2) Kubišova ulice se nachází v oblasti provorepublikové vilové zástavby s ustáleným urbanistickým a architektonickm charakterem, kde je kladen důraz na zachování klidového charakteru prostředí. Instalace výrazného komerčního zařízení tohoto typu je v rozporu s charakterem rezidenční lokality.
 3) Box je umístěn těsně u chodníku, zatímco ostatní objekty na této straně jsou postaveny cca 4 metry od chodníku. Box nerespektováním vzdálenosti od uliční čáry narušuje prostorovou kompozici ulice.
 4) Zařízení je postaveno na horním okraji svahu ve volném prostoru, čímž zasahuje do pohledových os a omezuje výhledové poměry na město v lokalitě.
 5) Kubišova ulice je úzká jednosměrná ulice s omezenou kapacitou parkování. Provoz boxu zhorší dopravní situaci a může vést k omezení plynulosti dopravy, jejímu navýšení a nelegálnímu parkování na chodníku.
 Žádáme příslušný orgán o:
 1) Přezkoumání právního titulu a procesu povolení umístění tohoto zařízení,
 2) Vyhodnocení souladu instalace s územním plánem, památkovou ochranou a Pravidly pro umísťování výdejních boxů na území HMP od Institutu plánování a rozvoje, či Strategií pro výdejní boxy ve městě od Naše kultivovaná města
 3) projednání situace o obyvateli dotčené lokality,
 4) nalezení alternativního umístění boxu mimo klidovou vilovou zónu,
 5) odstranění doručovacího boxu GLS
 Věříme, že bude zohledněn oprávněný zájem obyvatel na zachování klidného a bezpečného prostředí.
 V Praze dne 10.3.2026</x:t>
   </x:si>
   <x:si>
-    <x:t>Městská část Praha 8</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>MICHAL TRNÍK, S. K. Neumanna 2008/1, Libeň, 182 00 Praha 8</x:t>
   </x:si>
   <x:si>
     <x:t>Eva  Rettichová, Kubišova 1263/4, Libeň, 182 00 Praha
 Taťána Opatová, Kubišova 923/11, Libeň, 182 00 Praha</x:t>
   </x:si>
   <x:si>
     <x:t>1601</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za zavedení paušální náhrady nemajetkové újmy za nezákonný úřední postup (opakované podání)</x:t>
   </x:si>
   <x:si>
     <x:t>My, níže podepsaní občané České republiky, žádáme o doplnění zákona č. 82/1998 Sb., o odpovědnosti za škodu způsobenou při výkonu veřejné moci o volitelné oprávnění poškozeného žádat zadostiučinění za nemajetkovou újmu v paušální výši v případě, že nesprávný úřední postup spočívá v porušení povinnosti učinit úkon nebo vydat rozhodnutí v zákonem stanovené nebo přiměřené lhůtě.
 Žádáme touto peticí zákonodárce, aby do výše uvedeného zákona doplnili oprávnění požadovat náhradu nemajetkové újmy, která bude určena v paušální výši za každý den, po který je státní orgán v prodlení s vydáním rozhodnutí nebo provedením úkonu, ke kterým je zákonem stanovena lhůta.
 ODŮVODNĚNÍ PETIČNÍHO NÁVRHU
 Zákon č. 82/1998 Sb. obsahuje možnost poškozeného subjektu požadovat kromě náhrady škody též přiměřené zadostiučinění za nemajetkovou újmu. Žádáme, aby do zákona byla doplněna možnost jakéhokoliv subjektu požadovat vyplacení zadostiučinění za nemajetkovou újmu v pevné částce za každý den, po který je státní orgán v prodlení s vydáním rozhodnutí nebo provedením úkonu.
 Správní řád i jiné předpisy stanoví státním orgánům pro vydání rozhodnutí i k provedení jiných úkonů lhůty. Tyto lhůty se dle našeho názoru v masovém měřítku nedodržují, zejména ve stavebním řízení, a za porušování lhůt není státní orgán žádným způsobem penalizován. Považujeme za neobhajitelný stav, kdy různé orgány veřejné správy udělují občanům i jiným subjektům pokuty, vymáhají penále či jiná plnění a na straně druhé porušování práva těmi stejnými orgány není nikterak postihováno.
 V případě, že podnikatel nepodá včas daňové přiznání, nezareaguje včas na výzvu finančního úřadu nebo nesplní jinou povinnost, je pokutován přesto, že všechny svoje daňové závazky vůči státu plní. Oproti tomu stav, kdy žadatel čeká bez zjevného důvodu na vydání stavebního povolení rok i déle, je v realitě prakticky nepostižitelný.
 Naším záměrem je dosáhnout úpravy, při které bude nárok postiženého na zadostiučinění vznikat bez toho, aniž by musel prokazovat vznik a výši škody, či další subjektivní skutečnosti, které by vznik práva podmiňovaly. Jediné, co bude muset žádající subjekt prokázat, je prodlení státního orgánu a jeho délka.
 Dle našeho názoru nelze v právním státě morálně obhájit stav, kdy stát nedokáže zajistit plnění pravidel, ke kterým se prostřednictvím vlastní legislativy zavázal a na druhé straně od ostatních plnění týchž pravidel mocensky vymáhá. Nemůžeme též akceptovat argumentaci, že současná úroveň právní ochrany proti průtahům v rozhodování je dostatečná. Kdyby tomu tak bylo, netrvalo by vyřízení stavebního povolení v průměru 246 dní (údaj dle žebříčku „DOINGBUSINESS“ Světové banky dostupný z https://archive.doingbusiness.org). Tvrdíme, že vymáhání náhrad škody a případných zadostiučinění podle zákona č. 82/1998 Sb. je v praxi pro postižené subjekty natolik složité, nákladné, zdlouhavé a rizikové, že je ve skutečnosti demotivuje od vymáhání marginálních nebo obtížně vyčíslitelných škod. Taková právní úprava ztrácí na účinnosti. Nechrání oprávněné zájmy adresátů a státní orgány nijak nemotivuje k tomu, aby jednaly v souladu se zákonem. I zákonodárce tento stav nemotivuje snížit objem agend správních orgánů na úroveň, kterou budou schopny zvládat.
 Více na www.petice-lhuty.cz.
 Děkuji za podporu.
 Jan Hrbáč</x:t>
   </x:si>
@@ -677,53 +3102,50 @@
   <x:si>
     <x:t>1596</x:t>
   </x:si>
   <x:si>
     <x:t>Petice proti návrhu změny č.5 Územního plánu města Ostrava k položkám č.48 a 61.</x:t>
   </x:si>
   <x:si>
     <x:t>Důvodem petice jsou špatné prostorové podmínky již stávajícího dopravního řešení celé
 lokality, jak z hlediska přístupu, tak z hlediska odstavného a dočasného parkovacího stání.
 Místní komunikace neodpovídá normovým parametrům pro obsluhu hromadného bydlení,
 stávající šířkové poměry jak z hlediska majetkového, tak normového požadavku na
 komunikace a parkovací plochy jsou nevyhovující, komunikace jsou jednopruhové, bez
 vyřešení výhyben, jak pro osobní automobily sloužící pro osobní obsluhu bytů a rodinných
 domů majitelů nebo nájemníků, tak pro obsluhu pro svoz komunálního odpadu a obsluhou
 integrovaného záchranného systému v případě havárií či požárů. Což může ohrozit, výše
 zmiňovanou navrhovanou změnou, v budoucnu i zdraví a majetky obyvatel, této lokality.
 Současně stávající bytové domy nemají řešeno odstavné dlouhodobé a krátkodobé parkovací
 stání, navrhovanou změnou, by se podmínky v území ještě dramaticky zhoršily. V současné
 době probíhá parkování v řešené lokalitě na veřejné zeleni a mnohdy v místech, které brání
 výhledům a také výjezdům z bočních částí ulic napojených na bytové domy. Automobily
 parkují nezákonně na soukromých pozemcích a veřejné zeleni, jen aby situace byla alespoň
 nějak únosná, což je již nyní nevyhovující nehledě na to, že změnou č.5 územího plánu města
 Ostravy dojde k zrušení těchto nelegálních parkovacích míst, které alespoň nějak nezákonně
 (nenormově a nesplněním podmínek vyhlášek pro požadavky na hromadného bydlení) řeší
 dočasně parkování pro nájemníky bytových domů.</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Statutární město Ostrava</x:t>
   </x:si>
   <x:si>
     <x:t>JAROSLAV KLEGA, U Jana 266/11, Petřkovice, 725 29 Ostrava</x:t>
   </x:si>
   <x:si>
     <x:t>1595</x:t>
   </x:si>
   <x:si>
     <x:t>PETICE ZA ZACHOVÁNÍ MATEŘSKÉ ŠKOLKY U Stromovky 60/415, 736 01 HAVÍŘOV 1</x:t>
   </x:si>
   <x:si>
     <x:t>Tato školka není jen budova. Je to místo, kde naše děti každý den vyrůstají, učí se prvním pravidlům, navazují svá první přátelství a budují důvěru k dospělým mimo rodinu. Pro mnoho z nich je to jejich první skutečné společenství, kde se cítí bezpečně.
 Děti zde mají své paní učitelky, které znají jejich povahu, obavy i radosti. Mají zde své kamarády, svůj režim, své zázemí. Náhlé rozdělení do dvou jiných školek znamená pro malé děti ztrátu jistoty a bezpečí, které si dlouho budovaly. Adaptace na nové prostředí, nové učitele a nové kolektivy je pro děti velmi náročná a může negativně ovlivnit jejich psychickou pohodu.
 Současně nás velmi znepokojuje situace zaměstnanců školky. Pedagogický i nepedagogický personál tvoří sehraný tým, který se dětem dlouhodobě věnuje s péčí a profesionalitou. Propouštění těchto zaměstnanců znamená nejen sociální dopad na jejich rodiny, ale i ztrátu zkušeného kolektivu, který je součástí komunity a zajišťuje kvalitu předškolního vzdělávání.
 Žádáme vedení města Havířov o:
 1. Jasné a otevřené vysvětlení důvodů plánovaného ukončení provozu.
 2. Zveřejnění informací, na základě kterých bylo toto rozhodnutí přijato.
 3. Prověření všech možností, jak zachovat provoz školky a umožnit dětem zůstat pohromadě s jejich kolektivem a pedagogickým týmem.
 4. V případě nutnosti změny prostor aktivní hledání vhodných náhradních prostor, které umožní zachování kolektivu dětí i pedagogů pohromadě.
 5. Veřejné projednání celé situace za účasti rodičů a zaměstnanců.
 Věříme, že rozhodnutí týkající se malých dětí by měla být činěna s maximální citlivostí, transparentností a respektem k rodinám, kterých se přímo dotýkají.
 Prosíme o přehodnocení tohoto kroku a otevřený dialog s rodiči.
 Pro naše děti to není administrativní rozhodnutí. Je to ztráta jejich bezpečného světa.</x:t>
   </x:si>
   <x:si>
@@ -822,53 +3244,50 @@
   </x:si>
   <x:si>
     <x:t>Ivana  Picková, Andělka 103, 463 73 Višňová
 Miluše Faustus, Andělka 69, 463 73 Višňová
 Martina Galdová, Andělka č.ev. 6, 463 73 Višňová
 Tomáš Rulák, Andělka 107, 463 73 Višňová</x:t>
   </x:si>
   <x:si>
     <x:t>1584</x:t>
   </x:si>
   <x:si>
     <x:t>TESTOVACÍ PETICE – Ověření funkčnosti e-portálu (NEPODEPSOVAT)</x:t>
   </x:si>
   <x:si>
     <x:t>Tato petice slouží výhradně k technickému testování funkcí elektronického portálu občana a systému ePetice. Jejím účelem není sběr reálných podpisů ani vyvolání legislativní změny.
 V rámci testu ověřujeme následující prvky:
 Správné zobrazení diakritiky a formátování textu.
 Čitelnost strukturovaných seznamů (odrážek).
 Funkčnost a formátování externích odkazů v těle dokumentu.
 Pro účely ověření klikatelnosti a vzhledu hypertextového odkazu uvádíme testovací URL adresu:
 Podrobné informace naleznete na: https://example.com
 Prosíme uživatele, aby tuto petici nepodepisovali, jedná se o soukromý test uživatelského rozhraní. Po úspěšném ověření zobrazení bude tato testovací petice stažena/uzavřena.
 Děkujeme za pochopení.</x:t>
   </x:si>
   <x:si>
-    <x:t>Statutární město Jablonec nad Nisou</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>MILOSLAV PAVELKA, Bousova 3514/8, 466 01 Jablonec nad Nisou</x:t>
   </x:si>
   <x:si>
     <x:t>1580</x:t>
   </x:si>
   <x:si>
     <x:t>VÝZVA K OCHRANĚ HISTORICKÝCH NÁDRAŽNÍCH BUDOV</x:t>
   </x:si>
   <x:si>
     <x:t>Železniční nádraží nejsou pouze technickými objekty sloužícími dopravě. Jsou významnou součástí identity měst a obcí, pamětí krajiny i svědectvím stavebního vývoje jednotlivých epoch. Zejména budovy vzniklé do roku 1960 představují hodnotné doklady architektury od historismu přes secesi a funkcionalismus až po kvalitní poválečný modernismus.
 Požadujeme:
 	1.	Respektování historické podoby a architektonické kvality nádražních budov při všech rekonstrukcích a modernizacích.
 	2.	Upřednostňování citlivé obnovy před demolicí, pokud to technický stav objektu umožňuje.
 	3.	Zadávání projektů renomovaným architektům či architektonickým ateliérům, ideálně formou otevřených architektonických soutěží.
 	4.	Transparentní komunikaci s veřejností a samosprávami při přípravě rekonstrukcí.
 	5.	Spolupráci s odborníky na památkovou péči a moderní architekturu tak, aby výsledkem byla kvalitní a dlouhodobě udržitelná řešení.
 Současně upozorňujeme, že probíhající rekonstrukce nádraží v Pacov (okres Pelhřimov) je příkladem přístupu, který podle našeho názoru vede k devalvaci architektonických kvalit historické budovy a k oslabení její identity. Takový postup by neměl být precedentem pro další projekty.
 Modernizace železniční infrastruktury je bezpochyby potřebná. Nemůže však probíhat na úkor kulturní hodnoty staveb, které jsou součástí našeho společného dědictví. Kvalitní architektura a citlivá rekonstrukce nejsou překážkou rozvoje – naopak jej kultivují a dávají mu dlouhodobou hodnotu.
 Vyzýváme proto Správu železnic, státní organizaci, a Ministerstvo dopravy, aby přijali systémová opatření, která zajistí ochranu historických nádražních budov a jejich důstojnou obnovu.
 Věříme, že odpovědný přístup k architektonickému dědictví je projevem respektu k minulosti i závazkem vůči budoucím generacím.</x:t>
   </x:si>
   <x:si>
     <x:t>MICHAL DOLEŽEL, Mášova 744/24, Veveří, 602 00 Brno</x:t>
   </x:si>
   <x:si>
@@ -882,53 +3301,50 @@
 Nejprve jest nutno připomenouti, že jazyk český není pouhým nástrojem dorozumívání, nýbrž i dědictvím kulturním, které nám bylo svěřeno péčí předků. Již dřívější jazykovědci dbali, aby řeč byla zachovávána v čistotě a řádu, neboť právě v pravidelnosti a ustálenosti spočívá její ušlechtilost i krása. 
 Slovo datum jest původu latinského a do češtiny bylo přejato i se svým nepravidelným množným číslem data. Tento tvar není nahodilý, nýbrž ustálený a kodifikovaný. Náhrada podobou „datumy“ odporuje dosavadní stavbě spisovného jazyka, neboť narušuje jeho tvarovou soustavu a zavádí podobu, jež nevychází ani z tradice, ani ze systému jazyka samého. 
 Jazyk bez řádu ztrácí svou vytříbenost stejně jako hudba bez rytmu. Gramatická pravidelnost není břemenem, nýbrž pevnou oporou porozumění. Připustíme-li tvary vzniklé pouhou analogií bez ohledu na původ a ustálenost slov, otevíráme dveře postupnému rozvolňování české morfologie. 
 Nadto i jazykový cit většiny mluvčích dosvědčuje, že věta jako: 
 „Musela jsem si do diáře zapsat všechny ty datumy“ 
 působí rušivě a neobratně, kdežto podoba data jest přirozená a ustálená. 
 Proto žádáme, aby ve spisovné češtině byl nadále uznáván pouze náležitý tvar data jakožto množné číslo slova datum a aby tvary typu „datumy“ nebyly přijímány jako spisovné. </x:t>
   </x:si>
   <x:si>
     <x:t>Akademie věd České republiky</x:t>
   </x:si>
   <x:si>
     <x:t>BENEDIKT KUČERA, Libušina 484, 252 63 Roztoky</x:t>
   </x:si>
   <x:si>
     <x:t>1576</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za zachování pomníku rudoarmějce na Moravském náměstí v Brně</x:t>
   </x:si>
   <x:si>
     <x:t>My, níže podepsaní, vnímáme snahu části brněnských politiků (v čele s Piráty) o přesun pomníku rudoarmějce na Moravském náměstí v Brně. 
 Nesouhlasíme s tvrzeními, že se jedná o ideologický symbol minulého režimu a že jeho umístění jakkoliv brání občanům v užívání tohoto prostoru na Moravském náměstí. 
 Odsuzujeme spojování současné situace na Ukrajině s historickými událostmi týkajícími se druhé světové války a Rudé armády (za kterou bojovali mimo jiné i ukrajinci), která nesla největší tíhu bojů v Evropě. 
 Vyslovujeme se proto za zachování tohoto pomníku na stávajícím, důstojném místě v centru města jako připomínky a poděkování Rudé armádě za porážku nacismu a naše osvobození v roce 1945.</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>RADIM VAŠICA, Podlomní 2592/25, Židenice, 636 00 Brno</x:t>
   </x:si>
   <x:si>
     <x:t>1573</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za přesun Památníku rudoarmějců z Moravského náměstí v Brně</x:t>
   </x:si>
   <x:si>
     <x:t>My, níže podepsaní občané, se obracíme na Zastupitelstvo města Brna s žádostí o zahájení procesu přesunu Památníku rudoarmějců, který je umístěn ve východní části Moravského náměstí, a zahájení odborné diskuse nad efektivnějším a vhodnějším využitím tohoto místa.
 Respektujeme zásluhy sovětské armády na porážce nacismu v roce 1945 a ctíme památku všech padlých, kteří se na ní podíleli. Zároveň však považujeme za důležité rozlišovat mezi důstojnou pietní připomínkou obětí války a monumentální oslavou armády a ideologie, která se po válce stala nástrojem totalitního režimu v Československu.
 Současná podoba sochy vznikla v roce 1955 v období komunistické totality a nese jasné znaky ideologické propagace tehdejší moci, která věznila, mučila a popravovala vlastní obyvatelstvo. Symbolika srpu a kladiva, monumentální měřítko i původní koncepce díla neodpovídají hodnotám demokratické společnosti ani charakteru moderního veřejného prostoru v centru města.
 Domníváme se, že Moravské náměstí má potenciál být otevřeným a živým veřejným prostorem sloužícím lidem všech generací k setkávání, odpočinku a každodennímu užívání. Dominantní ideologický monument tomuto pojetí neodpovídá a omezuje možnosti dalšího rozvoje tohoto významného městského prostoru.
 Navrhujeme proto, aby byla socha přesunuta na jiné vhodné a důstojné místo, například do areálu vojenského hřbitova v Brně nebo do jiného kontextu, který odpovídá jejímu historickému charakteru. Takový krok by umožnil zachovat historickou paměť, aniž by ideologická symbolika zůstávala v centru města.
 Zároveň vyzýváme město Brno, aby zahájilo otevřený a transparentní proces, do něhož budou zapojeni odborníci z řad historiků, urbanistů, architektů, památkářů i širší veřejnost. Cílem tohoto procesu by měla být modernizace další části Moravského náměstí do podoby kvalitního veřejného prostoru odpovídajícího potřebám současného města a jeho obyvatel.
 Žádáme statutární město Brno, aby se touto peticí zabývalo v souladu s platnou legislativou, zahájilo kroky směřující k přesunu památníku a informovalo veřejnost o dalším postupu.
 Věříme, že Brno dokáže přistupovat ke své historii s respektem a zároveň vytvářet veřejný prostor, který je otevřený, důstojný a slouží především lidem.</x:t>
   </x:si>
   <x:si>
     <x:t>PETR SPRINGINSFELD, Údolní 599/37, Brno-město, 602 00 Brno</x:t>
   </x:si>
   <x:si>
     <x:t>Adam Zemek, Rolnická 662/9, Bohunice, 625 00 Brno
 David Pokorný, Jugoslávská 588/18, Černá Pole, 613 00 Brno
 Petr Springinsfeld, Údolní 599/37, Brno-město, 602 00 Brno
 Marek Šoška, Jugoslávská 588/18, Černá Pole, 613 00 Brno</x:t>
@@ -1031,53 +3447,50 @@
   </x:si>
   <x:si>
     <x:t>My, níže podepsaní občané, vyjadřujeme zásadní nesouhlas s plánovaným či zvažovaným přejmenováním vybraných stanic pražského metra.
 Podle veřejně diskutovaných návrhů by se změny mohly týkat těchto stanic:
 Náměstí Republiky → Masarykovo nádraží
 Radlická → Radlice
 Hradčanská → Nádraží Dejvice
 Vysočanská → Nádraží Vysočany
 Rajská zahrada → Nádraží Rajská zahrada
 Smíchovské nádraží → Nádraží Smíchov (již realizováno)
 Českomoravská → Arena Libeň
 Muzeum → Národní muzeum
 Vltavská → Nádraží Bubny / Vltavská filharmonie / Bubny–Vltavská
 Kačerov → Nádraží Kačerov
 U všech výše uvedených stanic se minimálně diskutovalo o přejmenování v rámci údajného „zjednodušení“. 
 Jsme však přesvědčeni, že měnit názvy, které fungují několik desítek let a jsou pevně zakořeněné v orientaci cestujících, mapách, informačních systémech i každodenním jazyce, skutečným zjednodušením není.
 Naopak – přejmenování přináší finanční náklady (výměna označení, plánků, grafiky, hlášení), administrativní zátěž a zmatek pro cestující. Zasahuje do identity města a do kontinuity veřejného prostoru.
 U nových projektů může mít úprava názvu smysl – například u budoucí linky D, kde je stanice Olbrachtova zatím pouze pracovní název na papíře a jeho případná změna by nevyvolala dodatečné náklady. Zásadně však odmítáme zpětné přejmenovávání dlouhodobě zavedených stanic.
 Tato petice není blokací pokroku, vývoje ani budoucnosti. Je ochranou veřejného prostoru před zbytečnými a silnými zásahy, které nemají dostatečné odůvodnění.
 Je možné, že některé z uvedených návrhů na nové názvy se mohou v detailu lišit od finálních variant. Podstata však zůstává stejná: 
 Vyjadřujeme nesouhlas s jakýmkoliv přejmenováním těchto stávajících stanic, bez ohledu na to, jaký nový název by byl zvolen.
 Požadujeme zastavení všech příprav směřujících k přejmenování výše uvedených stanic a zachování jejich současných názvů.
 Praha si zaslouží stabilitu, kontinuitu a respekt k vlastní historii.</x:t>
   </x:si>
   <x:si>
-    <x:t>HLAVNÍ MĚSTO PRAHA</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>RICHARD PERNICKÝ, Pujmanové 886/17, Podolí, 140 00 Praha 4</x:t>
   </x:si>
   <x:si>
     <x:t>1560</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Petice proti reklamním tabletům AdsGo.cz v taxících</x:t>
   </x:si>
   <x:si>
     <x:t>My, níže podepsaní, se touto peticí obracíme na Magistrát hlavního města Prahy ve věci umisťování reklamních tabletů společnosti AdsGo.cz (IČ: 04532970, DIČ: CZ04532970) do vozidel taxislužeb.
 V posledních měsících se v taxislužbách objevují nové reklamní obrazovky umístěné přímo před zraky cestujících. Tyto obrazovky během jízdy automaticky přehrávají komerční sdělení, často bez možnosti reklamu účinně vypnout nebo se jí vyhnout. Reklamní zařízení jsou instalována v prostoru, kde cestující očekává klid a bezpečnou přepravu, nikoliv nucené vystavení další reklamě v rámci již placené služby.
 Domníváme se, že takový způsob šíření reklamy přispívá k dalšímu zahlcování veřejného prostoru komerčními sděleními a normalizuje stav, kdy člověk nemá reálnou možnost uniknout reklamě ani v prostředí osobní přepravy, za kterou platí plnou cenu. Cestující v těchto vozech jsou často unavení, ve stresu nebo potřebují soustředit se na práci či odpočinek; místo toho jsou vystaveni intenzivnímu vizuálnímu podnětu v přímém i periferním zorném poli.
 Zároveň se obáváme dopadů na ochranu soukromí a osobních údajů. Provoz těchto systémů je založen na využití údajů o poloze vozidla a přítomnosti cestujících v reálném čase, případně na jejich profilaci. V celé Evropské unii přibývají rozhodnutí a stanoviska, podle nichž využívání osobních údajů pro cílenou reklamu musí být podloženo svobodným a informovaným souhlasem subjektu údajů a nelze se automaticky dovolávat tzv. oprávněného zájmu. Cestující však o těchto aspektech nejsou předem transparentně informováni a nemají možnost před jízdou zvolit vůz bez těchto zařízení.
 Jsme přesvědčeni, že hlavní město Praha má legitimní důvod a povinnost chránit obyvatele a návštěvníky města před nadměrnou a dotěrnou reklamou, zejména tam, kde je reklama spojena s veřejně regulovanou službou, jakou je taxislužba. Stejně jako město již reguluje venkovní reklamu na území Prahy, žádáme, aby věnovalo pozornost i rychle se šířícím reklamním zařízením ve vozidlech.
 Proto žádáme, aby Magistrát hlavního města Prahy a příslušné orgány:
 1. Prošetřily právní a faktické podmínky umisťování reklamních tabletů společnosti AdsGo (a obdobných zařízení) do vozidel taxislužeb na území hl. m. Prahy, včetně souladu s právními předpisy na ochranu spotřebitele, regulaci reklamy a ochrany osobních údajů.
 2. Zajistily, aby taxislužby, které na území hl. m. Prahy působí (včetně vozidel zprostředkovaných digitálními platformami typu Uber či Bolt), měly povinnost:
     – informovat cestující před zahájením jízdy o tom, že je ve vozidle instalováno reklamní zařízení,
     – umožnit cestujícím jednoduše a účinně vypnout reklamní obsah po celou dobu jízdy,
     – nabídnout cestujícím reálnou možnost volby vozidla bez takových reklamních zařízení.
 3. Zvážily omezení nebo úplný zákaz umisťování reklamních tabletů do vozidel taxislužeb na území hl. m. Prahy v případech, kdy by takové praktiky byly shledány jako dotěrné, obtěžující či jinak neslučitelné s povahou služby osobní přepravy.
 4. Aktivně komunikovaly s Úřadem pro ochranu osobních údajů a Českou obchodní inspekcí s cílem vyjasnit, zda tato forma reklamy a případné využívání údajů o cestujících odpovídá požadavkům na ochranu soukromí a zákazu nekalých, klamavých či agresivních obchodních praktik.
 Žádáme, aby tato petice byla v souladu se zákonem č. 85/1990 Sb., o právu petičním, řádně projednána a aby byl petiční výbor či zmocněný zástupce vyrozuměn o výsledku projednání a přijatých krocích.</x:t>
   </x:si>
   <x:si>
@@ -1087,78 +3500,72 @@
     <x:t>1559</x:t>
   </x:si>
   <x:si>
     <x:t>Petice proti povinnému sběru biometrických údajů a dokladů totožnosti na sociálních sítích a za ochranu digitální identity občanů ČR</x:t>
   </x:si>
   <x:si>
     <x:t>Detailní odůvodnění a požadavky
 Předmět petice: Zamezení povinné identifikaci uživatelů digitálních služeb prostřednictvím biometrických údajů a dokladů totožnosti.
 Vážená vládo České republiky, vážení zastupitelé,
 my, níže podepsaní občané, vyjadřujeme zásadní nesouhlas s narůstajícím tlakem na povinnou identifikaci uživatelů sociálních sítí a internetových platforem pomocí citlivých osobních údajů, jako jsou skeny občanských průkazů a biometrické údaje (mapování obličeje). Tento trend, často maskovaný snahou o „ochranu dětí“ nebo „boj proti dezinformacím“, představuje bezprecedentní útok na soukromí a bezpečnost občanů z těchto důvodů:
 1. Riziko zneužití dat a napojení na sledovací systémy
 Soukromé společnosti, které tyto údaje shromažďují, často spolupracují s entitami vyvíjejícími pokročilé AI systémy pro hromadný dohled a analýzu chování (např. Palantir a podobné). Naše nejcitlivější identifikační znaky se tak stávají komoditou v databázích, nad kterými občan nemá žádnou reálnou kontrolu. Jakmile jednou uniknou nebo jsou zneužity, nelze je – na rozdíl od hesla – nikdy změnit.
 2. Asymetrické bezpečnostní riziko a cizí mocnosti
 Zatímco slušní občané demokratických zemí jsou nuceni „jít s kůží na trh“ a odhalit svou identitu, totalitní režimy a nepřátelské mocnosti (jako jsou Rusko či Čína) disponují prostředky k masové výrobě falešných identit. Povinná identifikace tak paradoxně nevede k bezpečnějšímu internetu, ale pouze k tomu, že skuteční občané jsou snadněji sledovatelní a zranitelní vůči cílené manipulaci či vydírání, zatímco útočníci a šiřitelé skutečného škodlivého obsahu zůstávají skryti za sofistikovanými technologickými maskami.
 3. Selhání soukromých korporací v ochraně soukromí
 Sociální sítě dlouhodobě prokazují neschopnost (nebo neochotu) chránit uživatelská data. Považujeme za nepřípustné, aby stát přímo či nepřímo nutil občany odevzdávat kopie dokladů a biometrické profily subjektům, které s osobními informacemi prokazatelně obchodují nebo je využívají k agresivnímu profilování uživatelů.
 4. Právo na digitální anonymitu
 Anonymita a pseudonymita jsou základními pilíři svobody projevu v digitálním věku. Možnost vystupovat v online prostoru bez nutnosti registrace pod státní identitou chrání whistleblowery, aktivisty i běžné občany před neoprávněnou perzekucí a „digitálním lynčem“.
 Požadujeme proto po příslušných orgánech České republiky:
 Aby se na úrovni ČR i EU aktivně postavily proti legislativě nařizující plošné ověřování věku či identity pomocí biometrie a ID karet u běžných informačních služeb.
 Aby byla posílena ochrana digitální suverenity občanů a právo na anonymní užívání internetu.
 Aby byl zahájen důsledný audit toho, jakým způsobem a u jakých subjektů končí biometrická data občanů ČR sesbíraná nadnárodními platformami.
 Bezpečnost nelze budovat na troskách soukromí a svobody. Odevzdání našich digitálních otisků soukromým korporacím a jejich následné sdílení s entitami napojenými na represivní složky či vývojáře AI dohledu je cestou k totalitní kontrole společnosti.</x:t>
   </x:si>
   <x:si>
-    <x:t>Ministerstvo vnitra</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>LUBOŠ ČERNÝ, Husovo náměstí 380/34, Uhříněves, 104 00 Praha 10</x:t>
   </x:si>
   <x:si>
     <x:t>1557</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za zachování politické neutrality prezidentského úřadu</x:t>
   </x:si>
   <x:si>
     <x:t>My, níže podepsaní občané České republiky, vyjadřujeme vážné znepokojení nad některými kroky a veřejným vystupováním prezidenta republiky Petra Pavla, které podle našeho názoru vyvolávají pochybnosti o naplňování role prezidenta coby politicky neutrálního a nadstranického představitele státu.
 Prezident republiky je podle Ústavy České republiky povinen vykonávat svůj úřad v zájmu všech občanů a vystupovat jako nestranný garant ústavního pořádku. Podle našeho názoru má prezident republiky vystupovat nadstranicky, zdržet se politického aktivismu a zachovávat stejný odstup od všech politických i názorových skupin ve společnosti.
 Za nepřijatelné považujeme zejména veřejná vystoupení a kroky, které mohou být vnímány jako zpochybňování výsledků demokratických voleb, včetně účasti prezidenta republiky na veřejných shromážděních či demonstracích spojovaných s podporou konkrétní politické nebo názorové skupiny na úkor jiné části společnosti.
 Domníváme se, že takové tendenční jednání přispívá k prohlubování polarizace ve společnosti, oslabuje důvěru občanů v nestrannost prezidentského úřadu a může dlouhodobě vést k podrývání stability a důvěry v demokratické instituce České republiky.
 V demokratickém právním státě nelze připustit, aby výkon prezidentského úřadu vyvolával pochybnosti o loajalitě k ústavnímu systému parlamentní demokracie nebo o respektu k výsledkům svobodných voleb.
 Proto žádáme:
 1. aby byl postup prezidenta republiky posouzen z hlediska jeho souladu s Ústavou České republiky, zejména s principem politické neutrality hlavy státu,
 2. požadujeme, aby jednání prezidenta republiky, které podle našeho názoru překračuje rámec nestranného výkonu jeho ústavní funkce, bylo předmětem řádného ústavního a parlamentního přezkumu,
 3. zároveň vyzýváme Senát Parlamentu České republiky, aby zvážil, zda popsané jednání nenaplňuje znaky závažného porušení Ústavy České republiky.
 Pokud by bylo shledáno, že prezident republiky svými kroky překračuje ústavní rámec a zasahuje do řádného fungování výkonné moci, žádáme o vyvození odpovědnosti podle čl. 65 Ústavy České republiky.
 Prezident republiky má být symbolem jednoty, nikoli symbolem jedné politické linie. Má stát nad spory, nikoliv se jich aktivně účastnit.
 Pokud tato hranice mizí, mizí spolu s ní i důvěra občanů ve spravedlivé a nestranné fungování státu.
 Tato petice je projevem legitimního občanského práva vyjadřovat obavy z výkonu veřejné moci a snahou o zachování důvěry v demokratické a ústavní instituce České republiky.</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>MILAN MIKEŠ, Nerudova 2568/2a, České Budějovice 3, 370 04 České Budějovice</x:t>
   </x:si>
   <x:si>
     <x:t>1556</x:t>
   </x:si>
   <x:si>
     <x:t>Petice proti výškové výstavbě v čistě obytné zóně (OB) – lokalita Pískovcová / Cihlářská, Prosek</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">My, níže podepsaní občané, žádáme Městskou část Praha 9 a Odbor výstavby a územního rozvoje Prahy 9, aby v řízení o povolení stavby v lokalitě Pískovcová / Cihlářská přihlédli k charakteru území, závazným regulativům územního plánu a veřejnému zájmu obyvatel stabilizované čistě obytné zóny (OB – viz výseč územního plánu).
 Lokalita má dle územního plánu charakter zahradního města s převážně nízkopodlažní rodinnou zástavbou.
 Dotčené parcely nejsou součástí výškové zóny sídliště Prosek, jejíž hranici tvoří ulice Pískovcová.
 Sedmipodlažní objekt v této poloze není přípustný ani podle současného, ani podle budoucího územního plánu.
 Stávající vyšší budova v okolí je pouze historickou výjimkou z období ČSSR a nemůže být precedentem pro novou výstavbu.
 I. Klíčové otázky, které požadujeme v řízení prověřit
 Žádáme OVÚR, aby v rámci probíhajícího řízení podrobně prověřil následující skutečnosti:
 1. Účel stavby – riziko krátkodobých pronájmů. 
 Zóny OB jsou určeny pro rodinné bydlení, nikoli pro:
 •	malometrážní byty využívané komerčně,
 •	ateliéry obcházející regulaci,
 •	krátkodobé pronájmy typu Airbnb, Booking, či tzv. „studentské rezidence“.
 V přímém sousedství máme prokazatelnou negativní zkušenost s obdobnými nemovitostmi, kdy mj. musela opakovaně zasahovat pořádková jednotka Policie ČR. Obyvatelé této lokality nechtějí, aby docházelo k jevům, které do čistě obytné oblasti nepatří. Rozsah a typ navržené stavby s riziky negativních jevů spojujeme.
 2. Výšková hladina a rozpor s územním plánem
 Jak může být v čistě obytné zóně navržena sedmipodlažní stavba, když:
 •	oblast není výškovou zónou,
 •	okolní zástavba je nízkopodlažní,
@@ -1222,120 +3629,111 @@
 Přiměřenost vůči veřejným financím: navrhované zvýšení je cílené, transparentní a jeho dopad lze řídit parametry (částka, valorizace); v základních scénářích jde o roční dopad řádově v desítkách až stovkách milionů Kč, který je nutné vyvážit přínosem pro bezpečnost transfuzní péče
 Doplňková opatření
 Vedle valorizace daňového odpočtu požadujeme i tato doprovodná opatření, která jsou v souladu s českým etickým rámcem i se současnou digitalizací evidence: 
 Zjednodušení evidence odběrů pro daňové účely: využít vznikající registr dárců krve a jejích složek, aby dárce měl jednoduše dostupné potvrzení (a aby se snížila administrativní bariéra uplatnění odpočtu). 
 Podpora nemocničních odběrových center (komfort, dostupnost, mobilní odběry v regionech bez stálé stanice): toto odpovídá tomu, že společenské oceňování má mít i „nefinanční“ podobu (prostředí, zviditelnění, organizace). 
 Jasné oddělení motivací: netlačit systém směrem k přímým platbám, které etické dokumenty hodnotí jako problematické; využít spíše nepřímé a veřejně obhajitelné nástroje uznání.
 Zvýšení daňového odpočtu pro dárce kostní dřeně: Společně i zvýšit odpočet ze základu daně i pro dárce kostní dřeně jako přiměřené a eticky obhajitelné ocenění mimořádně náročného a život zachraňujícího darování, a to formou nepřímé podpory v souladu s českým etickým rámcem.</x:t>
   </x:si>
   <x:si>
     <x:t>LIBOR MALÍNEK, V Lukách 746/5, 783 35 Horka nad Moravou</x:t>
   </x:si>
   <x:si>
     <x:t>1552</x:t>
   </x:si>
   <x:si>
     <x:t>Podpora Mgr. Pavlu Zelníčkovi - ZUŠ Pozořice</x:t>
   </x:si>
   <x:si>
     <x:t>My, níže podepsaní občané, rodiče a žáci Základní umělecké školy v Pozořicích, tímto vyjadřujeme svůj nesouhlas s rozhodnutím paní ředitelky Hany Navrátilové ukončit pracovní poměr pana učitele Mgr. Pavla Zelníčka. Jsme přesvědčeni, že ukončení jeho pracovněprávního vztahu je nespravedlivé a nepřiměřené.
 Pan učitel Pavel Zelníček je vysoce kvalifikovaný učitel s bohatými pedagogickými dovednostmi a schopnostmi, který vytváří příjemnou atmosféru ve třídě a podporuje snahu o učení. Ke každému žákovi přistupuje individuálně podle jeho schopností a znalostí a klade důraz na samostatnost jedince.
 Jeho příprava na výuku byla vždy kvalitní a díky tomu si získal žáky i respekt rodičů. Odchod takto kvalitního učitele by to znamenal velkou ztrátu pro všechny, naši školu, a značně negativně by to ovlivnilo další vzdělávání našich dětí.
 Proto všichni níže podepsaní vyzýváme zřizovatele ZUŠ Pozořice, Jihomoravský kraj, aby nechal celé rozhodnutí o ukončení pracovního poměru pana Mgr. Pavla Zelníčka důkladně prověřit a aby byl tento krok přehodnocen. Zároveň vyzýváme vedení ZUŠ Pozořice, aby s ním zahájilo jednání o pokračování jeho působení na škole.
 Domníváme se, že Mgr. Pavel Zelníček je pro naši školu nepostradatelný a škola by tímto krokem utrpěla na kvalitě i prestiži.</x:t>
   </x:si>
   <x:si>
-    <x:t>Jihomoravský kraj</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>PETR MAREK, č.p. 358, 664 06 Viničné Šumice</x:t>
   </x:si>
   <x:si>
     <x:t>Petr Marek, č.p. 358, 664 06 Viničné Šumice</x:t>
   </x:si>
   <x:si>
     <x:t>1549</x:t>
   </x:si>
   <x:si>
     <x:t>Petice proti plánovanému projektu výstavby čerpací stanice na pozemku p. č . 4400/635 v k.ú. Modřany</x:t>
   </x:si>
   <x:si>
     <x:t>Uvedený záměr má být realizován na pozemku, který je dle aktuálního územního plánu „Izolační zelení”. V té je stavba pouze podmínečně přípustná. Je také v rozporu s IPR, konkrétně s požadavkem dominantního plošného podílu zeleně: „Pro podmíněně přípustné využití platí, že nedojde k znehodnocení nebo ohrožení využitelnosti dotčených pozemků". Což výstavbou stanice, která zabere většinu pozemku, jistě nastane. Výjimka pro stavbu v izolační zeleni by byla logická např. u dálnice, ale v těsném sousedství bytových domů a školy je její stavba neobhajitelná.
 Benzinka z důvodu umístění na křižovatce bude muset být obsluhována také ze zadní části, takže auta budou muset jezdit i do ulice Vitošská. V místě výrazně vzroste doprava, zvýší se hluk a prašnost a nastartovaná auta zvýší emise.
 Voda z myčky bude znečišťovat kolemjdoucí a kiosek provozován nonstop, ač zní lákavě s možností si nakoupit, bude osvětlením svítit do okolních domů a přivede další nežádoucí dopravu a osoby.
 Dle územního plánu je toto místo izolační zeleň a majitel Damila-Leasing, s.r.o. ho získal účelovou směnou za jiné pozemky. Tímto postupem je nejenom v naší městské části známý. Není možné tlačit stavbu proti zájmu místních obyvatel. Toto místo je pro čerpací stanici nevhodné a sousedním obyvatelům akorát znehodnotí pohodu bydlení, kvalitu života i nemovitosti.
 Nechceme benzinku místo klidu a zeleně!
 My, níže podepsaní, s uvedenou stavbou na uvedeném pozemku zásadně nesouhlasíme. Žádáme Zastupitelstvo městské části Praha 12 a Zastupitelstvo hl. m. Prahy o projednání petice a vyzýváme zastupitele:
 - aby se zasadili o úplné zrušení záměru výstavby uvedené čerpací stanice
 - aby využili všech opravných prostředků proti případnému rozhodnutí stavebního úřadu a o hájení potřeb a zájmů obyvatel
 Zamýšlená stavba:
 - zasahuje do ulic Mladenovova a Vitošská, přivede do těchto ulic nový provoz nad rámec
 stávajícího provozu rezidentů, razantně zhorší dopravní situaci v ulicích Vitošská a
 Mladenovova a způsobí ucpávání křižovatek Vitošská/Mladenovova a Mladenovova/Gen. Šišky
 - omezí velikost a funkčnost „valu“, který oddělují obytnou a odpočinkovou zónu rezidentů od rušné ulice Gen. Šišky
 - zdevalvuje izolační zeleň na valu, a to jak z hlediska estetického, tak protihlukového
 - způsobí zvýšení emisí zplodin v oblasti
 - způsobí zvýšení hluku a světelného smogu v oblasti
 - občerstvení“ či „kiosek“ hrozí zvýšením koncentrace sociálně problémových občanů vyhledávajících dostupný alkohol a posezení v okolí
 V přilehlé oblasti se vyskytují:
 - bytové domy s množstvím bytových jednotek, několik dětských hřišť, jakož i všeobecná zeleň užívaná jak dětmi, tak rezidenty k odpočinku
 - základní škola pro první stupeň
 - už tak nepřehledné silnice s parkujícími auty (Vitošská, Mladenovova a jejich křižovatka), v nichž v ranních špičkách dochází k zácpám, je problém jimi projet a jsou zejména pro děti nebezpečné</x:t>
   </x:si>
   <x:si>
     <x:t>VERONA BALLAY, Šumenská 3223/9, Modřany, 143 00 Praha 4</x:t>
   </x:si>
   <x:si>
     <x:t>1544</x:t>
   </x:si>
   <x:si>
     <x:t>Petice proti brutálnímu týrání kočky na Litoměřicku</x:t>
   </x:si>
   <x:si>
     <x:t>Petice upozorňuje na mimořádně brutální případ týrání kočky na Litoměřicku, při němž bylo zvíře úmyslně vystaveno extrémnímu utrpení v sušičce. Tento čin vyvolal silnou společenskou odezvu a otevřel otázku, jakým způsobem stát reaguje na zvlášť závažné formy týrání zvířat. My, níže podepsaní občané České republiky, vyjadřujeme hluboké znepokojení nad tímto případem, k němuž došlo v srpnu roku 2025 na Litoměřicku. Podle dostupných informací se jednalo o vědomé a úmyslné jednání, které vedlo k extrémnímu utrpení živého tvora. Takové jednání nelze bagatelizovat ani považovat za pouhou nerozvážnost. Žádáme, aby orgány činné v trestním řízení postupovaly důsledně v rámci platné legislativy a aby při posuzování případu plně zohlednily závažnost, brutalitu a úmyslnost skutku. Zvlášť závažné formy týrání zvířat představují nejen porušení základních etických hodnot společnosti, ale i rizikový faktor z hlediska dalšího násilného chování. Domníváme se, že přiměřená a důsledná reakce státu má nejen represivní, ale i preventivní význam a vysílá jasný signál, že extrémní krutost vůči zvířatům není společensky tolerována. Ochrana bezbranných bytostí, včetně zvířat, je součástí odpovědnosti moderní společnosti. Touto peticí vyzýváme k tomu, aby byl případ posouzen s maximální vážností a aby bylo při rozhodování dbáno na spravedlnost, odpovědnost a ochranu veřejného zájmu v souladu s právním řádem České republiky.</x:t>
   </x:si>
   <x:si>
-    <x:t>Ministerstvo spravedlnosti</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>KAMILA FIRMANOVÁ, Lipová 44, Kamenná, 407 01 Jílové</x:t>
   </x:si>
   <x:si>
     <x:t>1543</x:t>
   </x:si>
   <x:si>
     <x:t>Petice na ochranu městského parku "U Čeňku"</x:t>
   </x:si>
   <x:si>
     <x:t>My, níže podepsaní občané, žádáme Zastupitelstvo Městské části Praha 14, aby odmítlo projekt výstavby Multifunkčního sportovního centra Čihadla, zahrnujícího halu na národní úrovni, kongresový hotel, parkovací dům, plavecký bazén s wellness, saunový svět a venkovní koupaliště s tobogány. Projekt má být realizován na pozemku parc. č. 221/2, trvalý travní porost, v k. ú. Černý Most.
 Tento záměr by znamenal zcela zásadní zásah do jedné z posledních rozsáhlejších přírodních ploch v okolí, která je dlouhodobě využívána občany pro rekreaci, sport i odpočinek. Pozemek byl původně zahrnut do IV. etapy úprav Parku u Čeňku, která počítala s rozšířením veřejného parku – tedy se vznikem zeleně, rozhledny, amfiteátru, dětského hřiště a dalších prvků sloužících otevřeně a zdarma všem občanům.
 Přírodní prostředí plní nezastupitelnou roli pro fyzické i psychické zdraví obyvatel. Pobyt v zeleni prokazatelně snižuje stres, podporuje přirozený pohyb a posiluje komunitní život. Naproti tomu rozsáhlá výstavba způsobí výrazné zvýšení dopravní zátěže, hluku i tepelného ostrova, který každá masivní betonová stavba vytváří. Stromy a vegetace ochlazují okolí, zadržují vodu a zlepšují kvalitu ovzduší – to žádná sportovní hala nahradit nemůže.
 Zásadní je rovněž skutečnost, že by pozemek parc. č. 221/2 byl v rámci projektu převeden ze správy hlavního města Prahy na soukromého investora, čímž by došlo k omezení veřejného přístupu. Místo, které má podle původního záměru sloužit všem, by bylo dále určováno především komerčními zájmy. Vstup do většiny plánovaných provozů by byl zpoplatněn, čímž se prostor přestává chovat jako veřejné prostranství, ale stává se privátní zónou s omezeným využitím.
 Žádáme proto, aby Zastupitelstvo MČ Praha 14 respektovalo původní koncepci Parku u Čeňku, která byla vytvářena s ohledem na dlouhodobé potřeby obyvatel, ochranu krajiny a dostupnost zeleně pro všechny. Pokračování realizace parku podle původního projektu je jednoznačně nejprospěšnějším řešením jak pro místní komunitu, tak pro životní prostředí.</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Městská část Praha 14</x:t>
   </x:si>
   <x:si>
     <x:t>VLADISLAV PROKŮPEK, Mrázkova 595/12, Černý Most, 198 00 Praha 9</x:t>
   </x:si>
   <x:si>
     <x:t>Martin Zikmund, Mrázkova 594/10, Černý Most, 198 00 Praha</x:t>
   </x:si>
   <x:si>
     <x:t>1540</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za přísnější trest pachatelů mimořádně brutálního týrání zvířete a jejich posuzování jako dospělých</x:t>
   </x:si>
   <x:si>
     <x:t>My, níže podepsaní občané České republiky, důrazně protestujeme proti mimořádně brutálnímu případu týrání kočky, k němuž došlo v únoru 2026 na Litoměřicku, kdy bylo zvíře úmyslně a vědomě vystaveno extrémnímu utrpení v sušičce. Tento incident se rychle stal virálním a vyvolal silnou společenskou reakci. Tento čin nelze považovat za nerozvážnost, zkrat či nepochopení následků, ale za vědomé, kruté a společensky vysoce nebezpečné jednání.
 Požadujeme, aby pachatelé tohoto činu byli potrestáni přísným a exemplárním trestem odpovídajícím závažnosti skutku. Zároveň žádáme, aby byli v tomto konkrétním případě posuzováni jako dospělí, neboť povaha jednání vykazuje znaky extrémní brutality, absence empatie a plného uvědomění si následků. Věk sám o sobě nemůže být automatickou omluvou pro sadistické násilí.
 Týrání zvířat v takto extrémní formě je závažným násilným deliktem, který podle dlouhodobých odborných poznatků často souvisí s budoucím násilím vůči lidem. Nedostatečná reakce státu na podobné činy vysílá nebezpečný signál, že krutost a sadismus mohou zůstat bez odpovídajících následků.
 Požadujeme, aby orgány činné v trestním řízení postupovaly s maximální přísností v rámci platné legislativy, plně zohlednily úmyslnost a brutalitu činu a zajistily, že trest bude nejen represivní, ale i preventivní. Společnost má povinnost chránit slabé a bezbranné, a to včetně zvířat, která jsou zcela odkázána na lidskou odpovědnost.
 Tato petice je výzvou k tomu, aby spravedlnost nebyla formální, ale skutečná, a aby stát jasně deklaroval, že extrémní týrání zvířat nebude tolerováno bez ohledu na věk pachatele.</x:t>
   </x:si>
   <x:si>
     <x:t>1530</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">„Za národní suverenitu nad strategickými zdroji“
@@ -1462,53 +3860,50 @@
   <x:si>
     <x:t>ADRESÁT
 Rada města Pardubic
 TEXT PETICE
 My, níže podepsaní občané, žádáme město Pardubice, aby přehodnotilo dosavadní způsob regulace městských holubů, založený na jejich odchytu a usmrcování oxidem uhličitým, a nahradilo jej moderním, humánním a dlouhodobě účinným řešením – systémem městských holubníků                  s odbornou správou a kontrolovanou regulací populace.
 Podle údajů zveřejněných městem Pardubice je každoročně odchyceno a usmrceno přibližně 900–1000 holubů. Tento způsob regulace neřeší příčiny přemnožení, má pouze krátkodobý efekt a vede k opakovaným zásahům do populace.
 Řada měst v České republice i v zahraničí již úspěšně využívá systém městských holubníků, který je považován za efektivní, etický a udržitelný přístup. Tento systém umožňuje:
 regulovat populaci prostřednictvím výměny vajec,
 soustředit výskyt a krmení holubů na vyhrazená místa,
 zlepšit čistotu veřejného prostoru,
 snížit dlouhodobé náklady na úklid a zásahy,
 chránit zdraví obyvatel,
 a zároveň zajistit humánní zacházení se zvířaty.
 Žádáme proto město Pardubice, aby:
 1. zahájilo proces zřízení městských holubníků,
 2. postupně ukončilo praxi plošných odchytů a usmrcování holubů,
 3. zajistilo odbornou správu holubníků (např. ve spolupráci s etologem, ornitologem či odbornou organizací),
 4. zavedlo výměnu vajec jako standardní metodu regulace populace,
 5. určilo místa pro kontrolované krmení vázané na holubníky,
 6. pravidelně informovalo veřejnost o přijatých opatřeních,
 7. průběžně vyhodnocovalo účinnost systému a zveřejňovalo data o vývoji populace městských holubů.
 Tato petice je podávána v souladu se zákonem č. 85/1990 Sb., o právu petičním.
 Petiční výbor:
 Marcela Hlaváčková, Holubova 746, 530 03 Pardubice
 HlavackovaMarcela1@seznam.cz, tel: 777213246</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Statutární město Pardubice</x:t>
   </x:si>
   <x:si>
     <x:t>JITKA FECKOVÁ, Sluneční 328, 533 52 Staré Hradiště</x:t>
   </x:si>
   <x:si>
     <x:t>Marcela Hlaváčková, Holubova 746, Bílé Předměstí, 530 03 Pardubice</x:t>
   </x:si>
   <x:si>
     <x:t>1531</x:t>
   </x:si>
   <x:si>
     <x:t>Otevření debaty o snížení volebního práva na 16 let v ČR</x:t>
   </x:si>
   <x:si>
     <x:t>Tato ePetice vznikla s cílem otevřít veřejnou, odbornou a politickou debatu o možnosti snížení věkové hranice volebního práva na 16 let v České republice.
 Mladí lidé se dnes stále více zajímají o společenské dění, politiku, životní prostředí, školství i budoucnost trhu práce. Rozhodnutí přijímaná politickými orgány mají dlouhodobý dopad právě na jejich životy, přesto se na nich nemohou přímo podílet.
 V řadě evropských zemí, například v Rakousku, již bylo volební právo od 16 let zavedeno a zkušenosti ukazují, že zapojení mladších voličů může přispět k vyšší občanské angažovanosti a zájmu o demokracii.
 Cílem této ePetice není okamžitá změna zákona, ale zahájení seriózní diskuse o tom, zda je současná hranice 18 let stále nejvhodnější, případně za jakých podmínek by bylo možné její úpravu zvážit.
 Petice vyzývá příslušné orgány veřejné moci, aby se tímto tématem zabývaly, otevřely odbornou debatu a zvážily možné přínosy i rizika snížení volebního práva na 16 let.
 Demokracie stojí na účasti občanů. Dát mladým lidem možnost zapojit se do rozhodování může posílit jejich vztah k demokratickým hodnotám a odpovědnosti za budoucnost společnosti.</x:t>
   </x:si>
   <x:si>
     <x:t>OLIVER SLAVÍČEK, Boženy Němcové 2118/75, 350 02 Cheb</x:t>
   </x:si>
   <x:si>
@@ -1867,53 +4262,50 @@
 - prověření údajů v zapečetěné obálce s finančními transakcemi mezi soukromými osobami a účastníky opatrovnického řízení
 - systémové fungování opatrovnické justice a souvisejících institucí,
 - roli orgánů sociálně-právní ochrany dětí, znalců a dalších osob s vlivem na rozhodování o dětech
 - možné institucionální, ekonomické nebo jiné pobídky, které mohou vést k rozhodování v rozporu s nejlepším zájmem dítěte,
 - selhání státních orgánů - justice, OSPODu, Policie,  a nastavení nápravných mechanismů.
 Tato petice nesměřuje k nahrazování činnosti soudů ani orgánů činných v trestním řízení. Směřuje k tomu, aby Poslanecká sněmovna naplnila svou ústavní roli a prověřila, zda stát v oblasti ochrany dětí skutečně funguje, nebo zda selhává způsobem, který může mít závažné a dlouhodobé negativní dopady na celé generace.
 Považuji za nepřípustné, aby jakékoli podezření na systematické porušování práv dětí zůstalo bez odpovědi. Ochrana dětí není otázkou názoru, ale povinností státu.
 Důvodem žádosti o sestavení parlamentní vyšetřovací komise je vyčerpání všech dostupných zákonem nastavených možností a opravných prostředků. Výsledkem závěrů poslanecké vyšetřovací komise by měla být zásadní a radikální změna rodinného práva vedoucí k výraznému posílení ochrany dětí před jakoukoliv formou násilí. Děti v opatrovnických řízeních nejsou adekvátně chráněny před psychickým násilím a Rozvodová novela přinesla pouze zhoršení předcházejícího stavu. </x:t>
   </x:si>
   <x:si>
     <x:t>MILAN PETRA, Na Panském 1497/7, 252 19 Rudná</x:t>
   </x:si>
   <x:si>
     <x:t>1492</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Petice za zachování a rekonstrukci tramvajové trati do Pavloviček </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">My, níže podepsaní občané města Olomouce, žádáme, aby vedení města opakovaně nezpochybňovalo smysluplnost tramvajové tratě do Pavloviček. Žádáme rovněž, aby Rada města Olomouce přestala uvažovat o možnosti náhrady tramvají do Pavloviček autobusy. K dispozici je Dopravní studie z roku 2023 o optimalizaci MHD v Olomouci, která konstatuje, že „vytížení na této větvi je skokově nižší než od hlavního nádraží do centra, ale rozhodně není zanedbatelné“. Doporučuje pouze prodloužení intervalu po 20. hodině z 15 na 30 minut. 
 Žádáme tímto Radu města Olomouce, aby vycházela ze studie z roku 2025, která vyčíslila náklady na celkovou rekonstrukci trati, preferovanou DPMO a odborníky z magistrátu s využitím dotací EU. 
 Zachování tramvajového provozu zajistí dosavadní komfort cestování pro obyvatele Hodolan, Bělidel a Pavloviček směrem do centra města, fakultní nemocnice a dalších důležitých institucí. Tramvajová trať zcela jistě přispívá ke kvalitě života obyvatel těchto částí. V případě zrušení této tramvajové trati by se město Olomouc vydalo zcela opačným směrem, než je v současné Evropě běžné, kde dochází v posledních desetiletích k renesanci tramvajové dopravy. V neposlední řadě by se tímto pošlapalo úsilí a odkaz našich předků, kteří tuto trať v letech 1947–1957 i svépomocí postavili.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Statutární město Olomouc</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>RADIM CHMELÍK, Dr. Milady Horákové 219/33, Bělidla, 779 00 Olomouc</x:t>
   </x:si>
   <x:si>
     <x:t>Miloslav Stankuš, Purkyňova 219/25, Hodolany, 779 00 Olomouc
 Jiří Burda, Divišova 208/9, Bělidla, 779 00 Olomouc
 Pavel Šaradín, Bystrovanská 263/19a, Bělidla, 779 00 Olomouc</x:t>
   </x:si>
   <x:si>
     <x:t>1487</x:t>
   </x:si>
   <x:si>
     <x:t>STOP ZÁPACHU ZE ZÁVODU Brembo Czech s.r.o.</x:t>
   </x:si>
   <x:si>
     <x:t>Vyjádření zásadního a důrazného nesouhlasu s povolením dalšího navýšení výroby ve společnosti Brembo Czech s.r.o., Na Rovince 875, 720 00 Ostrava (dokumentací EIA k záměru „Hala 03 – změna výroby 2026“ společnosti Brembo Czech s.r.o., kód záměru MSK2420).
 Požadujeme vrácení dokumentace k přepracování a odmítnutí jakéhokoli navýšení výroby, dokud nebude trvale, prokazatelně a kontrolovatelně vyřešen problém s obtěžujícím zápachem.
 Závod Brembo Czech s.r.o. obtěžuje obyvatele Ostravy nepříjemným, toxickým, štiplavým a dráždivým zápachem již více než osm let. Četnost i intenzita zápachu jsou v přímém rozporu s tvrzením firmy, že se vyskytuje maximálně 50 hodin ročně, a staly se součástí každodenního života tisíců obyvatel. Zápach zásadně omezuje možnost větrání, pobyt venku, využívání zahrad i celkovou kvalitu života obyvatel v okolí.
 Jedním z původců zápachu je prokazatelně závod Brembo Czech s.r.o. Dlouhodobý přístup společnosti, která problém ignorovala, zlehčovala či zpochybňovala, považujeme za nepřijatelný. Během dočasného útlumu výroby ve společnosti Brembo Czech s.r.o.  v období září–říjen 2025 došlo k jednoznačnému poklesu zápachu, což jasně prokazuje přímou kauzální souvislost mezi objemem výroby a mírou obtěžování. Ignorování této skutečnosti znamená popírání reality a zkušeností obyvatel.
 Za zcela nepřijatelné považujeme také nedodržování podmínek integrovaného povolení (IPPC). Podle něj mělo být nejpozději do 31. prosince 2020 provedeno uzavření výrobních hal (světlíky a odtahy vzduchotechniky), instalace odpovídající vzduchotechniky s rekuperací a technologie studené plazmy. Tyto povinnosti nebyly splněny v plném rozsahu, přesto je tento stav dlouhodobě tolerován a společnost současně usiluje o další rozšíření výroby.
 Společnost Brembo Czech s.r.o. již navíc pořídila dvě nové tavicí pece a má prakticky dokončenou technologickou linku, která umožňuje rozšíření výroby o téměř 40 %, aniž by bylo zřejmé, zda k tomu získá potřebná povolení v rámci procesu EIA. Požadujeme, aby příslušné úřady netolerovaly dokončené instalace a neumožnily spuštění těchto zařízení, a to ani ve zkušebním provozu, před řádným schválením záměru.
 Apelujeme na Krajský úřad Moravskoslezského kraje, aby důsledně uplatnil princip předběžné opatrnosti. Důkazní břemeno leží na společnosti Brembo Czech s.r.o., která musí jednoznačně a nezpochybnitelně prokázat, že jakékoli navýšení výroby nepovede ke zhoršení již dnes neúnosné situace.
 Požadujeme, aby před pokračováním procesu EIA byly splněny zejména tyto podmínky:
 •	zpracování nového, zcela nezávislého odborného posudku vlivu zápachu renomovanou nezávislou institucí, která nikdy nebyla a není v obchodním vztahu se společností Brembo Czech s.r.o.; vypořádat se s emisemi kyseliny butanové ze studené plazmy;
 •	zavedení nepřetržitého online monitoringu pachových látek (TVOC) se zveřejňováním naměřených dat a možností jejich dalšího využití; provedení ročního měření výskytu kyseliny butanové na výduších z výrobní haly (výduchy 114, 121, 141, 101, 102 a 103), minimálně 52 rovnoměrných měření v průběhu roku;
 •	doplnění dokumentace o konkrétní, technická a vymahatelná opatření k minimalizaci fugitivních emisí (například rychloběžná vrata, vzduchové clony či automatické uzavírání světlíků);
@@ -1992,53 +4384,50 @@
 Tyto poplatky jdou proti zdravému rozumu, demokracii a hraničí s nelegální činností a to okrádáním obyvatel.
 Pokud se nepodaří prosadit zrušení v tomto roce, prosíme o vrácení úhrad zpětně.
 Za tuto věc bojují desítky petic na internetu. Je načase je posbírat a předložit ve sněmovně, prosím.
 Ztotožňujeme se také se slovy petice 1202.
 Předem děkujeme za Vaši podporu z řad veřejnosti a všem entitám státu, které nám pomohou dosahnout naší svobodné a skromné myšlenky.</x:t>
   </x:si>
   <x:si>
     <x:t>Základní škola Brno, Bakalovo nábřeží 8, příspěvková organizace</x:t>
   </x:si>
   <x:si>
     <x:t>JIŘÍ BURIÁN, Veveří 325/38, Veveří, 602 00 Brno</x:t>
   </x:si>
   <x:si>
     <x:t>1483</x:t>
   </x:si>
   <x:si>
     <x:t>Petice proti neúměrnému zdražení dopravy ve Středočeském kraji</x:t>
   </x:si>
   <x:si>
     <x:t>Zatímco cena ročního kupónu pro Prahu zůstala zachována, ceny pro dojíždějící ze Středočeského kraje a ceny jednorázových jízdenek vzrostly o desítky procent. Toto opatření považujeme za výrazně znevýhodňující vůči lidem, kteří dojíždějí za prací a studiem, a za krok, který jde přímo proti snaze motivovat veřejnost k využívání hromadné dopravy namísto individuální automobilové dopravy.
 Vyzýváme proto Radu Středočeského kraje, aby:
 Iniciovala okamžitou revizi cenového tarifu PID s cílem snížit finanční zátěž pro obyvatele Středočeského kraje.
 Snížila ceny předplatních kupónů pro vnější pásma na úroveň roku 2025, nebo zavedla kompenzační mechanismy pro pravidelné dojíždějící (např. slevy pro rezidenty kraje).
 Zamezila dalšímu rozevírání nůžek mezi cenovou politikou pro Prahu a pro Středočeský kraj.
 Veřejná doprava má být dostupnou službou, nikoliv luxusem. Žádáme vás o písemnou odpověď a projednání této věci na nejbližším zasedání Rady.</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Středočeský kraj</x:t>
   </x:si>
   <x:si>
     <x:t>DOMINIK MRHA, Loretánská 1163, Ládví, 251 68 Kamenice</x:t>
   </x:si>
   <x:si>
     <x:t>Dominik Mrha, Loretánská 1163, Ládví, 251 68 Kamenice</x:t>
   </x:si>
   <x:si>
     <x:t>1479</x:t>
   </x:si>
   <x:si>
     <x:t>PETICE ZA OMEZENÍ ZÁBAVNÍ PYROTECHNIKY</x:t>
   </x:si>
   <x:si>
     <x:t>My, níže podepsaní občané, se tímto spojujeme, abychom vyjádřili silný nesouhlas s používáním zábavní pyrotechniky ve městě Ostrava. Požadujeme její úplné zrušení a nahrazení moderními, bezpečnými a ekologickými alternativami, například světelnými show pomocí dronů.
 Proč žádáme změnu:
 Trpění zvířat: Hlasité výbuchy a oslnivé světelné efekty způsobují stres a úzkost domácím mazlíčkům i volně žijícím živočichům. Tento stres může vést k vážným zdravotním problémům, zraněním nebo dokonce smrti zvířat.
 Bezpečnost lidí: Používání pyrotechniky představuje značné riziko úrazů a požárů. Každoroční nehody ukazují, že současná opatření často nestačí k ochraně veřejnosti.
 Dopad na životní prostředí: Zbytky pyrotechnických výrobků znečišťují půdu, ovzduší i vodu, čímž ohrožují místní ekosystémy a zdraví obyvatel.
 Moderní a bezpečné alternativy: Technologie dronů umožňuje vytvářet úžasné světelné a synchronizované show, které jsou bezpečnější, šetrnější k životnímu prostředí a přitom nabízejí divákům nezapomenutelný zážitek.
 Inspirace ze zahraničí: Mnoho měst a zemí, například Brazílie, Nový Zéland, Austrálie, Německo, Švýcarsko, Dánsko, Itálie nebo Japonsko, již zábavní pyrotechniku zakázalo a přešlo na bezpečnější alternativy. Ukazují tak, že oslavy mohou být krásné, aniž by trpěla zvířata nebo životní prostředí.
 Co žádáme:
 Přijetí legislativních opatření, která zajistí úplný zákaz zábavní pyrotechniky v Ostravě.
 Podporu inovativních a ekologických alternativ, jako jsou dronové světelné show, které jsou bezpečné pro lidi, zvířata i přírodu.
 Podpisem této petice přispějete k ochraně našich zvířecích přátel, bezpečnosti občanů a ochraně životního prostředí. Přidejte se k nám a podpořte změnu, která udělá naše oslavy bezpečnější a udržitelnější pro všechny.</x:t>
@@ -2081,53 +4470,50 @@
 o zajištění bezpečnosti a zajištění dodržování zákonů, které jsou použitím venkovních pyrotechnických výrobků trvale porušovány;
 o řešení rozsáhlých explozí pyrotechniky v noci na Silvestra/Nový rok jako „obecné ohrožení“. 
  </x:t>
   </x:si>
   <x:si>
     <x:t>ZO ČSOP Společnost pro zvířata, IČO 65401760, Zálesí 70/54, Lhotka, 142 00 Praha 4</x:t>
   </x:si>
   <x:si>
     <x:t>1475</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za obnovení signalizace s akustickým naváděním na Strossmayerově náměstí</x:t>
   </x:si>
   <x:si>
     <x:t>My, níže podepsaní, 
 vyjadřujeme vážné obavy nad tím, že po nedávné rekonstrukci Strossmayerova náměstí v Praze 7 došlo k odstranění všech světelných signalizačních zařízení, a tím i akustické signalizace na přechodech pro chodce, a to v místě s intenzivním tramvajovým provozem ve všech směrech a dalším pohybem ostatních účastníků silničního provozu (vozidla zásobování, chodci, cyklisté, elektrokoloběžky-elektrokola).
 Tímto krokem došlo k zásadnímu zhoršení bezpečnosti osob se zrakovým i jiným zdravotním postižením, kterým byl odebrán klíčový orientační prvek umožňující bezpečné a plynulé překonání vozovky. Vzniklá situace je nejen diskriminační a zdraví ohrožující, ale také právně problematická.
 Vzhledem k výše uvedenému tímto žádáme:
 1.	Okamžité řešení stávající situace, spočívající v trvalém obnovení světelné a akustické signalizace na všech přechodech pro chodce na křižovatce Strossmayerova náměstí, a to v souladu s platnou legislativou a závaznými technickými normami, tak aby nedocházelo k vylučování osob se zdravotním postižením z bezpečného užívání veřejného prostoru.
 2.	Systémové zohledňování potřeb osob se zdravotním postižením, včetně osob se zrakovým handicapem, v plánovacích a rozhodovacích procesech týkajících se dopravní infrastruktury a veřejného prostoru, a respektování stanovisek odborných institucí hájících práva těchto osob.
 Tato petice je hlasem nejen osob se zrakovým a jiným zdravotním znevýhodněním, ale i všech, kterým záleží na bezpečném, přístupném a důstojném veřejném prostoru pro každého obyvatele i návštěvníka města.
 I lidé se zdravotním postižením chtějí žít bezpečně a důstojně, stejně jako ostatní.
 Děkujeme za Vaši pozornost a podporu.
 Za petiční výbor:
 František Šuranský , zakladatel</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Městská část Praha 7</x:t>
   </x:si>
   <x:si>
     <x:t>FRANTIŠEK ŠURANSKÝ, U smaltovny 1334/22a, Holešovice, 170 00 Praha 7</x:t>
   </x:si>
   <x:si>
     <x:t>Valerie Bromová, Šmeralova 933/24, Bubeneč, 170 00 Praha
 Václav Fanta, Dukelských hrdinů 974/16, Holešovice, 170 00 Praha
 Lenka  Blažíková, Schnirchova 662/22, Holešovice, 170 00 Praha
 Ema Rónová, Pštrossova 199/25, Nové Město, 110 00 Praha</x:t>
   </x:si>
   <x:si>
     <x:t>1474</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za lepší dostupnost MHD v oblasti Krocínky</x:t>
   </x:si>
   <x:si>
     <x:t>My, níže podepsaní občané, žádáme Hlavní město Praha o zlepšení dopravní obslužnosti oblasti Krocínka městskou hromadnou dopravou.
 Krocínka leží ve strmém svahu, kde jsou pěší spojení mezi ulicemi převážně schodišti. To znemožňuje přístup seniorům, rodičům s kočárky i lidem se sníženou pohyblivostí. Jediný autobus 151 navíc:
 - jezdí mimo špičku a o víkendech jen jednou za 30 minut,
 - obsluhuje pouze horní okraj oblasti,
 - spodní a střední část zůstává bez spojení.
 Požadujeme:
 1. Zkrácení intervalů linky 151.
 2. Zajištění obsluhy i spodní a střední části Krocínky (úpravou trasy, zavedením doplňkové linky nebo jiným vhodným řešením).
@@ -2234,53 +4620,50 @@
   <x:si>
     <x:t>1463</x:t>
   </x:si>
   <x:si>
     <x:t>Neohrožujte bezpečnost ČR – zastavme překotné čistky na Ministerstvu zahraničních věcí</x:t>
   </x:si>
   <x:si>
     <x:t>My, níže podepsaní občané České republiky, vyjadřujeme hluboké znepokojení nad masivní reorganizací Ministerstva zahraničních věcí pod vedením ministra Mgr. Petra Macinky. Podle dostupných dokumentů  dochází k odvolání většiny vrchních ředitelů sekcí a rušení klíčových odborných útvarů, což vyvolává obavy nejen mezi zaměstnanci resortu a odbory, ale i mezi zahraničními partnery České republiky.
 Konkrétně se plánuje:
 Rušení Sekce bezpečnostní a multilaterální (10 míst), která se podílí na ochraně bezpečnosti státu a plnění mezinárodních závazků.
 Zrušení Stratcomu, oddělení strategické komunikace zaměřeného na monitoring hybridních hrozeb, včetně dezinformací ze strany Ruska a dalších cizích mocností.
 Zrušení jednoho místa přímo zabývajícího se Ukrajinou, což ohrožuje schopnost ČR poskytovat cílenou podporu v době konfliktu u našich sousedů.
 Další zásahy do Sekce ICT, Sekce ekonomicko-provozní, Sekce mimoevropských zemí a kanceláře ministra, včetně přesunů a rušení míst, bez jasného plánu jejich náhrady.
 Tyto kroky přesahují běžné změny spojené s nástupem nové vlády a mohou vážně ohrozit kontinuitu diplomatické služby, schopnost ministerstva plnit mezinárodní závazky a chránit bezpečnostní zájmy České republiky. Překotné odvolávání zkušených kariérních diplomatů a rušení kritických odborných útvarů bez jasného plánu náhrady představuje systémové riziko, které nelze považovat za marginální technický detail.
 Pane ministře, opakovaně jste zdůraznil profesionalitu české diplomatické služby a potřebu kontinuity. Právě proto se nabízí otázka, jak tyto deklarované hodnoty odpovídají krokům, které mohou vést k oslabení institucionální paměti ministerstva, k narušení mezinárodních závazků a k oslabení schopnosti České republiky čelit bezpečnostním hrozbám, zejména ze strany Ruska a Číny.
 Vítěz voleb má nepochybně právo prosazovat svou politickou vizi. Toto právo však musí být vykonáváno v mezích zákona, s respektem ke státní službě a s vědomím odpovědnosti za dlouhodobé zájmy země. Diplomacie není prostor pro experimenty, personální čistky ani mocenská gesta. Jakékoli zásadní změny musí být transparentní, dobře zdůvodněné, projednané s odbornou veřejností a realizované tak, aby neohrozily chod státu ani bezpečnost jeho občanů.
 Vyzýváme ministra Petra Macinku k tomu, aby:
 Pozastavil překotné personální změny a rušení sekcí, dokud nebude jasně zajištěna kontinuita řízení jednotlivých útvarů;
 Transparentně vysvětlil cíle a dopady reorganizace, zejména vliv na bezpečnost a zahraniční politiku;
 Vedl skutečný dialog s odbory, kariérními diplomaty a bezpečnostními experty;
 Zajistil, že žádný krok nepovede k oslabení bezpečnosti a mezinárodní důvěryhodnosti České republiky.
 Ministerstvo zahraničních věcí nepatří žádné politické straně. Patří České republice a jejím občanům – dnes i v budoucnu.
 Podepište tuto petici a dejte najevo, že bezpečnost a stabilita státu jsou pro Vás prioritou.
 S úctou k demokracii,
 Tobiáš Bruno Galia</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Ministerstvo zahraničních věcí</x:t>
   </x:si>
   <x:si>
     <x:t>TOBIÁŠ BRUNO GALIA, Votočkova 497, Pokratice, 412 01 Litoměřice</x:t>
   </x:si>
   <x:si>
     <x:t>1458</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Petice za vyhlášení dne 23. prosince dnem pracovního klidu v České republice
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Odůvodnění petice:
 1.	Význam dne 23. prosince v praxi běžného života
 Den 23. prosince je pro většinu obyvatel klíčovým dnem příprav na Vánoce. Probíhají rodinné přesuny, dokončují se nákupy, příprava domácností i zajištění péče o děti a seniory. Přesto jde o běžný pracovní den bez jakéhokoliv zvláštního režimu.
 2.	Extrémní zátěž pro zaměstnance i podnikatele
 Právě 23. prosinec patří každoročně mezi nejvytíženější pracovní dny, zejména v obchodu, službách, logistice a výrobě. Zaměstnanci jsou vystaveni enormnímu stresu a dlouhým směnám, často bez možnosti kvalitní přípravy na svátky. Drobní podnikatelé jsou navíc nuceni držet provoz otevřený z konkurenčních důvodů.
 3.	Nerovnováha mezi pracovním nasazením a rodinným životem
 Současné nastavení vede k situaci, kdy lidé přicházejí domů pozdě večer vyčerpaní, bez prostoru pro rodinu a klidnou přípravu na svátky, které mají zásadní společenský a kulturní význam.
 4.	Pozitivní dopad na psychické zdraví a mezilidské vztahy
 Den pracovního klidu by umožnil lidem snížit stres, lépe sladit pracovní a rodinný život a vstoupit do vánočního období důstojně a v klidu.
 Navrhované řešení:
 •	legislativně stanovit 23. prosinec jako den pracovního klidu,
 •	provést odpovídající úpravu zákoníku práce a souvisejících právních předpisů,
 •	zachovat nezbytné výjimky pro provozy, kde je nepřetržitý provoz nutný (zdravotnictví, bezpečnost, energetika apod.).
@@ -2753,53 +5136,50 @@
   </x:si>
   <x:si>
     <x:t>Městský obvod Plzeň 4</x:t>
   </x:si>
   <x:si>
     <x:t>ALENA HAIŠMANOVÁ, Halštatská 814/3, Újezd, 312 00 Plzeň</x:t>
   </x:si>
   <x:si>
     <x:t>1395</x:t>
   </x:si>
   <x:si>
     <x:t>Odmítáme volbu Tomia Okamury předsedou Poslanecké sněmovny</x:t>
   </x:si>
   <x:si>
     <x:t>My, níže podepsaní občané České republiky, vyjadřujeme své hluboké znepokojení nad tím, že byl dne [uveďte datum] do funkce předsedy Poslanecké sněmovny Parlamentu České republiky zvolen Tomio Okamura, předseda hnutí SPD.
 Podle našeho přesvědčení tato volba oslabuje důvěru veřejnosti v demokratické instituce, v Parlament i v samotné hodnoty, na nichž stojí ústavní pořádek České republiky. Předseda Poslanecké sněmovny je druhým nejvyšším ústavním činitelem a má být symbolem nestrannosti, důstojnosti a jednoty demokratického systému. Tuto funkci by měl zastávat člověk, který dokáže reprezentovat všechny občany České republiky, bez ohledu na jejich politické přesvědčení, národnost, vyznání nebo sociální postavení.
 Pan Tomio Okamura je dlouhodobě znám svými kontroverzními výroky a postoji, které podle našeho názoru neodpovídají hodnotám otevřené a demokratické společnosti. Jeho vyjadřování vůči menšinám, neziskovým organizacím, médiím a politickým oponentům vyvolává napětí a polarizaci, místo aby vedlo k dialogu a spolupráci. Předseda Sněmovny má být naopak garantem důstojné parlamentní kultury, která podporuje vzájemný respekt, dodržování zákonů a ochranu základních práv a svobod.
 Domníváme se, že volba Tomia Okamury předsedou Poslanecké sněmovny je v rozporu s těmito zásadami. Česká republika potřebuje v čele svého zákonodárného sboru osobnost, která bude respektovat demokratické principy, podporovat kultivovanou veřejnou debatu a posilovat důvěru občanů ve stát a jeho instituce.
 Proto žádáme, aby:
 	1.	Poslanecká sněmovna přehodnotila tuto volbu a zvážila její důsledky pro důvěryhodnost a stabilitu demokratického systému.
 	2.	Předsedové poslaneckých klubů zahájili jednání o možnosti nové volby předsedy, který bude schopen důstojně zastupovat všechny občany.
 	3.	Vláda i prezident republiky veřejně ujistili občany, že budou hájit ústavní a demokratické principy bez ohledu na politické okolnosti.
 	4.	Byla vedena otevřená a věcná veřejná diskuse o etických a morálních předpokladech pro výkon nejvyšších ústavních funkcí.
 Tato petice není projevem politické zaujatosti, ale občanské odpovědnosti. Demokracie stojí na aktivní účasti občanů a na ochotě bránit hodnoty svobody, rovnosti a lidské důstojnosti.
 Podpisem této petice vyjadřujeme svůj nesouhlas s volbou Tomia Okamury předsedou Poslanecké sněmovny a žádáme, aby byla tato volba přehodnocena v zájmu ochrany demokratických principů České republiky.</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>ONDŘEJ ROZTOMILÝ, Krokova 2668/26, 796 01 Prostějov</x:t>
   </x:si>
   <x:si>
     <x:t>1393</x:t>
   </x:si>
   <x:si>
     <x:t>PETICE ZA OPRAVU A ASFALTOVÝ POVRCH OBECNÍ KOMUNIKACE – JESTŘABÍ V KRKONOŠÍCH</x:t>
   </x:si>
   <x:si>
     <x:t>Detailní popis petice za opravu a asfaltový povrch obecní komunikace v části Jestřabí v Krkonoších
 Tato petice vznikla jako společné stanovisko obyvatel a vlastníků nemovitostí v části Jestřabí v Krkonoších, kteří se již mnoho let marně domáhají řešení havarijního stavu obecní komunikace vedoucí k jejich domům. Cesta, která je v majetku obce, je dnes v tak špatném stavu, že ohrožuje bezpečnost, majetek i důstojnost lidí, kteří zde trvale žijí nebo zde mají své rekreační a podnikatelské objekty.
 Povrch komunikace je rozježděný, plný výmolů, bez odvodnění a s poškozeným podložím. Po dešti je cesta rozbahněná a nesjízdná, v zimě obec neprovádí žádnou údržbu ani prohrnování, takže se obyvatelé často nemohou dostat ke svým domům. Během kůrovcové kalamity byla cesta dále zničena těžebními stroji, bez jakékoli následné opravy.
 Místní lidé se roky snažili pomáhat sami. Na vlastní náklady zajišťovali štěrkování a provizorní opravy, které však dlouho nevydržely. Obec o situaci ví, ale místo konkrétních kroků slyšíme stále stejné výmluvy – „nemáme peníze“, „jsou důležitější cesty“. Takové odpovědi jen prohlubují pocit bezmoci a zklamání lidí, kteří zde poctivě žijí, platí daně a pečují o své okolí.
 Starostka obce, která by měla být garantem odpovědnosti a férového přístupu, se k problému staví pasivně a odmítavě. Při jednáních s občany místo řešení nabízí výmluvy. Když byla požádána, aby se přijela osobně přesvědčit o stavu cesty, odmítla s odkazem na nedostatek času. Tím dala jasně najevo, že o problému ví, ale chybí jí vůle jej řešit.
 V rámci posledních voleb byla proto umožněna volba v místě bydliště paní Kaprasové, aby starostka i volební komise viděly, v jak zoufalém stavu cesta je. Ani tento krok však nevedl k žádné reakci. Postoj vedení obce působí arogantně, zastrašujícím dojmem a bez známky empatie k občanům, kteří zde žijí a snášejí následky nečinnosti samosprávy.
 Takové chování nás všechny utvrzuje v jednotě. Starousedlíci, chalupáři i podnikatelé, kteří mají ke zdejšímu místu silný vztah, se nyní spojují, protože už nemohou mlčet. Není přijatelné, aby se občané museli opakovaně dožadovat základní věci – bezpečné a sjízdné cesty, zatímco obec přehlíží jejich hlasy.
 Tato petice není projevem vzdoru, ale voláním po odpovědnosti, úctě a spravedlivém přístupu. Chceme, aby obec jasně sdělila, jaký je její postoj k této komunikaci, zda a kdy plánuje její opravu, a pokud nikoli, z jakého důvodu. Očekáváme otevřenou komunikaci a konkrétní kroky, nikoli prázdné fráze nebo mlčení.
 Vedení obce má povinnost pečovat o svůj majetek a zajišťovat bezpečné podmínky pro své obyvatele. Dlouhodobá nečinnost není omluvou, ale selháním samosprávy, která by měla být občanům službou, ne překážkou.
 V přílohách petice přikládáme:
 kopii ze dne 19. 9. 2025 – „Petice za opravu a asfaltový povrch obecní komunikace“, na kterou obec dosud nereagovala,
 seznam signatářů s jejich osobními stanovisky k havarijnímu stavu komunikace, rovněž bez odpovědi,
 a „Urgentní výzvu – neodpovězená petice“ ze dne 29. 10. 2025, odeslanou do datové schránky obce – zatím bez reakce.
 Tyto přílohy dokládají, že občané jednají v dobré víře a opakovaně, zatímco obec dlouhodobě nekoná. Naše žádost je proto zcela oprávněná a nezbytná.</x:t>
   </x:si>
   <x:si>
     <x:t>Obec Jestřabí v Krkonoších</x:t>
@@ -3692,53 +6072,50 @@
 Současný stav občasné kontroly pěšími policisty je naprosto nedostatečný.</x:t>
   </x:si>
   <x:si>
     <x:t>STATUTÁRNÍ MĚSTO LIBEREC</x:t>
   </x:si>
   <x:si>
     <x:t>VOJTĚCH VOLNÝ, Vesecká 331, Liberec XXV-Vesec, 463 12 Liberec</x:t>
   </x:si>
   <x:si>
     <x:t>1322</x:t>
   </x:si>
   <x:si>
     <x:t>Petice proti kácení dřevin a zastavění zeleně v ul. Na Větrníku Praha 6, u vchodu do sadu Břevnovského kláštera</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Na pozemku je soukromým investorem navržen šestipodlažní dům, s inzerovaným využitím studentské ubytovny bez služeb a několik parkovacích míst. 
 Z níže uvedených důvodů vás žádáme, abyste tento záměr zastavili. Dále žádáme Městskou část Praha 6, odbor výstavby, jako příslušný stavební úřad, aby žádost o vydání povolení záměru zamítlo.
 •	Odbor dopravy a životního prostředí ÚMČ P6 ve svém Jednotném enviromentálním stanovisku (JES) z 11. 4. 2025 povoluje kácení zdravých 13 dřevin, z nichž 12 dosahuje obvodu kmenů více než 1m, včetně tří padesátiletých dubů letních s obvodem 2 - 2,5 m. Vzrostlé a zdravé stromy jsou součástí lokálně významné, cca 800 m2 upravované zeleně tvořící kompaktní zelenou plochu, která zvyšuje kvalitu ovzduší na dopravně zatížené ulici Na Větrníku, mírní hluk ze silnice, tvoří stinný prostor pro hru dětí i nezanedbatelný estetický prvek. Jde o jednu z nejcennějších ploch dřevin v oblasti vysokoškolských kolejí. Projekt zavádí automobilovou dopravu až ke vstupu do sadu, do míst, která jsou dnes využívána občany k rekreaci nebo chodci na pěší spojce Břevnov-Petřiny.
 •	Podle § 8 odst. 1 zákona č. 14/1992 Sb., o ochraně přírody a krajiny, lze povolení ke kácení dřevin vydat ze závažných důvodů po vyhodnocení funkčního a estetického významu dřevin. Odbor vydal JES po nedostatečném vlastním šetření na základě podkladů doložených investorem a víceméně převzal koncepci kácení a její zdůvodnění z projektové dokumentace žadatele. Přestože i posudek investora tvrdí, že jde o významný krajinný prvek, zmiňuje vysokou hodnotu stromů a v neposlední řadě vliv na psychickou pohodu studentů, rozhodl odbor kácení povolit.
 •	Jako kompenzaci škody navrhl nedostatečnou náhradní výsadbu solitérních stromů, o které však sám uvádí: „ekologická hodnota kácených dřevin je zpravidla vždy větší než ekologická hodnota nově vysazovaných jedinců, neboť mladé exempláře z povahy věci nemohou plnohodnotně nahradit ekologickou hodnotu kácených dospělých stromů či porostních skupiny, kterou plnily v daném místě své ekologické funkce po mnoho let a svým habitem a ekologickou nikou se staly biotopem dalších organismů.“
 •	Odbor jako jediný důvod ke kácení uvádí „veřejný zájem“.  „Veřejný zájem na výstavbě vysokoškolských kolejí je dle správního orgánu vzhledem k finanční dostupnosti bydlení v hlavním městě a nízké kapacitě studentských ubytovacích zařízení, nadřazený nad zájmem zachování dřevin." Jsme přesvědčeni, že je zde zájem soukromý vydáván za zájem veřejný, s čímž zásadně nesouhlasíme. Veřejným zájmem rozhodně není kácení zdravých stromů či nekoncepční stavba soukromého ubytovacího zařízení, která rozhodně nezaručuje finanční dostupnost ubytování pro studenty. Projekt nenabízí žádnou službu pro občany ani pro studenty ze stávajících kolejí. Ze zkušenosti s nedalekým objektem Comenius, jehož ubytovací jednotky byly nejprve k prodeji a nyní se nabízejí k pronájmu na realitních serverech komukoli, navíc víme, že MČ Praha 6 není schopna garantovat využití soukromého objektu v souladu s ÚP ZVS.
 Žádáme vás, abyste hájili skutečný zájem obyvatel Prahy 6, kterým je zachování této významné městské zeleně. To je v souladu i s programy politických uskupeních, které v zastupitelstvu působí. Děkujeme.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Městská část Praha 6</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>MARTINA SOUKUPOVÁ DRBÁLKOVÁ, Na Petřinách 219/20, Veleslavín, 162 00 Praha 6</x:t>
   </x:si>
   <x:si>
     <x:t>1318</x:t>
   </x:si>
   <x:si>
     <x:t>Odstranění průtahů ve stavebním řízení a přijetí systémového řešení</x:t>
   </x:si>
   <x:si>
     <x:t>PETICE dle zákona č. 85/1990 Sb., o právu petičním
 Předmět petice: Odstranění průtahů ve stavebním řízení a přijetí systémového řešení
 My, níže podepsaní občané České republiky, prostřednictvím této petice požadujeme ve
 smyslu § 7 písm. c) zákona č. 131/2000 Sb., o hlavním městě Praze, ve znění pozdějších
 předpisů, aby zastupitelstvo Prahy 4 a zastupitelstvo hlavního města Prahy zařadilo na
 program jednání otázku nečinnosti Magistrátu hlavního města Prahy při výkonu
 působnosti stavebního úřadu u stavebních záměrů (mimo jiné ve vztahu s projektem
 Revitalizace a snížení energetické náročnosti BD Pujmanové 877-889, Praha 4-
 Podolí) a přijalo systémové řešení těchto problémů.
 Tato petice je vypracována v souladu se zákonem č. 85/1990 Sb., o právu petičním, a je
 určena k předání příslušnému orgánu státní správy nebo samosprávy. Pro zařazení na
 příslušná zastupitelstva jsou relevantní petenti z Prahy 4 / celé Prahy.
 Osobní údaje uvedené v této petici budou zpracovávány výhradně za účelem uplatnění
 petičního práva podle zákona č. 85/1990 Sb., o právu petičním. Údaje nebudou použity k
 jiným účelům ani poskytnuty třetím stranám.</x:t>
   </x:si>
@@ -3966,53 +6343,50 @@
   <x:si>
     <x:t>Dětská knihovna Luh slouží našim spoluobčanům již řadu let a svojí polohou je důležitým bodem na mapě města Vsetína z důvodu vyloučené lokality, jakou část Jasenice jsou. Vychovala dvě generace čtenářů. Navštěvují ji základní a mateřské školy: MŠ LUH, MŠ SYCHROV, MŠ OHRADA, MŠ KOPEČEK, ZŠ LUH, ZŠ SYCHROV, ZŠ OHRADA A ŠKOLNÍ DRUŽINY TĚCHTO ŠKOL. Jakmile by se knihovna zrušila, ovlivnilo by to nejen čtenářství dětí, ale děti, rodiče, žáky, pedagogy, starší generaci ztrátou takto cenného místa setkávání a kulturního vzdělávání. Nesouhlasíme se záměrem knihovnu zrušit a požadujeme vysvětlení, proč vedení města chce takto negativně zasahovat do společnosti místních občanů.</x:t>
   </x:si>
   <x:si>
     <x:t>Město Vsetín</x:t>
   </x:si>
   <x:si>
     <x:t>IVANA HLAVÁČOVÁ, Dlúhé 613, 755 01 Vsetín</x:t>
   </x:si>
   <x:si>
     <x:t>1292</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Ukončení provozu ubytovny V Sudech 376/4 Praha 5-Radotín </x:t>
   </x:si>
   <x:si>
     <x:t>Vážení sousedé. 
 Dovoluji si Vás požádat o připojení k petici za ukončení provozu ubytovny pro nepřizpůsobivé a sociálně slabé občany, s adresou V Sudech 376/4.
 Tito obyvatelé, zde již po dlouhá léta  působí škody na společném i soukromém majetku, neustálý nepořádek na chodnících, naházených odpadcích na soukromých pozemcích, včetně hudebních produkcí na již zmíněné ubytovně každý víkend, nemluvě o jejich velmi hrubému vulgarnímu verbálnímu napadání a to i ze strany jejich dětí. Všichni tito nepřizpůsobiví, jsou dotovaní z našich daní a to velice štědře.
 Policie ČR, Městská Police, ani zastupitelstvo Radotína i přes několikeré upozornění na počínání nepřizpůsobivých, konají neefektivně. Nejprve nám byla přislíbena častější kontrola Policie, která skutečně byla realizována, ale časem se vše vrátilo zpět do zajetých kolejí.  Nechceme, aby tu vznikl nový Chánov, i když, to již tak mnohdy vypadá.
 Největší nehorázností ze strany státního či obecního aparátu je, že s námi jakožto běžnými občany si vědí vždy rady, ale s těmito "lidmi" nikoliv. Proto Vás prosím, pokud Vám toto vše není lhostejné, připojte Váš podpis na petiční arch na internetové adrese: portal.gov.cz
 Nebo, prosím podepsané prohlášení zpět do schranky na níže uvedenou adresu.
 S úctou Ladislav Škaroupka a Petra Škaroupková, K Cementárně 334/17.</x:t>
   </x:si>
   <x:si>
-    <x:t>Ministerstvo práce a sociálních věcí</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>PETRA ŠKAROUPKOVÁ, K cementárně 334/17, Radotín, 153 00 Praha 5</x:t>
   </x:si>
   <x:si>
     <x:t>1289</x:t>
   </x:si>
   <x:si>
     <x:t>Všesokolský slet na seznam nehmotného kulturního dědictví UNESCO</x:t>
   </x:si>
   <x:si>
     <x:t>Sokol je již více než 160 let nejvýznamnější českou tělovýchovnou a spolkovou organizací, věrnou demokratickým principům, kvůli nimž byl třikrát zakázán. Postupně se stal fenoménem pevně zakotveným v povědomí české společnosti. I dnes má Česká obec sokolská významné místo v oblasti sportu, kultury i vzdělávání.
 Jedním ze symbolů hnutí jsou od roku 1882 všesokolské slety – výkladní skříň sokolství, místo setkávání sokolů z celého světa a oslava demokratických a vlasteneckých ideálů. Slety vždy ukazovaly celou šíři sokolské činnosti a výchovy, od hromadných tělocvičných vystoupení přes sportovní zápolení až po kulturní programy divadelních, pěveckých, folklorních a dalších souborů. Účastnily se jich tisíce až statisíce sokolů a návštěvnost sletových týdnů často přesáhla milion diváků.
 Slety byly od počátku jedinečným prostorem setkávání všech generací – od dětí po seniory – a hrály významnou roli v emancipaci žen. Již od 60. let 19. století se Sokol snažil o jejich zapojení, od roku 1901 ženy pravidelně cvičily na sletech a v roce 1914 dosáhly v Sokole plné rovnoprávnosti.
 V pohnutých dějinných okamžicích se slety staly manifestacemi odporu – v roce 1938 proti nacismu, v roce 1948 proti komunismu. Po zákazu Sokola se komunistický režim pokusil slety nahradit spartakiádami. Exiloví sokolové však tradici udrželi a mezi lety 1962–1988 uspořádali sedm zahraničních sletů ve Vídni, Montrealu, Curychu a Paříži.
 Na sletové ploše se vždy stíraly rozdíly věku i postavení a vládl pocit sounáležitosti. Slety jsou oslavou lidské píle, kolektivního ducha a radosti z pohybu. Po obnovení Sokola v roce 1990 se atmosféra vrátila a od roku 1994 se všesokolské slety konají pravidelně každých šest let.
 V době, kdy se vytrácí pocit komunity, představují všesokolské slety silný protipól. Připomínají hodnotu společného cíle, spolupráce a podpory. Nejsou jen sportovní událostí, ale jedinečnou oslavou ducha, těla a bratrství. Jejich výjimečnost spočívá v historické hloubce, schopnosti sjednocovat a inspirovat. Nesou odkaz generací a jsou neodmyslitelnou součástí našeho kulturního dědictví.
 Více o petici na: https://www.sokol.eu/petice</x:t>
   </x:si>
   <x:si>
     <x:t>Česká obec sokolská, IČO 409537, Srbova 370/10, Libeň, 180 00 Praha 8</x:t>
   </x:si>
   <x:si>
     <x:t>1287</x:t>
   </x:si>
   <x:si>
     <x:t>Zachraňme kolotoč ve Svinově!</x:t>
@@ -4103,53 +6477,50 @@
   <x:si>
     <x:t>1281</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Výstup z EU </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Na žádost podepsaných občanů žádáme ČR o vystoupení z EU </x:t>
   </x:si>
   <x:si>
     <x:t>ALENA KOVALOVÁ, Miloše Havla 1246/5, Hlubočepy, 152 00 Praha 5</x:t>
   </x:si>
   <x:si>
     <x:t>1279</x:t>
   </x:si>
   <x:si>
     <x:t>Havířovské ženy pro screening</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Nemocnice Havířov, p. o. usiluje o získání statutu centra pro mamografický screening a přesto, že splní veškeré požadavky dle zákona a ženy z Havířova a okolí jsou prostřednictvím sledovaných indikátorů  významně pod celorepublikovými průměry stran místní a časové možnosti účasti v prevenci, včasného záchytu rakoviny prsou z důvodu právě (ne)účasti ve screeningu a jeho  dostupnosti v místě bydliště, nebylo nemocnici v žádosti vyhověno, s tím že dostatek screening center je např v Ostravě a okolí. Vznik mamografického screeningového centra zvýší dostupnost preventivní péče ve spádové oblasti, která zahrnuje téměř 23 tisíc žen ve věkové kategorii 45-80 let. Celorepublikové pokrytí cílové populace screeningovým vyšetřením ve dvouletém intervalu za 2022 (ženy, věk 45–69 let) je 58,5 %, v Moravskoslezském kraji je toto pokrytí 57,37% a v okrese Karviná 53,71%, což je výrazně pod celorepublikovým průměrem, a to až o 5%.
 Město Havířov je 13. největším městem v České v republice. V Moravskoslezském kraji je hned po Ostravě nejlidnatějším městem v kraji, kdy počet obyvatel spádové oblasti nemocnice, včetně přilehlých obcí činí téměř 90 tisíc. Z tohoto počtu je 27tis. žen ve věku 40+ a 23,5tis. žen ve věku 45+, což představuje velkou potencionální skupinu pro mamografický screening. Z dat ÚZIS (Ústav zdravotnických informací a statistiky ČR) je zřejmé, že nejvyšší incidence nádorů prsu je ve věkové slupině 50-79 let. V této věkové slupině je v Havířově a přilehlých obcích více než 17tis. žen.
  S tím je spojen nárůst mortality (úmrtnosti)  v dané oblasti, kdy v okrese Karviná je vyšší zastoupení III. a IV. stadia karcinomu prsu, a naopak nižší zastoupení I. a II. stadia ve srovnání s celorepublikovým průměrem, přičemž tento negativní trend lze změnit prováděním efektivního mamografického screeningu.  Je všeobecně známo, že záchyt onkologického onemocnění v méně pokročilém klinickém stadiu výrazně zvyšuje naději na dobrý výsledek léčby a na dlouhodobé přežití. Dostupná populační data o karcinomu prsu ukazují stále rostoucí podíl časných stadií u nově diagnostikovaných případů onemocnění, a to zejména díky programu organizovaného screeningu. To je velmi pozitivní trend, neboť 5leté přežití pacientek, u nichž byl karcinom prsu diagnostikován v klinickém stadiu I či dokonce jako karcinom in situ, činí téměř 100 %.
 Ze spádové oblasti Havířov a okolí ročně však absolvuje mamografický screening pouze okolo 5 tisíc žen, což představuje pokrytí cca 45%. Havířov, jakožto druhé největší město v kraji, nedisponuje mamografickým screeningovým centrem. Z tohoto důvodu jsou ženy nuceny dojíždět do okolních screeningových center, kdy tento fakt snižuje účast žen na screeningu pod hranici 50%.
 Jako jeden z mála poskytovatelů zdravotních služeb můžeme nabídnout v rámci screeningového centra komplexnost péče. Vznikem screeningového centra v Nemocnici Havířov, p.o. dojde ke zlepšení dostupnosti této péče pro ženy ze spádové oblasti, a tím i ke zvýšení počtu žen, které vyšetření podstoupí. Nemocnice může nabídnou komplexní péči o ženu s novotvarem prsu od prvotního záchytu v rámci screeningu, až po chemoterapeutickou léčbu ve stacionáři a následnou rekonstrukci prsu v rámci plastické chirurgie. Tato komplexnost je největším benefitem pro obyvatelky ze spádové oblasti.
 </x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Ministerstvo zdravotnictví</x:t>
   </x:si>
   <x:si>
     <x:t>Nemocnice Havířov, příspěvková organizace, IČO 844896, č.p. 859, 739 14 Ostravice</x:t>
   </x:si>
   <x:si>
     <x:t>1277</x:t>
   </x:si>
   <x:si>
     <x:t>Za spravedlivé výchovné: Matky nesmějí být důchodovou reformou znevýhodněny</x:t>
   </x:si>
   <x:si>
     <x:t>Tento krok způsobí, že matky s nízkými důchody, které nyní pobírají výchovné, budou mít v budoucnu nižší důchod než bezdětní lidé, kteří žádné výchovné nepobírají. Může dojít k paradoxní situaci, kdy by bylo výhodnější žádné výchovné nepobírat, protože matky s výchovným ztratí nárok na minimální důchod a budou dlouhodobě finančně poškozeny.
 ➤ Proto požadujeme:
 ▶️ Aby výchovné bylo od důchodů odděleno již od roku 2026, a aby tak byl každému důchodci nejprve přiznán plný minimální důchod, ke kterému bude výchovné přičteno navíc.
 Tímto opatřením bude zachována spravedlnost mezi matkami a bezdětnými, a zároveň se předejde diskriminaci těch, kteří vychovali děti – přispěvatele do důchodového systému.
 Pokud by tento krok nebyl legislativně možný, požadujeme jako náhradní řešení:
 ▶️ Valorizaci výchovného společně s důchodem i po roce 2027, tak aby se jeho hodnota v čase nesnižovala a důchody matek nezaostávaly.
 Shrnutí:
 My, níže podepsaní, žádáme vládu České republiky a Ministerstvo práce a sociálních věcí, aby zajistily spravedlivé zacházení s výchovným v důchodovém systému a zabránily finančnímu znevýhodnění žen, které vychovaly děti.
 V příloze naleznete přehledný graf ze kterého i laik pozná, že s tím jak je nyní zvýšení minimálních důchodů nastaveno, opravdu není všechno v pořádku.</x:t>
   </x:si>
   <x:si>
     <x:t>SVĚTLANA GLASEROVÁ, Čs. pionýrů 19, 538 07 Seč</x:t>
   </x:si>
   <x:si>
@@ -4631,53 +7002,50 @@
   <x:si>
     <x:t>Městská část Brno-Bystrc</x:t>
   </x:si>
   <x:si>
     <x:t>RADKA ŽĎÁRSKÁ FUČÍKOVÁ, Žabí 1050/3, Žebětín, 641 00 Brno</x:t>
   </x:si>
   <x:si>
     <x:t>1218</x:t>
   </x:si>
   <x:si>
     <x:t>Jsme pro zachování PRAŽSKÉHO KOMORNÍHO BALETU</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">My, níže podepsaní občané České republiky, diváci a příznivci tanečního umění, prostřednictvím této petice žádáme Vládu České republiky a Radu Hlavního města Prahy, aby společným systémovým opatřením zachránili PRAŽSKÝ KOMORNÍ BALET (PKB) před hrozícím bankrotem a nevratnou likvidací. PKB založil v roce 1975 fenomenální choreograf Pavel Šmok. Umělecky nezávislý taneční soubor byl i v minulosti na okraji zájmů veřejných institucí. Soubor nikdy neměl potřebné podmínky a dostatečnou finanční podporu na tvůrčí činnost. PKB 50 let (1975 – 2025) vykonává veřejnou kulturní službu v Praze a zejména regionech ČR. Současná finanční situace PKB je však nadále neudržitelná! Pomozte svým podpisem zachovat soubor, který hrdě reprezentuje Českou republiku a hlavní město Praha v zahraničí a dává příležitosti především českým umělcům. 
 *****
 Věříme, že Vláda České republiky i Rada Hlavního města Prahy společně najdou systémové řešení a PRAŽSKÝ KOMORNÍ BALET tím zachrání pro další generace diváků a tanečníků! 
 Předem za to děkujeme.
 Za petiční výbor:
 1)	Mgr. Ladislava Dunovská Jandová, trvale bytem Slunečná 653, 330 21 je pověřena zastupovat petiční výbor při jednání s příslušnými orgány - Vládou České republiky a Radou Hlavního města Prahy.
 2)	Mgr. Linda Svidró, trvale bytem Modrá 1980/8, 155 00 Praha 5 
 3)	Dominik Vodička, trvale bytem Rochovská 758/3, 198 00 Praha 9 - Hloubětín
 Vyplněné petiční archy prosíme doručovat na adresu: Balet Praha o.p.s./PRAŽSKÝ KOMORNÍ BALET, Dům tanečního umění, Údolní 212/1, 147 00 Praha 4 – Braník. 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Ministerstvo kultury</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BALET PRAHA, o.p.s., IČO 28723724, Slunečná 653, 330 21 Líně</x:t>
   </x:si>
   <x:si>
     <x:t>1217</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za zavedení digitálního ověření věku při nákupu regulovaných produktů v ČR</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za zavedení digitálního ověření věku při nákupu regulovaných produktů v ČR
 My, níže podepsaní občané České republiky, žádáme vládu a příslušné orgány o zavedení systému digitálního ověření věku přes terminál, podobně jako je to v USA, při nákupu produktů podléhajících věkovému omezení (např. e-liquidy, tabákové výrobky, alkohol, HHC, léky na předpis).
 Proč je toto opatření důležité?
 ✔️ Efektivní ochrana mladistvých – automatické ověření věku zabrání nezletilým v nákupu těchto produktů. ✔️ Eliminace nelegálního prodeje – každý nákup bude spojen s osobou, která jej provedla, což sníží riziko zneužití. ✔️ Moderní, technologicky vyspělé řešení – systém založený na ověření přes občanský průkaz nebo bankovní identitu zajistí bezpečné a transparentní nákupy. ✔️ Zachování svobody pro dospělé spotřebitele – místo plošných zákazů umožníme dospělým bezpečný a pohodlný nákup regulovaných produktů.
 Jak by systém fungoval?
 ✅ Terminál na prodejním místě – občanský průkaz se přiloží k čtecímu zařízení, které okamžitě ověří věk. ✅ Online nákupy – e-shopy by povinně využívaly ověření přes bankovní identitu nebo digitální doklad. ✅ Automatická kontrola – pokud je kupující mladší než stanovený věk, systém nákup zablokuje. ✅ Omezení obcházení pravidel – nebude možné, aby dospělí kupovali produkty pro nezletilé anonymně.
 Příklad z USA – ověřený systém
 ✔️ V USA již podobný systém úspěšně funguje – všechny nikotinové a tabákové produkty je možné koupit pouze po ověření občanského průkazu přes terminál. ✔️ Každý nákup je evidován – tím se zamezuje prodeji nezletilým, aniž by bylo nutné zavádět přísné plošné zákazy. ✔️ Omezení obcházení zákona – díky digitální evidenci si nezletilí nemohou koupit produkty, pokud nejsou plnoletí.
 Co tím získáme?
 💡 Bezpečnější trh, kde mladiství nebudou mít přístup k nelegálním produktům. 💡 Omezení černého trhu, kde dochází k nelegálnímu prodeji nikotinových, alkoholových či dalších produktů. 💡 Jistotu pro prodejce, že prodávají pouze osobám, které splňují věkové limity.
 Tímto vyzýváme vládu ČR, aby modernizovala kontrolu věku a zajistila bezpečnější a transparentnější systém prodeje regulovaných produktů, inspirovaný úspěšným modelem z USA.
 Podpořte tuto petici svým podpisem a pomozte prosadit efektivní řešení, které chrání mladistvé a zároveň zachovává práva dospělých!</x:t>
   </x:si>
   <x:si>
     <x:t>1215</x:t>
   </x:si>
@@ -4717,160 +7085,101 @@
 -Je také nepřijatelné, aby zpovědní tajemství mohlo bránit vyšetřování trestných činů, kteřé se staly
 - je nepřijatelné, aby se církev snažila omezovat svobodu slova a potírala nebo zakazovala opoziční protestantské názory (jak je tomu např. v Polsku, můžeme zmínit par. 196 polského trestního zákoníku)</x:t>
   </x:si>
   <x:si>
     <x:t>SABINA KOŠINOVÁ, Družstevní 90, 763 26 Luhačovice</x:t>
   </x:si>
   <x:si>
     <x:t>Sabina Košinová, Družstevní 90, 763 26 Luhačovice</x:t>
   </x:si>
   <x:si>
     <x:t>1213</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Petice za odvolání celé vlády ČR </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Petice za odvolání celé vlády ČR kuli hlavně kvůli bitcoinové kauze </x:t>
   </x:si>
   <x:si>
     <x:t>PAVEL POLÁK, 17. listopadu 531, Miřetice u Klášterce nad Ohří, 431 51 Klášterec nad Ohří</x:t>
   </x:si>
   <x:si>
     <x:t>1212</x:t>
   </x:si>
   <x:si>
-    <x:t>Za čisté a bezpečné prostředí v okolí stanic metra a MHD v Praze</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">My, níže podepsaní občané, s obavami a hlubokým znepokojením sledujeme stav okolí stanic metra a zastávek městské hromadné dopravy v Praze. Tyto prostory, které by měly být bezpečným, upraveným a důstojným vstupem do našeho města pro tisíce cestujících denně, se často stávají místem strachu, zanedbanosti a nepořádku. 
 Každý z nás zná ten pocit, když za šera kráčíme k metru a kolem nás jsou posprejované zdi, přeplněné odpadkové koše, zapáchající zákoutí a přítomnost osob, které budí obavy. Nejde jen o otázku bezpečnosti – ale i o to, v jakém prostředí se pohybujeme. Mnozí se vyhýbají rizikovým místům, jiní tiše přihlížejí, jak graffiti, odpadky a zanedbaná infrastruktura přeměňují město na obraz lhostejnosti. Čistota veřejného prostoru totiž zásadně ovlivňuje to, jak se cítíme – a jak respektujeme své okolí. 
 Jak se cítí rodič, když jeho dítě musí projít kolem špinavé, počmárané zastávky, kde se válí rozbité lahve? Jak se cítí senior, když se bojí šlápnout na rozbité a špatně osvětlené schodiště do vestibulu metra? Jak se cítí turista, který vystoupí v evropské metropoli a první, co uvidí, jsou zničené lavičky a všudypřítomný nepořádek? 
 Stanice metra a zastávky MHD v Praze se dlouhodobě potýkají s problémy, které negativně ovlivňují kvalitu života nás všech. Nehygienické a nevzhledné prostředí – včetně odpadků, zápachu, graffiti, špinavých laviček a zanedbané infrastruktury – snižuje důstojnost veřejného prostoru a ničí obraz Prahy jako kulturní metropole. Cestující jsou vystaveni kapsářům, vandalismu i násilným incidentům, často spojeným s užíváním alkoholu a drog. Taková prostředí budí nejistotu a obavy. Zastávky se navíc stávají místem přežívání osob bez domova, hlučných skupin a konfliktních situací. Mnoho lidí se necítí vítáno – ani bezpečně, ani příjemně. 
 Žádáme proto důraz na čistotu a údržbu veřejného prostoru: každodenní úklid stanic a jejich okolí, pravidelné mytí povrchů, rychlé odstraňování graffiti, opravy poškozeného mobiliáře, dostatečné osvětlení, funkční odpadkové koše, dostupné toalety a pravidelný dohled nad technickým stavem zastávek. Požadujeme také důslednou ochranu veřejného pořádku – zákaz konzumace alkoholu na zastávkách a jeho vymáhání, okamžité řešení výtržností, vandalismu a agresivního chování. Žádáme viditelnější přítomnost bezpečnostních složek, tedy pravidelné obchůzky městské policie a instalaci moderního kamerového systému s nepřetržitým dohledem. Zároveň je nutné poskytovat sociální pomoc těm, kteří ji potřebují, zejména prostřednictvím spolupráce s neziskovými organizacemi zaměřenými na pomoc lidem bez domova a podporou programů, které nabízejí alternativu k pobytu na ulici. 
 Chceme rovněž zapojení veřejnosti a osvětu – informační kampaně k prevenci kriminality a udržování pořádku, stejně jako viditelné umístění tísňových kontaktů a instrukcí pro krizové situace. 
 Dopravní uzly nejsou jen klíčovými místy přepravy – jsou to brány do města, která formují první dojem a každodenní zkušenost nás všech. Čistota a bezpečí jdou ruku v ruce: udržovaný prostor odrazuje nevhodné chování a zvyšuje respekt obyvatel i návštěvníků. Je čas, aby tato místa odrážela hodnoty moderní metropole – bezpečnost, péči a úctu k veřejnému prostoru. Praha si zaslouží čisté, bezpečné a důstojné prostředí. </x:t>
   </x:si>
   <x:si>
-    <x:t>JAN HUŠBAUER, U družstva Repo 948/9, Nusle, 140 00 Praha 4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Jan Hušbauer, U družstva Repo 948/9, Nusle, 140 00 Praha
 Radomír Nepil, Frýdlantská 1301/12, Kobylisy, 182 00 Praha
 Ing. Patrik Nacher, Vysočanská 552/73, Prosek, 190 00 Praha
 Mgr. Mária Ševčíková, Cíglerova 1089/30, Černý Most, 198 00 Praha</x:t>
-  </x:si>
-[...21 lines deleted...]
-    <x:t>1193</x:t>
   </x:si>
   <x:si>
     <x:t>1205</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za povinné zveřejnění zdrojových kódů softwaru použitých ve veřejné správě</x:t>
   </x:si>
   <x:si>
     <x:t>My, níže podepsaní občané, vyzýváme vládu České republiky a příslušné orgány veřejné správy k přijetí zákonných a systémových opatření, která zajistí následující:
 1. Veřejný zdrojový kód státního softwaru
 Povinnost zveřejnit veškerý zdrojový kód softwaru, který je nebo bude použit ve všech oblastech veřejné sféry. Jedinou výjimku tvoří software přímo spojený s bezpečností státu.
 2. Veřejný repozitář zdrojových kódů
 Existence veřejného repozitáře, kde bude dostupná historie, revize a diskuze všech úprav v kódu. Kromě samotných systémů, bude veřejná i struktura databázových systémů (nebo obdobných), která data udržují. Samozřejmě bez dat samotných.
 3. Veřejné API
 Zajištění veřejně přístupného API pro přístup k otevřeným datům. Každý občan by měl také mít možnost bezpečné autentizace a přístupu ke svým vlastním datům.
 4. Dohled a bezpečnost dat
 Zřízení specializovaného, odpovědného, úřadu nebo skupiny, která bude dohlížet na bezpečnost a funkci veřejných systémů, spravovat repozitáře, vytvářet dokumentaci a poskytovat veřejnosti podporu při využívání těchto systémů.
 Hlavní důvody petice
 1. Transparentnost
 Veřejné instituce musí být odpovědné občanům. Open source software umožňuje kontrolu zdrojového kódu, brání zneužití a umožňuje včasné odhalení nebezpečných funkcí. Zároveň podporuje diskuzi, návrhy zlepšení i vznik alternativních řešení.
 2. Přehled o vynaložených financích
 Daňový poplatník by měl mít možnost ověřit si, jak byly využity státní prostředky, na kterých se sám účastní. Dnes známe jen cenu zakázek, nikoli však posoudit kvalitu či efektivitu zpracování. Například pokud dojde k náhrazení stávajícího systému za nový, nelze ověřit co k takovému rozhodnutí vedlo a zda došlo ke zlepšení.
 3. Větší nezávislost na dodavatelích
 Veřejné zakázky na vývoj softwaru vyhrávají firmy proto, aby si tím zajistily dlouhodobou a výhodnou spolupráci se státem. Protože však není povinnost zveřejnit zdrojový kód, stát se okamžitě stává závislým na dodavateli a jeho "know-how".
 Povinnost zveřejnit zdrojový kód by motivovala k účasti zejména firmy, které věří ve vlastní dovednosti. Kód by vlastnila Česká republika a zmenšila by se tak závislost na externích firmách nebo dokonce jednotlivcích. 
 Veřejnost by měla možnost revidovat zdrojový kód a podávat pozitivní i negativní zpětnou vazbu, což by mohlo pomoct jak dodavateli, tak státu a veřejnosti.
 4. Centrální řízení
 V současnosti si jednotlivé úřady samostatně objednávají software u externích dodavatelů. Komunikaci s těmito firmami pak zajišťuje vztyčná osoba, která však obvykle nemá potřebnou odbornost v oblasti vývoje softwaru. Přesto rozhoduje o funkcionalitě, kvalitě i ceně řešení.
 Zavedením centrálního dohledu odborníků by se zvýšila efektivita vývoje a snížil počet duplicitních systémů napříč veřejnou správou. To by umožnilo sdílení znalostí, opakované využití kvalitních řešení a celkové snížení nákladů. Dodavatel kvalitního řešení by si tak přišel na více zakázek, zatímco ty méně kvalitní by nebyl důvod dále poptávat.
 5. Kyberbezpečnost
 Otevřený kód umožňuje rychlou kontrolu a odhalení slabin. Veřejná kontrola zvyšuje kvalitu i důvěru.
 6. Komunita
 I když komunitní řešení automaticky neznamená kvalitnější a bezpečnější software, může k tomu významně přispět. Diskuze, alternativní návrhy, revize,... Česká republika má mnoho kvalitních vývojářů a měla by usilovat o jejich rozvoj. Státní sektor by také mohl získat na atraktivitě pro vývojáře.</x:t>
   </x:si>
   <x:si>
     <x:t>PATRIK ŠOMA, Obránců míru 1391, 431 11 Jirkov</x:t>
   </x:si>
   <x:si>
-    <x:t>1204</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>1202</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za zrušení koncesionářských poplatků – plaťme jen za to, co skutečně sledujeme</x:t>
   </x:si>
   <x:si>
     <x:t>V dnešní době má téměř každý člověk přístup k televizoru, telefonu, počítači nebo tabletu – to ale neznamená, že sleduje Českou televizi nebo poslouchá Český rozhlas. Většina lidí využívá placené streamovací služby jako Netflix, Spotify nebo YouTube Premium, kde si platí obsah, který skutečně sledují a poslouchají.
 Považujeme za nespravedlivé, že za veřejnoprávní média musejí povinně platit i ti, kteří je vůbec nesledují. Současný model financování koncesionářskými poplatky je zastaralý, nepřehledný a neodpovídá realitě moderního mediálního prostředí.
 Navrhujeme, aby byl provoz České televize a Českého rozhlasu financován jiným způsobem – například prostřednictvím dobrovolného předplatného nebo formou součásti placeného balíčku, podobně jako jiné mediální služby. Ti, kteří mají zájem tento obsah sledovat, ať si jej zaplatí – ostatní by neměli být nuceni přispívat.</x:t>
   </x:si>
   <x:si>
     <x:t>KRISTÝNA FUCHSOVÁ, č.p. 153, 683 01 Komořany</x:t>
   </x:si>
   <x:si>
     <x:t>1201</x:t>
   </x:si>
   <x:si>
     <x:t>Petice pro konání referenda o projektu Spalovna ZEVO Písek</x:t>
   </x:si>
   <x:si>
     <x:t>Žádáme, aby bylo v obci Písek vypsáno referendum, které by se konalo
 v termínu voleb do Parlamentu ČR v roce 2025, za účelem hlasování o následující otázce:
 Souhlasíte, aby město Písek učinilo všechny potřebné kroky, aby na jeho správním území
 nevzniklo zařízení pro spalování komunálního odpadu – projekt ZEVO?
 ANO - NE
@@ -4914,56 +7223,50 @@
 4. Zlepšení orientace:
 Obyvatelé Prahy se podle arény již běžně orientují, značný přínos to bude především pro turisty a návštěvníky akcí, kteří míří právě do areny, proto přejmenování povede ke snadnější orientaci. Opomenout nelze ani logickou návaznost na již existující zastávku Arena Libeň jih.
 5. Odborná diskuze:
 Záměr přejmenování byl dopravním podnikem představen a je tak veřejně znám nejméně od roku 2018. Nynější rozhodnutí proběhlo za souhlasu městské části, magistrátu, i organizátora dopravy. Změna názvu stanice metra, která denně obslouží desítky tisíc cestujících, by měla být výstupem nikoli chaotického komentování na sociálních sítích po mnoha letech od uvedení záměru, nýbrž odborného posouzení, což se tady naštěstí stalo a probíhá v souladu s aktuální snahou organizátora dopravy ROPID o sjednocení logiky názvů stanic pražského metra. 
 Závěrem:
 Stanice „Českomoravská“ má své místo v pražské historii a dopravní síti. Její název má dnes však opravdu jen historický význam a nezapadá do kontextu dnešní podoby svého okolí.
 Žádáme, aby hlavní město Praha, Dopravní podnik hl. m. Prahy, ROPID i další příslušné orgány pokračovaly v odborně posouzeném přejmenování stanice a zachovaly stejný logický přístup u dalších stávajících stanic a zastávek.
 </x:t>
   </x:si>
   <x:si>
     <x:t>JAROSLAV ČEHOVSKÝ, Svatošových 1018/13, Vysočany, 190 00 Praha 9</x:t>
   </x:si>
   <x:si>
     <x:t>1199</x:t>
   </x:si>
   <x:si>
     <x:t>My jsme CarWars</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;p&gt;Chceme zachránit 24let trvající akce milovníků automobilismu Pokud jsi o CarWars ještě neslyšel (skoro nemožné), je to místo, kde společně fungují fanoušci benzínových, naftových, japonských, amerických…… prostě jakýchkoli odlišných autíčkářských skupin. Pro některé z nás je to místo bez kterého nemůžeme žít, místo kam jedeme raději než na jakoukoli dovolenou. A teď Carwars po 24 letech pořádání čelí zákazu na letišti v panenském Týnci. Pojďme všem společně ukázat že tu stále jsou lidé kteří o to stojí, umí se chovat normálně a ne jen dělat bordel, a udělají vše co zvládnou proto aby si tyto dva pro ně světlé víkendy zachovali naplánované v kalendáři!&lt;br&gt;Můžete se zde i těšit na nějaké akce, které budeme pořádat abychom zviditelnili Carwars (samozřejmě jen v dobrém, bez zbytečného bordelu)&lt;/p&gt;&lt;p&gt;Pojď s námi zachovat autíčkářskou kulturu v tom největším stylu co znám. Sdílej, přidávej lidi, všechno pomůže, každý se počítá.&lt;/p&gt;&lt;p&gt;Moc děkujeme všem členům za účast a odhodlání jít do toho s námi. A nezapomeňte že bez nás všech by CW nebylo, MY JSME CARWARS!&lt;/p&gt;&lt;p&gt;#myjsmecarwars&lt;/p&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>DAVID ALEXA, Arch. Dubského 972, Strakonice I, 386 01 Strakonice</x:t>
   </x:si>
   <x:si>
-    <x:t>1197</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>1196</x:t>
   </x:si>
   <x:si>
     <x:t>Za spravedlivé odměňování zdravotníků v Nemocnici Pardubického kraje, a.s.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Vážený pane hejtmane,
 obracíme se na Vás s naléhavou žádostí o pomoc při řešení situace s odměňováním v Nemocnici Pardubického kraje, a.s.
 My, níže podepsaní, protestujeme proti současnému způsobu odměňování zaměstnanců sloužících tzv. ústavní pohotovostní služby (ÚPS) v Nemocnici Pardubického kraje, a.s. Problém se týká velkého počtu zaměstnanců, kteří pracují u zaměstnavatele v nepřetržitém provozu a slouží ÚPS v délce až 24 hodin dle §83a zákoníku práce. Pracovní režim těchto zaměstnanců zaměstnavatel označuje za „jednosměnný nerovnoměrně rozložený“. Dle našeho názoru ale skutečnost tomuto režimu zcela neodpovídá a v konečném důsledku tak může zaměstnancům ucházet mzda, když nevypsané směny na státní svátky ve všední dny, ve kterých jinak pravidelně pracují, jim pohlcují reálně odpracované přesčasové hodiny.
 Žádáme Vás, abyste se zasadil o změnu k lepšímu v odměňování zaměstnanců. Obáváme se, že současný stav může vést k odchodům zaměstnanců, kteří se cítí nespravedlivě odměňováni.
 </x:t>
   </x:si>
   <x:si>
     <x:t>JANA NĚMCOVÁ, Laty Brandisové 1145, Svítkov, 530 06 Pardubice</x:t>
   </x:si>
   <x:si>
     <x:t>Mgr. Jana Němcová, Laty Brandisové 1145, Svítkov, 530 06 Pardubice
 MUDr. Jan Rule, Divišova 1714, Bílé Předměstí, 530 03 Pardubice
 Mgr. Jana  Svojanovská, Třebovská 188, Hylváty, 562 03 Ústí nad Orlicí
 Bc. Radka  Papayová, Stromovka 245, 565 01 Choceň
 Bc. Jakub Kučírek, č.p. 18, 561 41 Řetůvka
 MUDr. Jiří Uher, Vladimíra Holana 803/4, Lány, 568 02 Svitavy
 Ing. Petra Jurčáková, Lonkova 481, Polabiny, 530 09 Pardubice</x:t>
   </x:si>
   <x:si>
@@ -5122,72 +7425,50 @@
   <x:si>
     <x:t>Město Volyně</x:t>
   </x:si>
   <x:si>
     <x:t>Volyňská kultura, příspěvková organizace, IČO 72206, Halasova 579, 387 01 Volyně</x:t>
   </x:si>
   <x:si>
     <x:t>1183</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za změnu Ústavy České republiky tak, aby bylo možné kandidovat do Parlamentu České republiky již od 18 let.</x:t>
   </x:si>
   <x:si>
     <x:t>Důvody této petice:
 My, níže podepsaní občané České republiky, prostřednictvím této petice usilujeme o změnu Ústavy České republiky (tj. z.č. 1/1993 Sb.), konkrétně článku 19, a to snížením věkové hranice pro pasivní volební právo do Senátu Parlamentu ČR ze 40 na 18 let a do Poslanecké sněmovny Parlamentu ČR z 21 na 18 let.
 Tento návrh vychází z přesvědčení, že plnoletí občané mají právo nejen volit, ale i být voleni. Věková hranice 18 let je v České republice obecně považována za mez dospělosti, kdy člověk přebírá plnou právní odpovědnost. Má právo řídit motorová vozidla, vstoupit do manželství, být povolán k vojenské službě a především rozhodovat ve volbách o budoucnosti země.
 Odepření práva kandidovat na základě věku není založeno na objektivních schopnostech jednotlivce, ale pouze na formálním věkovém limitu. Ve většině členských států Evropské unie (tj. Belgie, Dánsko, Finsko, Francie, Chorvatsko, Itálie, Lucembursko, Maďarsko, Německo, Nizozemsko, Portugalsko, Rakousko, Rumunsko, Slovinsko, Španělsko, Švédsko) mohou občané kandidovat do parlamentu již od 18 let a jejich demokracie tím netrpí, ba naopak, mladí lidé se aktivněji zapojují do veřejného dění.
 Cílem této změny je posílení politické participace mladých lidí, zvýšení zájmu o veřejné dění a férové přiznání jejich plnohodnotné role v demokratickém procesu. Mladá generace je dnes dobře informovaná, propojená a často přináší nové pohledy na řešení problémů, které se dotýkají celé společnosti – od klimatické krize po digitalizaci a vzdělávání.</x:t>
   </x:si>
   <x:si>
     <x:t>DANIEL KRUTÝ, Chmelová 2893/4, Záběhlice, 106 00 Praha 10</x:t>
   </x:si>
   <x:si>
     <x:t>Petr  Jindřichovský, Letohradská 369/3, Holešovice, 170 00 Praha
 Daniel  Krutý, Chmelová 2893/4, Záběhlice, 106 00 Praha</x:t>
-  </x:si>
-[...20 lines deleted...]
-    <x:t>Hockey club 1946 Praga z.s., IČO 61389919, Karasova 1360/21, Modřany, 143 00 Praha 4</x:t>
   </x:si>
   <x:si>
     <x:t>1180</x:t>
   </x:si>
   <x:si>
     <x:t>Petice rodičů žáků a učitelů Základní školy Komenského v Horažďovicích - Zvýšení bezpečnosti přechodu pro chodce před budovou ZŠ Komenského na silnici I/22</x:t>
   </x:si>
   <x:si>
     <x:t>Petice rodičů žáků a učitelů Základní školy Komenského v Horažďovicích
 adresovaná Odboru dopravy Městského úřadu Horažďovice
 Věc: Zvýšení bezpečnosti přechodu pro chodce před budovou ZŠ Komenského na silnici I/22
 Každý rodič chce, aby se jeho dítě mohlo bezpečně dostat do školy a zpět domů. Není to jen přání, ale
 základní právo dětí na bezpečný pohyb ve veřejném prostoru. Naše škola, ZŠ Komenského v
 Horažďovicích, leží u frekventované silnice I. třídy, kde denně proudí hustý provoz. Přesto přechod pro
 chodce přímo před školní budovou není opatřen světelnou signalizací a výhled ze směru od Klatov je pro
 přecházející značně omezený.
 My, níže podepsaní rodiče a učitelé, se proto obracíme na Odbor dopravy Městského úřadu Horažďovice
 s žádostí o urychlené řešení tohoto nebezpečného stavu, který ohrožuje životy našich dětí.
 Konkrétně se jedná o přechod na silnici I/22 před ZŠ Komenského, kde:
 - chybí semafor nebo jiné světelné značení,
 - výhled ze směru od Klatov je velmi špatný,
 - řidiči často nerespektují přednost chodců,
 - situace je kritická zejména v době ranních příchodů a odpoledních odchodů žáků.
 Žádáme proto městský úřad o aktivní řešení této situace. Navrhujeme následující možnosti:
 1. Instalace světelné signalizace se spínačem pro chodce.
@@ -5209,75 +7490,50 @@
     <x:t>Město Horažďovice</x:t>
   </x:si>
   <x:si>
     <x:t>ŠIMON MATĚJKA, Na Výsluní 1176, 341 01 Horažďovice</x:t>
   </x:si>
   <x:si>
     <x:t>1178</x:t>
   </x:si>
   <x:si>
     <x:t>Chceme, aby vedení města Nýrska zajistilo Lesní divadlo pro veřejnost</x:t>
   </x:si>
   <x:si>
     <x:t>Vážení,
 my, níže podepsaní občané, touto peticí vyzýváme město Nýrsko, aby podniklo konkrétní kroky a vyvinulo maximální úsilí k získání Lesního divadla do svého vlastnictví.
 Lesní divadlo v Nýrsku je jedinečný kulturní areál s dlouhou tradicí, který po desetiletí slouží místním obyvatelům i návštěvníkům z širokého okolí. Hrozící prodej soukromému subjektu však ohrožuje jeho budoucnost, veřejnou dostupnost i původní smysl. Jsme přesvědčeni, že zachování tohoto prostoru je ve veřejném zájmu a zaslouží si aktivní přístup ze strany města.
 Žádáme proto vedení města Nýrska, aby neprodleně vstoupilo do jednání s vlastníky a učinilo potřebné kroky k převzetí areálu. Lesní divadlo má i nadále sloužit kultuře, komunitě a dalším generacím – jako otevřené, živé a dostupné místo.
 Děkujeme za podporu této výzvy a za zájem o budoucnost Lesního divadla.</x:t>
   </x:si>
   <x:si>
     <x:t>Město Nýrsko</x:t>
   </x:si>
   <x:si>
     <x:t>Nýrsko ŽIJE, z. s., IČO 19393954, Karla Čapka 866, 340 22 Nýrsko</x:t>
   </x:si>
   <x:si>
-    <x:t>1177</x:t>
-[...23 lines deleted...]
-  <x:si>
     <x:t>1176</x:t>
   </x:si>
   <x:si>
     <x:t>PETICE za zachování kopce Skalka v Rožnově pod Radhoštěm pro veřejnost</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">podle čl. 18 Listiny základních práv a svobod a zákona č. 85/1990 Sb., o právu petičním
 Adresát petice: Město a Městský úřad Rožnov pod Radhoštěm Masarykovo náměstí 128 756 61 Rožnov pod Radhoštěm  
 My, níže podepsaní občané, žádáme město a Městský úřad Rožnov pod Radhoštěm, aby podnikli kroky k zachování kopce Skalky pro veřejnost a zabránili zásahům, které by vedly k omezení přístupu a narušení všech funkcí přínosných pro obyvatele města, a v neposlední řadě narušení krajinného rázu této historické lokality.
 Kopec Skalka je důležitou součástí místního přírodního a kulturního dědictví. Území se skládá ze soukromých lesních pozemků, zahrad se vzrostlými stromy a pozemků evidovaných v katastru nemovitostí jako ostatní komunikace. Omezení přístupu a případné zásahy do krajiny by měly negativní dopad na místní komunitu i přírodní prostředí.
 Žádáme zejména o:  
 1. Zachování volného průchodu lesem – lesní cesty v oblasti Skalky slouží po mnoho desetiletí (200 a více let) pohybu občanů a k rekreaci, jejich uzavření by výrazně omezilo dostupnost této lokality, což je pro veřejnost zcela nepřijatelné. Zde připomínáme, že příležitost vstupu na Skalku dosud využívaly také školy pro sportovní a volnočasové vyžití dětí (ZŠ Pod Skalkou, ZŠ 5. Května, MŠ 5. Května 1527, MŠ Radost, ZŠ Sedmikráska atd.) Velmi významnou funkcí této komunikace je rovněž přístup z ul. Družstevní pro rodiče s dětmi, kteří děti doprovázejí, nebo děti samotné, do školy a zpět. Nyní jsou donuceni posílat děti cestou nezanedbatelně delší (0,8 km) s hustým provozem po komunikaci bez chodníku (Letenská), nebo ulicí z Dolních Pasek.
 2. Zachování krajinného rázu – Skalka je významným přírodním prvkem, jehož charakter nesmí být narušen nevhodnými stavebními či geologickými zásahy. Zde lze využít zařazení území do kategorie lesů zvláštního určení, např. pro veřejný zájem. Toto zařazení je nadřazeno funkcím produkčním a může o něm rozhodnout příslušný orgán lesní správy. Tomu ostatně odpovídá také nový územní plán, který veškeré tyto skutečnosti zohledňuje.
 3.Obnovení průchodu po místních komunikacích 4. třídy – podle pasportu komunikací byly některé cesty zablokovány branami vlastníka pozemků, čímž došlo k omezení veřejného přístupu. V souladu se zákonem požadujeme zpřístupnění těchto komunikací a odstranění nezákonných překážek. Vlastník je povinen toto dle zákona respektovat.
 4. Zákaz geologického narušení povrchových a podpovrchových vrstev – těžba či jiné odtěžení, rozrušování, stavební a geologické zásahy by mohly trvale poškodit geologickou a ekologickou stabilitu lokality v širším území, tedy ve vztahu k okolním nemovitostem na pískovcovém skalním a štěrkopískovém podloží, s citlivostí na proudění spodních vod a pramenů s rizikem odnosu materiálu podloží, což může narušit statiku (i okolních a sousedících) staveb.
 5. Zachování historického významu – připomínka lokality strážního a správního hrádku tvrze na nevysokém, ale výrazném pahorku Hradišťko na pravém břehu Bečvy v Rožnově pod Radhoštěm. Dobu existence hrádku lze předpokládat v l. 1310–72, kdy po založení sousedního hradu na Hradisku zaniká. Dále se v oblasti nachází sakrální památka (kříž z r. 1864), která je součástí kulturního dědictví města a zaslouží si ochranu.
 Tato petice je určena k předání městu a Městskému úřadu Rožnov pod Radhoštěm. Děkujeme za podporu při ochraně našeho společného přírodního a historického dědictví. V Rožnově pod Radhoštěm, dne 20.02.2025  </x:t>
   </x:si>
   <x:si>
     <x:t>Město Rožnov pod Radhoštěm</x:t>
   </x:si>
   <x:si>
     <x:t>IRENA CÉBE JIROUŠKOVÁ, Pod Skalkou 727, 756 61 Rožnov pod Radhoštěm</x:t>
   </x:si>
   <x:si>
@@ -5317,73 +7573,50 @@
     <x:t>1172</x:t>
   </x:si>
   <x:si>
     <x:t>Petice proti výstavbě soustavy větrných elektráren na Žulovsku a Javornicku.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Výstavba soustavy větrných elektráren s výškou listu nad 200 m nad zemí by pro podhůří Rychlebských hor znamenala:
 •	Zásadní proměnu místa s vysokou krajinářskou hodnotou a klidným venkovským charakterem na moderní průmyslovou zónu. K této proměně by došlo z rozhodnutí několika zastupitelů, bez adekvátní veřejné diskuse, bez ohledu na mínění občanů. 
 •	Zhoršení kvality života místních obyvatel vlivem hlukového znečištění a jiných negativních efektů větrných elektráren. 
 •	Zamezení plánované výstavby nových rodinných domů v osvědčené a z povodňového hlediska bezpečné lokalitě Annín v obci Kobylá nad Vidnavkou.
 •	Pravděpodobné vysídlování regionu, a to v době, kdy se do oblasti vrací či stěhují noví obyvatelé.
 •	Ohrožení cestovního ruchu jako významného zdroje příjmů regionu. 
 Vyzýváme tímto zastupitelstva dotčených obcí, členy mikroregionu Žulovsko a Javornicko, členy Svazu měst a obcí Jesenicka, jakož i příslušné orgány Olomouckého kraje, aby byla plánovaná výstavba soustavy větrných turbín zastavena. </x:t>
   </x:si>
   <x:si>
     <x:t>Město Jeseník</x:t>
   </x:si>
   <x:si>
     <x:t>ŠÁRKA MADĚŘIČOVÁ, Tomíkovice 360, 790 65 Žulová</x:t>
   </x:si>
   <x:si>
     <x:t>Ivo Dostalík, 17. listopadu 455, 790 70 Javorník
 Petr Bulguris, č.p. 174, 790 70 Uhelná
 František Uhlíř, č.p. 189, 790 65 Vlčice
 Jakub Kučera, Dukelská 981/24, 790 01 Jeseník</x:t>
-  </x:si>
-[...21 lines deleted...]
-    <x:t>DAVID ŠMÍD, Závratec 54, 538 43 Třemošnice</x:t>
   </x:si>
   <x:si>
     <x:t>1170</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za striktnější definování pravidel pro krátkodobé ubytování zejména v centru Prahy  „DOMOV ≠ HOTEL!“</x:t>
   </x:si>
   <x:si>
     <x:t>Současná situace, kdy se bytové domy v centru města mění v místa, kde jsou obyvatelé téměř drženi jako rukojmí pronajímatelů a hlučných turistů, vyvolává nekonečný stres, pocit bezmoci a ztrátu bezpečí. Krátkodobé pronájmy tak viditelně snižují kvalitu života, často nutí obyvatele opouštět své domovy a odrazují další lidi od bydlení v centru Prahy.
 Proč tuto změnu potřebujeme?
 •	Chceme znát své sousedy!
 Bytové domy by měly být místem, kde se rodiny navzájem respektují a žijí společně, nikoliv anonymní noclehárnou pro turisty.
 •	Zachování klidného a bezpečného domova!
 Rezidenti nesmí být vystaveni nepohodlí a ztrátě pocitu bezpečí, toto by nemělo být důsledkem provozu ubytovacích platforem.
 •	Žádáme o rychlou legislativní změnu!
 Požadujeme, aby byl sněmovní tisk č. 41 co nejdříve a co nejrychleji projednán v PSP. Pokud by se dostatečně zkrátily lhůty pro jednání, umožnilo by to obcím upravit pravidla pro krátkodobé pronájmy ještě během probíhající turistické sezóny.
 Podporujeme návrh Zastupitelstva hlavního města Prahy na změnu zákona č. 455/1991 Sb. o živnostenském podnikání, který je v Poslanecké sněmovně Parlamentu ČR evidován jako sněmovní tisk č. 41. Tento návrh zmocňuje obce k vydání nařízení, která umožní omezit krátkodobé ubytování na určitý časový úsek a stanovit podmínky, za kterých bude tato služba poskytována – zejména v bytových domech. Cílem není celoplošné omezení poskytované služby, ale zajistit, aby byty i celé bytové domy plnily svůj původní účel, tedy poskytovaly obyvatelům kvalitní a bezpečné bydlení.
 Podpisem této petice vyjadřujeme svou podporu změně zákona, která pomůže navrátit klid a pocit bezpečí rezidentům pražského centra a zajistit, že centrum našeho města zůstane skutečným domovem.</x:t>
   </x:si>
   <x:si>
     <x:t>BARBORA RÁZGA, Františka Kadlece 1541/1, Libeň, 180 00 Praha 8</x:t>
   </x:si>
   <x:si>
     <x:t>1167</x:t>
   </x:si>
@@ -5588,70 +7821,50 @@
     <x:t>Petice za odpovědné rozhodování v opatrovnických sporech týkajících se dětí</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Požadujeme:
 1.	Stanovení jednoznačné hranice spodního věku dítěte, pod kterou bude svěření dítěte do střídavé péče odůvodněno výjimečnými či specifickými okolnostmi. 
 2.	Respekt ke kojení dítěte a jeho intimní povahy. Kojení by nemělo být narušováno nuceným střídáním péče, odstavením či jinými zásahy, rozhodnutí matky ohledně kojení by mělo být respektováno.
 3.	Vyloučení střídavé péče ve vysoce konfliktních sporech a případech domácího násilí.
 Tam, kde je přítomný silný konflikt nebo násilí, není střídavá péče vhodná. Je nutné důsledné zkoumání historie vztahu a ochrana slabší strany soudem.
 4.	Aplikování zákazu mediace v případech domácího násilí a zavedení zásady „no contact“ v praxi. 
 5.	Změnu úpravy majetkových práv manželů. Dlouhotrvající a právně zbytečně složité spory o majetek ohrožují ekonomickou stabilitu slabší strany a negativně dopadají i na děti.
 6.	Jasnou zákonnou úpravu postavení OSPOD v soudních řízeních. Chybí jasné vymezení práv a povinností OSPOD, čímž je porušena právní jistota při zastupování dítěte.
 7.	Změnu ve vzdělávání soudců a opatrovníků dětí. Soudci by měli být povinně vzděláváni ve vývojové a dětské psychologii a rovněž ve viktimologii a dospělé psychopatologii, vysoce konfliktní případy by měly být řešeny v mezioborových týmech.
 8.	Změnu týkající se účasti psychologů a psychiatrů v soudních řízeních a jejich vzdělávání. Není vždy nutné, aby se jednalo o soudního znalce z oblasti psychologie a psychiatrie, může se jednat o kvalifikované odborníky, kteří s rodinou již spolupracují a znají genezi případu.
 9.	Důsledná ochrana základních práv dětí a rodičů v soudních řízeních a dohled Ústavního soudu. Rozhodnutí soudu musí odpovídat obsahu spisu a být konkrétně a dostatečně odůvodněná, Ústavní soud byl měl jako jediný mimořádný opravný prostředek důsledně dohlížet nad porušením základních práv účastníků řízení v řízení o ústavních stížnostech.
 10.	Odpovědnost odborníků a soudců. Pokud je rozhodnutí soudů zjevně v rozporu se zájmem dítěte, musí existovat rychlý mechanismus revize a nápravy, stát by se měl hlásit k odpovědnosti za takováto rozhodnutí.
 </x:t>
   </x:si>
   <x:si>
     <x:t>DANIELA HOLÁ, Kubelíkova 1170/11, Žižkov, 130 00 Praha 3</x:t>
   </x:si>
   <x:si>
     <x:t>Markéta  Chudáčková, Uruguayská 416/11, Vinohrady, 120 00 Praha
 Helena Petrová, Gorazdova 1997/15, Nové Město, 120 00 Praha</x:t>
   </x:si>
   <x:si>
-    <x:t>1149</x:t>
-[...18 lines deleted...]
-  <x:si>
     <x:t>1144</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za zrušení nákupu stíhaček F-35</x:t>
   </x:si>
   <x:si>
     <x:t>My, níže podepsaní občané České republiky, žádáme zrušení nesmyslného stamiliardového nákupu předražených a pro naši obranu naprosto zbytečných stíhaček F-35.</x:t>
   </x:si>
   <x:si>
     <x:t>MILAN KRAJČA, Josefa Houdka 123, Lipence, 155 31 Praha 5</x:t>
   </x:si>
   <x:si>
     <x:t>Jaroslav Komínek, Hraničářská 5737, 430 03 Chomutov
 Vítek Prokop, Nad Hájovnou 632, 357 33 Loket
 Marie Pěnčíková, Slížany 76, 768 33 Morkovice-Slížany
 Jaroslav Štefec, Husova 291, 273 45 Hřebeč
 Stanislav Mackovík, č.p. 38, 471 24 Pertoltice pod Ralskem</x:t>
   </x:si>
   <x:si>
     <x:t>1143</x:t>
   </x:si>
   <x:si>
     <x:t>Proti zdražování veřejné dopravy ve Středočeském kraji</x:t>
   </x:si>
   <x:si>
@@ -5721,213 +7934,103 @@
 Důvody petice (zkrácené):
 Diskriminace obyvatel při hlasování – Hlasovací právo bylo omezeno pouze na majitele nemovitostí. Běžní obyvatelé s trvalým pobytem byli vyloučeni.
 Nezveřejnění výsledků ankety – Výsledky druhého hlasování mezi vlastníky nemovitostí nejsou dosud oficiálně známé.
 Zneužití výsledků neplatné ankety – Ačkoli byla označena za neplatnou, výsledky byly přesto použity jako argument pro další rozhodování.
 Zpochybněné zasedání zastupitelstva – Oznámení o zasedání nebylo zveřejněno v souladu se zákonnými lhůtami.
 Přetížení území – Oblast je už zatížena těžbou písku, výstavbou VRT a plánovaným rozšířením el. vedení.
 Nejasné garance a rizika – Investor odmítl uvést potenciální rizika, přestože jde o projekt s dlouhodobým dopadem.
 Chybějící přímé kompenzace pro občany – Není definováno, co konkrétně obec nebo obyvatelé získají.
 Pokles hodnoty nemovitostí – Studie ukazují na pokles hodnoty nemovitostí v blízkosti VTE až o 15 %.
 Nezveřejnění oslovených firem – Občané nevědí, s kým obec jednala, ani jaká byla kritéria výběru.
 Zkušenosti jiných obcí – Jiné obce (např. Jaroslavice, Brzkov, Dlouhá Brtnice) upozornily na neprůhlednost a nevýhodné návrhy firmy TCN Energie.
 Požadujeme:
 Aby obec vyhlásila nové férové referendum pro všechny občany s trvalým pobytem.
 Zveřejnění všech dosavadních dokumentů, smluv a výsledků jednání.
 Zdržení se dalších kroků do doby, než budou splněny tyto požadavky.
 Poznámka:
 Tento text je zkrácenou verzí plného znění petice. Úplná verze, včetně právního rámce, podrobností k jednotlivým bodům a příloh, je přiložena v sekci dokumentů této elektronické petice. Doporučuji ji přečíst. </x:t>
   </x:si>
   <x:si>
     <x:t>Obec Hořany</x:t>
   </x:si>
   <x:si>
     <x:t>MIROSLAV HOUSKA, č.p. 46, 289 14 Hořany</x:t>
   </x:si>
   <x:si>
-    <x:t>1128</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>1125</x:t>
   </x:si>
   <x:si>
     <x:t>Čápům domov neberte</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">V loňském roce si naši vesnici vybrali čápi jako svůj domov. Usadili se na střeše a byli radostí nejen pro děti, ale i pro spoustu obyvatel, kteří s potěšením sledovali jejich každodenní život. Čápi jsou symbolem návratů, nového života a také zdravé krajiny. Jsou zákonem chránění a zaslouží si náš respekt.
 Naši vesnici si před rokem vybrali čápi jako svůj domov. Letos se vrátili, jak to přírodně dělají, ale kvůli nainstalovaným zábranám si nemohou postavit hnízdo tam, kde měli loni. Hledají nové místo, ale to je nebezpečné a už přišli o jedno vajíčko, které spadlo a rozbilo se. Zatímco v okolních vesnicích už čápi sedí na vejcích, u nás nemají ani postavené hnízdo, protože se ho stále snaží postavit na místě z předchozího roku.
 Čáp bílý je přitom zákonem chráněný druh a věříme, že by si zasloužil podporu, ne překážky. Touto peticí žádáme odstranění zábran a umožnění bezpečného hnízdění čápům v naší obci. Děkujeme všem, kterým na přírodě záleží.
  </x:t>
   </x:si>
   <x:si>
     <x:t>Obec Podolí</x:t>
   </x:si>
   <x:si>
     <x:t>KRISTÝNA SNOPKOVÁ, č.p. 300, 686 04 Podolí</x:t>
-  </x:si>
-[...75 lines deleted...]
-</x:t>
   </x:si>
   <x:si>
     <x:t>1116</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Podpora založení politické strany Česká strana národně sociální </x:t>
   </x:si>
   <x:si>
     <x:t>Tato strana si klade za cíl: 
 1. Sociální spravedlnost: Zajištění dostupného vzdělání, zdravotní péče a sociálních služeb pro všechny.
 2. Pracovní práva: Zlepšení pracovních podmínek, zvýšení minimální mzdy a ochrana zaměstnanců.
 3. Ochrana životního prostředí: Podpora udržitelného rozvoje a opatření proti klimatickým změnám.
 4. Modernizace vzdělávacího obsahu: Přizpůsobení učiva současným potřebám, například větší důraz na digitální dovednosti a kritické myšlení
 5. Rovný přístup ke vzdělání: Snížení nerovností mezi regiony a zajištění kvalitního vzdělání pro všechny děti, bez ohledu na jejich socioekonomické zázemí
 6. Reforma zahraniční politiky: Posílení vztahů s jinými státy mimo EU a NATO, například s Ruskem, Čínou nebo zeměmi Visegrádské skupiny.
 7. Obnovení suverenity: Zajištění plné politické a ekonomické nezávislosti České republiky bez vlivu nadnárodních organizací.
 8. Ekonomická soběstačnost: Podpora domácího průmyslu, zemědělství a energetiky, aby byla země méně závislá na zahraničním trhu.</x:t>
   </x:si>
   <x:si>
     <x:t>MARTINA ČERMÁKOVÁ, Luční 327, Janov, 435 42 Litvínov</x:t>
   </x:si>
   <x:si>
-    <x:t>1115</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>1112</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Petice za zákaz vjezdu nákladních automobilů nad 3,5 t na silnici II/463 přes Starou Ves u Bílovce </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Vážený pane starosto, vážení zastupitelé,
 silnice II/463 z Bílovce do Březové (přes Starou Ves) je enormně zatěžovaná kamionovou a nákladní dopravou. Obecně tato silnice není svou šířkou na více místech uzpůsobena pro bezpečný průjezd těchto zmíněných vozidel (např. při vzájemném míjení vozidel). 
 Vzhledem k absenci chodníků na některých částech Staré Vsi podél silnice jsou obyvatelé a tím spíše děti ohrožováni na bezpečnosti nákladními automobily a kamiony, které navíc často ani nerespektují nejvyšší povolenou rychlost. Důsledkem je i obtěžování nadměrným hlukem. 
 Tímto žádáme město Bílovec, aby co nejrychleji zahájilo jednání s provozovatelem silnice, tj. Správou silnic Moravskoslezského kraje, p. o. s cílem úplného zamezení vjezdu vozidel nad 3,5 tuny.
 Podpůrným argumentem pro jednání je plné využití silnice I/57, jež je vzdálenostně dostupná a tento „obchvat“ či zajížďka nezatíží dopravce nadměrnými náklady. 
 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Město Bílovec</x:t>
   </x:si>
   <x:si>
     <x:t>VERONIKA REBROŠOVÁ, Stará Ves 261, 743 01 Bílovec</x:t>
   </x:si>
   <x:si>
     <x:t>Daniel Rebroš, Stará Ves 261, 743 01 Bílovec</x:t>
   </x:si>
   <x:si>
     <x:t>1110</x:t>
   </x:si>
   <x:si>
     <x:t>Výstavba fastfoodových restaurací Mc Donalds a KFC na sídlišti Špičák v České Lípě</x:t>
   </x:si>
   <x:si>
     <x:t>Zásadně se zhorší životní podmínky a zdraví občanů, zejména zvýšením hlučnosti,
 prašnosti a velkým nárůstem výfukových plynů. To díky Mc a KFC Drive, převážně v ulicích Bardějovská, Žitavská, Sluneční a jejich okolí.
 Rychlé občerstvení  nám vezme jednu z posledních travnatých ploch, které nyní slouží k zadržování vody v krajině a venčení pejsků.
 Nevíme zdali stavbou obou řetězců nepřijdeme o krásné vzrostlé Sakury, které nám v brzké době opět vykvetou a jsou tu cca 25 let.
 Dále, bychom dětem v zimním období asi vzali, jediné místo k bobování.
 Celkově dojde ke zhoršení kvality života místních obyvatel.
 Nebylo by tedy za zvážení, tyto dvě stavby umístit na místo kam se opravdu hodí? 
 Doporučujeme:
 - ul. Borská (bývalé autobusové nádraží, kde je dostatek místa).
 - ul. Hrnčířská (vedle České spořitelny) 
 - ul. Mimoňská (volné místo po zbouraném  vlakovém  nádraží)  
@@ -5956,85 +8059,51 @@
 Věříme, že tato změna přinese lepší kvalitu života pro všechny občany České republiky.
 Svým podpisem vyjadřuji souhlas s touto peticí a žádám vládu ČR o legislativní kroky k jejímu naplnění.</x:t>
   </x:si>
   <x:si>
     <x:t>MICHAEL PASCAL VEČEŘ, Taussigova 1167/11, Kobylisy, 182 00 Praha 8</x:t>
   </x:si>
   <x:si>
     <x:t>1008</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za ukončení pronájmu pozemku 2923/5 k.ú. Chodov a otevření parkoviště veřejnosti</x:t>
   </x:si>
   <x:si>
     <x:t>Touto peticí žádáme o ukončení pronájmu městského pozemku parc. č. 2923/5 v katastrálním území Chodov a jeho navrácení k veřejnému využití, konkrétně ke zpřístupnění hotového parkoviště, které se na pozemku nachází.
 Pozemek je ve vlastnictví hlavního města Prahy a byl v roce 2008 pronajat soukromému subjektu za účelem výstavby parkovacích ploch. Parkoviště bylo skutečně vybudováno, avšak po jeho dokončení zůstává již několik let uzavřené a nevyužívané veřejností.
 Situace je o to závažnější, že lokalita dlouhodobě trpí akutním nedostatkem parkovacích míst. V bezprostřední blízkosti pozemku se navíc nachází poliklinika, jejíž návštěvníci nemají kde zaparkovat a jsou nuceni využívat omezená místa v přilehlých ulicích, čímž dále zhoršují situaci pro místní obyvatele.
 Veřejný prostor, který měl sloužit občanům, je tak nadále blokován smlouvou uzavřenou před více než 15 lety, a to navzdory tomu, že její původní účel – výstavba parkoviště – byl již naplněn.
 Domníváme se, že ponechání hotového parkoviště bez veřejného využití v době, kdy se potýkáme s kritickým nedostatkem parkovacích kapacit, je neobhajitelné a v rozporu s veřejným zájmem.
 Žádáme proto příslušné orgány městské části Praha 11 a hlavního města Prahy, aby:
 1.Přehodnotily dosavadní nájemní vztah k pozemku 2923/5
 2.Ukončily jeho pronájem soukromému subjektu
 3.Bezodkladně zpřístupnily parkoviště veřejnosti.
 Věříme, že společným tlakem občanů lze dosáhnout spravedlivého řešení, které bude reflektovat skutečné potřeby místních obyvatel i návštěvníků této frekventované oblasti.</x:t>
   </x:si>
   <x:si>
-    <x:t>Městská část Praha 11</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ZDENĚK ŠALDA, Michnova 1621/9, Chodov, 149 00 Praha 4</x:t>
-  </x:si>
-[...29 lines deleted...]
-    <x:t>LADISLAV CABEJŠEK, Na Fialce II 1637/54, Řepy, 163 00 Praha 6</x:t>
   </x:si>
   <x:si>
     <x:t>1096</x:t>
   </x:si>
   <x:si>
     <x:t>NE VĚTRNÝM ELEKTRÁRNÁM V JINDŘICHOVĚ VE SLEZSKU</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NE VĚTRNÝM ELEKTRÁRNÁM V JINDŘICHOVĚ VE SLEZSKU
 My, níže podepsaní obyvatelé a milovníci regionu nesouhlasíme s výstavbou větrných elektráren na katastrálních územích Jindřichov ve Slezsku a Arnultovice
 Jsme znepokojeni tlakem energetických společností na získání souhlasu s výstavbou větrných elektráren v katastrálních územích Jindřichov ve Slezsku a Arnultovice.
 Vyzýváme tímto zastupitelstvo obce Jindřichov ve Slezsku a každého jednotlivého zastupitele osobně, aby se důrazně zasadili o zachování původního přírodního rázu regionu  a všemi legálními prostředky zabránili devastaci přírodního bohatství našeho regionu. Dále vyzýváme zastupitelstvo, aby se smluvně nezavazovalo k výstavbě větrných elektráren, což by zapříčinilo výše zmíněnou devastaci.
 Jakoukoli výstavbu větrných elektráren v našem regionu považujeme za neomluvitelný zločin proti přírodě a za útok na každého jednotlivého občana, jehož největším osobním i kolektivním bohatstvím v jinak jsou nedotčené přírodní lokality.
 Tento záměr je v přímém rozporu s Ústavním zákonem č. 23/1991 Sb., článek 31 a 35, kde se píše, že „Každý má právo na ochranu zdraví“ a „Každý má právo na příznivé životní prostředí¨.
 Zájmy soukromého podnikatelského subjektu nesmí být nadřazovány nad zájmy občanů, majitelů nemovitosti a přátel místní krajiny.
  </x:t>
   </x:si>
   <x:si>
     <x:t>Obec Jindřichov</x:t>
   </x:si>
   <x:si>
     <x:t>MICHAEL DVOŘÁK, 30. dubna 3060/4, Moravská Ostrava, 702 00 Ostrava</x:t>
   </x:si>
   <x:si>
     <x:t>1089</x:t>
@@ -6120,73 +8189,50 @@
   </x:si>
   <x:si>
     <x:t>MIROSLAV PROUZA, Starý Ples 61, 551 01 Jaroměř</x:t>
   </x:si>
   <x:si>
     <x:t>Ilona Chroustová, Starý Ples 45, 551 01 Jaroměř
 Martina Skočková, Starý Ples 14, 551 01 Jaroměř
 Veronika Wagnerová, Starý Ples 59, 551 01 Jaroměř</x:t>
   </x:si>
   <x:si>
     <x:t>1082</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za zachování pořadu Fokus Václava Moravce</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Česká televize oznámila záměr zrušit diskusní publicistický pořad Fokus Václava Moravce, jeden z významných formátů na české mediální scéně, který poskytuje prostor pro hlubokou a kultivovanou debatu o klíčových společenských otázkách. Tento krok považujeme za ohrožení veřejné diskuse, svobody médií a demokratických hodnot.
 Fokus Václava Moravce není jen běžnou televizní debatou – je to platforma, kde se setkávají odborníci, novináři, politici, mládež i veřejnost, aby společně analyzovali současné výzvy, které ovlivňují naši společnost. Odvaha ptát se, hledat souvislosti a poskytnout prostor pro různé názory jsou základními kameny kvalitní žurnalistiky a zdravé demokracie.
 Veřejnoprávní média mají klíčovou roli v ochraně plurality názorů a zajištění informovanosti občanů. Fokus Václava Moravce umožňuje otevřenou debatu, kde nejsou informace zjednodušovány na povrchní slogany či manipulativní narativy. Zrušení tohoto pořadu by znamenalo další omezení prostoru pro kvalitní žurnalistiku a podrobnou analýzu zásadních otázek.
 V době rostoucí dezinformace, polarizace společnosti a poklesu důvěry v média potřebujeme více pořadů, které podporují kritické myšlení, nikoli méně. Česká televize jako veřejnoprávní instituce má povinnost poskytovat obsah, který slouží veřejnosti, nikoli podléhat tlakům, ať už politickým, ekonomickým či jiným.
 Požadujeme proto zachování pořadu Fokus Václava Moravce a vyzýváme vedení České televize, aby své rozhodnutí přehodnotilo. Zachovejme svobodnou diskusi, kvalitní novinařinu a prostor pro hluboké analýzy, které jsou pro naši demokracii nepostradatelné.
 Podpisem této petice dáváme jasně najevo, že nám záleží na kvalitních médiích a ochraně veřejného prostoru pro nezávislou žurnalistiku. A vyzýváme vedení České televize k zachování natáčení pořadu Fokus Václava Moravce. </x:t>
   </x:si>
   <x:si>
     <x:t>Mezinárodní institut rozvojové a transformační spolupráce, z. ú., IČO 21742197, Aloise Rašína 336/1, Řepčín, 779 00 Olomouc</x:t>
-  </x:si>
-[...21 lines deleted...]
-Veronika Pušková, Roztocká 47, 252 64 Velké Přílepy</x:t>
   </x:si>
   <x:si>
     <x:t>1076</x:t>
   </x:si>
   <x:si>
     <x:t>Petice na odpovědnost, uvědomění organizací a majitelů majetků, aby i občanům České republiky byli zajišťovány lidská práva.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Detailní popis PETICE je k nalezení v příloze, kde je uvedeno v stručným provedení 30 článků na druhé stránce k zajišťování odpovědnosti a uvědomění organizací a majitelů majetků </x:t>
   </x:si>
   <x:si>
     <x:t>Město Mirovice</x:t>
   </x:si>
   <x:si>
     <x:t>STANISLAV HLINKA, Ráztely 22, 398 04 Mirovice</x:t>
   </x:si>
   <x:si>
     <x:t>1073</x:t>
   </x:si>
   <x:si>
     <x:t>Výstavba parkovacího domu</x:t>
   </x:si>
   <x:si>
     <x:t>V současné době dochází k navyšování počtu automobilů, s čímž se pojí problematika parkování. Parkoviště, která byla nejvíce využívaná, v oblasti nákupních center a supermarketů se uzavřela, což způsobuje přeplnění sídlištních parkovišť do takové míry, že lidé hledají parkování v oblastech, kde není parkování povoleno, což amoržřejmě ústí ve zvýšení přestupkové činnosti.
 Touto peticí chci apelovat na naše město, aby investovalo do vybudování oblasti, kde bude možno parkovat bez problémů. Zatím pro to nemáme podmínky, protože rozpočet města je stále schodkový a investuje se do jiných věcí, ale myslím, že investice právě do parkovacího domu by se městu velmi vyplatila.</x:t>
@@ -6285,153 +8331,97 @@
 dopisu na komunikačních kanálech městské části Praha- Slivenec. Děkujeme.
 Zaměstnanci ZŠ a MŠ, rodiče a přátelé školy
 V Praze, únor 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Městská část Praha-Slivenec</x:t>
   </x:si>
   <x:si>
     <x:t>ONDŘEJ HOLEČEK, K Cikánce 1172/2, Slivenec, 154 00 Praha 5</x:t>
   </x:si>
   <x:si>
     <x:t>1039</x:t>
   </x:si>
   <x:si>
     <x:t>Za dostupné a bezpečné vlakové spojení Praha-Čakovice -- Masarykovo nádraží</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">My, níže podepsaní občané, žádáme, aby Hlavní město Praha, IČO 00064581, Mariánské náměstí 2/2, Staré Město, 110 00 Praha 1, zastoupené Regionálním organizátorem pražské integrované dopravy, IČO 60437359 (ROPID), coby objednatel veřejné služby v osobní drážní dopravě na lince S 34 (Praha-Čakovice – Praha-Masarykovo nádraží) na podkladě Smlouvy o veřejných službách ve veřejné drážní osobní dopravě ze dne 31. 10. 2017 (ID zápisu v registru smluv 3416508) uzavřené s obchodní společností KŽC Doprava s.r.o., IČO 27423069, se sídlem Meinlinova 336/1a, Koloděje, 190 16, Praha 9, důsledně a aktivně řešilo zcela neuspokojivý stav aktuálně jediného přímého vlakového spojení mezi Čakovicemi a Masarykovým nádražím. 
 Na lince S34 jsou dopravcem aktuálně nasazena výhradně vozidla řady 810, ačkoliv dle výše uvedené smlouvy mohou být tato vozidla využívána pouze jako operativní záloha v rozsahu maximálně 5 % ročních výkonů. Tento limit musel být překročen již v loňském roce, když bylo jedno z vozidel řady 813.2 dne 18. 9. 2024 značně poškozeno v důsledku nehody dopravce způsobené nedovoleným projetím návěstidla zakazujícího jízdu (viz tisková zpráva Drážní inspekce z téhož dne, dostupná na webu https://di.gov.cz). Od začátku roku 2025 na lince nejezdí ani druhé vozidlo řady 813.2 a linka je obsluhována výhradně starými vozidly řady 810, včetně ranní špičky s odjezdem z Čakovic v čase 7.20 hodin či odpolední špičky s odjezdem z Masarykova nádraží zpět do Čakovic (časy 16.13 hodin a dále). Kapacita vozidel je zcela nevyhovující a vozidla jsou (mimo jiné i v důsledku otevření nové stanice Rajská zahrada) zcela přeplněná. Vybavení vozidel neodpovídá standardům uvedeným v příloze č. 5 shora uvedené smlouvy. Vozidla nejsou bezbariérová. Zejména v kontextu loňské nehody máme rovněž obavy, do jaké míry je cesta těmito vozidly ještě bezpečná. Dle našeho názoru jsou vozidla řady 810 pro účely běžné městské linky v hl. m. Praze zcela nevhodná. 
 Žádáme, aby do doby opětovného nasazení vozidel řady 813.2 byla linka obsluhována např. pronajatými vozidly, která odpovídají standardům požadovaným výše uvedenou smlouvou, či aby byla pro začátek alespoň posílena jejich kapacita v celé ranní a odpolední špičce (nikoliv tedy jen v čase 8.20 hodin s odjezdem z Čakovic) a aby šlo o bezbariérová vozidla. Žádáme, aby byly podmínky smlouvy důsledně dodržovány! </x:t>
   </x:si>
   <x:si>
     <x:t>NIKOLA MUSILOVÁ, Bermanova 975/21, Čakovice, 196 00 Praha 9</x:t>
   </x:si>
   <x:si>
-    <x:t>1043</x:t>
-[...14 lines deleted...]
-  <x:si>
     <x:t>1032</x:t>
   </x:si>
   <x:si>
     <x:t>PETICE ZA VYBUDOVÁNÍ LANOVKY PODBABA - TROJA - BOHNICE</x:t>
   </x:si>
   <x:si>
     <x:t>Požaduji vybudování lanovky Podbaba – Trója - Bohnice. Jde se o bezemisní ekologický dopravní prostředek spojující tři MČ (P6, P7, P8),  odpovídající cílům klimatické politiky. Zamítavý postoj radního p. Hřiba k výstavbě je jeho osobním stanoviskem, které nereflektuje posudky odborníků.
  V roce 2016 navrhla Praha 6  postavení lanovky, z Podbaby do Bohnic,  S možnou stanicí u ZOO, z rozpočtu města (systém PID). Dráha (2 mld Kč) byla navržena jako levnější a ekologičtější varianta k tramvajové trati (5 x dražší), která by se do Bohnic musela vést novým trammostem a tramtunelem ve složitých geologických podmínkách..
 8.4.2020 vyvěsil MHMP  Oznámení záměru dle § 6 zák. č. 100/2001 Sb o posuzování vlivů na ŽP. Z dokumentu vyplývá, že z hlediska ochrany ŽP je projekt přijatelný, lanovka by minimálně ovlivnila ovzduší, klima, půdu, vodu, přírodní zdroje či hmotný majetek; vyloučen vliv na soustavu Natura 2000. Nenachází se v chráněném přírodním území, nezasahuje na území žádné evropsky významné lokality ani ptačí oblasti.
  V květnu 2022 vyhlásil DPHMP mezinárodní  architektonickou soutěž na podobu stavby. Přihlásilo se 23 zájemců z 9 zemí Evropy.  Soutěž  vyhrálo londýnské studio WMA vybrané z pěti finalistů.  Porota na vítězném návrhu ocenila jeho celistvost, kontextuální přístup a zohlednění okolních podmínek, a to jak přírodních, tak městských. Pro přehlednost:  délka tratě – 2240 m, doba jízdy 7min., 17 klimatizovaných kabin (35 os.). V dnešní době jsou veškeré dopravní kapacity mezi P8 a P6 vedeny přes centrum (ztracený čas, zácpy – více emisí); přímé spojení ocení např. studenti ČVUT, ČZU, VŠCHT a všichni, kteří se dosud probíjejí oklikou, ať autem či MHD.
 Bohužel se najdou i tací, kteří z jistých důvodů blokují vznik tohoto bezemisního (el. pohon), ekologického dopravního prostředku. Obecně prospěšnou stavbu nechala např. radní paní Lněničková (Piráti), vyřadit na MHMP ze souboru dopravně důležitých staveb, protože trvá na nízkovodním tramvajovém mostu (má se stavět po r. 2030 a spolu s tramtunelem je plánovaný rozpočet cca 10 mld. Kč). Zřejmě se domnívá, že tento most „převezme“ funkci mostu Pražského obchvatu u Suchdola. Je možné, že důvodem její negace je plánovaná realizace PO, kdy trasa tunelu by vedla pod zahradou domu, který obývá? Spolustraník pan Hřib, radní přes dopravu, vydal prohlášení o "SILNÉM" vlivu lanovky na krajinný ráz, přičemž v dotčeném posudku  je uveden 2x SLABÝ a 2x STŘEDNÍ vliv.
  Do Prahy přijíždí denně cca 270 00 vozidel - pokud by jen 1 promile řidičů (1,8 km aut) dalo přednost lanovce (to je 9 obsazených kabin) trochu by to dopravě a ovzduší jistě pomohlo. V ČR umírá ročně cca 10 000 lidí kvůli znečištěnému ovzduší. Jemné prachové částice v ovzduší (PM10, PM2,5) jsou kvůli schopnosti vázat látky, které mají karcinogenní nebo mutagenní účinky, významným rizikovým faktorem s mnohočetným efektem na lidské zdraví (hlavně. dětí !). Pozn. Realizace stavby 1 rok (příprava 2 roky - 3 budovy + 5 podpěr, kabiny).
 Na závěr – denní tisk: 12.9. loni " Přibližně 70% škodlivin v ovzduší v Praze pochází z nadměrného využívání IAD (individuální automobilové dopravy)“;11.1. t.r. „Podíl aut, která nesplňují limity vzrostl z 69 na 75% (materiály dodaly vládě MD a MV)“ 
 Žádáme o projednání problematiky výstavby lanovky Podbaba – Troja - Bohnice na zasedání zastupitelstva hl. m. Prahy podle § 7 písm. c) zákona č. 131/2000 Sb., o hlavním městě Praze.
 Děkujeme za pozornost
 Mgr. Kristýna Janstová, MBA</x:t>
   </x:si>
   <x:si>
     <x:t>KRISTÝNA JANSTOVÁ, Nad dolíky 1198/19, Suchdol, 165 00 Praha 6</x:t>
   </x:si>
   <x:si>
     <x:t>1025</x:t>
   </x:si>
   <x:si>
     <x:t>Petice proti zneužívání názvu starostové politickým hnutím Starostové a nezávislí.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Vážení spoluobčané, v srpnu 2022 jsem všechny tehdejší představitele samospráv vyzval k tomu, abychom společně vystoupili proti hnutí STAN, jež neoprávněně užívá pojem Starostové. Hlavním důvodem tehdy byla kauza Dozimetr. Vít Rakušan toto prohlášení, které tehdy podepsalo 501 starostů, úspěšně vymlčel. Kauza Dozimetr ovšem ještě neskončila. Během vyšetřování záhadně zemřelo pět osob a ministr vnitra Vít Rakušan prokazatelně vlastnil šifrovaný telefon .............
      V lednu 2023 jsem opětovně všechny tehdejší představitele samospráv vyzval k veřejnému prohlášení, ve kterém jsem všechny upozorňoval na nebezpečí opětovného zavedení cenzury, což se již podařilo.Dále jsem tehdy upozorňoval na nebezpečí růstu cen energií.Dále jsem upozorňoval na nesmyslnost a nebezpečí Green Dealu. A posledním varováním bylo zvýšení daně z nemovitosti, k čemuž došlo. Toto veřejné prohlášení podepsalo více než 250 bývalých a současných starostů. Prohlášení bylo zasláno panu premiérovi, který odpověděl, že ve spoustě věcí nemáme pravdu a že bude přijat konsolidační balíček, který sníží strukturální deficit státního rozpočtu.
      Stojíme na začátku nového roku 2025. Téměř tři roky upozorňujeme, že hnutí STAN v žádném případě není stranou starostek a starostů. V EU jsou za STAN tři představitelé. Bývalý závětrný ministr průmyslu Síkela, který nikdy starostou nebyl, Danuše Nerudová, která rovněž žádnou obec neřídila a o řízení Mendelovy univerzity si každý udělejte obrázek sám, navíc nedávno uvedla větu slovy „My starostové“ a Jan Farský, který sice starostou byl, ale doposud nikomu nevysvětlil, jakou stáž a pro koho v USA jako poslanec Parlamentu absolvoval.
      Je na čase se výrazným způsobem vyjádřit a distancovat od politiky hnutí STAN a to již z několika důvodů.
 	jsou podporovatelem Green Dealu, který ničí náš průmysl a zemědělství
 	jsou podporovatelem inkluze ve školách, která zjevně likviduje naše školství
 	jsou podporovatelem genderové ideologie
 	jsou podporovatelem migrace – doposud řádně nevysvětlený migrační pakt podepsán Vítem Rakušanem
 	podpořili přijetí §318a tr. zákoníku – neoprávněná činnost pro cizí moc, čímž naši zem vrací zpět do totality, poněvadž se jedná téměř o stejný tr. čin jako dle tr. zákona § 98 – tr. čin rozvracení republiky
 	ministr vnitra a předseda STAN Vít Rakušan předložil a již byl v 1. čtení schválen návrh zákona o volebních kampaních – což je vlastně Rakušanova volební inkvizice a je prvním krokem k „Ministerstvu pravdy“. A co by to znamenalo ve spojení s neoprávněnou činností pro cizí moc nechci ani domyslet.
 	jsou podporovatelem přijetí eura, což nám nic pozitivního nepřinese, jak potvrdil i guvernér ČNB Aleš Michl
 	za aktivní podpory STAN se zanikají venkovské prodejny, ruší se pošty, matriky, slučují se školy, hrozí slučování obcí. Převedení placení nepedagogických pracovníků na obce je další hřebíček k tomu, že obec bude nucena z finančních důvodů školu zavřít. Snižuje se dostupnost služeb na venkově, což vede k vylidňovaní venkova. STAN svou politikou aktivně k této situaci přispívá.
 	stát na obec v posledních letech převádí spoustu agend, čímž obce zatěžuje další administrativou - viz. digitálně technické mapy, hlášení o svozu odpadu, administrace platů nepedagogických pracovníků, zřizování poboček Pošta Partner.
 A co mně chybí zcela nejvíc, je viditelná podpora tradiční rodiny.
     Děkuji všem, kteří budete mít odvahu se zapojit. Vím, že doba není lehká.
    	Bc. Otakar Březina, starosta obce Kozojídky
 </x:t>
   </x:si>
   <x:si>
     <x:t>Obec Kozojídky</x:t>
-  </x:si>
-[...38 lines deleted...]
-    <x:t>JAN MAŇAS, K Beranovu 1200/18, Dolní Chabry, 184 00 Praha 8</x:t>
   </x:si>
   <x:si>
     <x:t>1020</x:t>
   </x:si>
   <x:si>
     <x:t>Za ochranu práv a psychického zdraví českých dětí</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Rozhodnutí opatrovnických soudů jsou často neodůvodněná, založená na neodborných, nepodložených a neodůvodněných doporučeních OSPODů (Orgánů sociálně-právní ochrany dětí), rozhodnutí Soudů a postupy OSPODů nevychází vstříc názorům a přirozeným potřebám dětí. Soudy i OSPODy nejsou vyškoleny, jak rozhodovat v případech že v rodině existuje domácí násilí nebo jiné abusivita.
 Důsledkem je nevratná devastace psychického zdraví dětí (viz celý text Petice ke stažení).
 Traumatizaci dětí velmi často způsobují OSPODy i Soudy. Zkušenosti z vyspělých západních zemí již nyní potvrzují (stejně jako spousta moderně i tradičně smýšlejících psychologů), že dítě má mít jednoho primárního pečující rodiče (ideálně matku), a zázemí s tím spojené (stabilní domov). Stálost výchovného prostředí pro děti je důležitou hodnotou a je třeba ji chránit.
 POŽADUJEME ABY:
 1) byl OSPODy i Soudy plně respektován základní princip Úmluvy o právech dítěte:
 „…Zájem dítěte je nadřazen nad všemi ostatními zájmy, jako jsou zájmy rodičů, rodiny
 (nebo i státu) a stejně tak musí být zájem dítěte předním hlediskem při jakékoli činnosti
 týkající se dětí, ať už je uskutečňována veřejnými nebo soukromými institucemi, soudy,
 správními nebo zákonodárnými orgány…"
 2) děti do čtyř let věku a kojené děti speciálně zůstaly v péči matek.
 3) byl respektován názor i mladších dětí na to, kdy a se kterým rodičem chtějí trávit čas.
 4) bylo OSPODy a SOUDy rozhodováno ve prospěch dětí a jejich psychického i fyzického zdraví - (děti nebudou nuceny navštěvovat dvě školská zařízení, cestovat zbytečně dlouho a daleko mezi bydlišti rodičů), nebudou oddělovány od matek v útlém věku, zvláště v případě, že jsou kojené.
 5) pracovníci OSPODů pořizovali videozáznamy (popřípadě audiozáznamy) z rozhovorů či setkání s dětmi i rodiči tak, aby bylo zabráněno jakékoli manipulaci dětí ze strany OSPOD.
 6) domácí násilí nebo jakákoli jiná abusivita páchaná na rodiči druhým rodičem byla v opatrovnickém řízení zohledňována a vnímána obdobně, jako by se jednalo o násilí na dítěti. Požadujeme, aby děti nebyly svěřovány do péče rodičům, kteří se chovají jakkoli násilně, abusivně k druhému rodiči.
 7) rozhodutí Soudu byla odůvodněná, důkazně podložená a dbala zásad elementární logiky.
 8) vznikla bezplatná osobní i on-line právní poradenská centra.
 9) nedocházelo k umísťování dětí do krizových center z důvodu požadavku, tlaku ze strany OSPOD nebo Soudu na změnu názoru dětí.
@@ -6569,509 +8559,128 @@
 Nejčastěji hoří trávní porosty, kontejnery s odpady, okrasné keře nebo věci na balkonech. V posledních letech došlo i k zapálení odstavených aut a vyhoření bytů.
 V dnešní společnosti plné násilí a válek bychom měli chránit zvířata, ne je ohrožovat. Pyrotechnika do moderní společnosti nepatří a její používání by mělo být zakázáno.</x:t>
   </x:si>
   <x:si>
     <x:t>LUKÁŠ SLABOCH, Pod Vyšehradem 22/4, Podolí, 147 00 Praha 4</x:t>
   </x:si>
   <x:si>
     <x:t>992</x:t>
   </x:si>
   <x:si>
     <x:t>Petice proti skládce stavebního odpadu Vamberk - "rekultivace hliniště Vamberk"</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">My, níže podepsaní, prostřednictvím této petice, vyjadřujeme nesouhlas se záměrem označeným jako „Rekultivace hliniště Vamberk“, podaným dne 20. 11. ke krajskému úřadu Královehradeckého kraje oznamovatelem A3G PROJEKT, s.r.o.
 Zřízení skládky stavebního odpadu a recyklačního zařízení by velice nepříjemně ovlivnilo životní prostředí hlukem, prachovými částicemi a velmi zvýšenou automobilovou dopravou, která by také k hluku, znečistění a prašnosti v nemalé míře přispěla. Prachová a hluková zátěž způsobená drcením a tříděním stavebního odpadu by se podepsala na pohodě bydlení a zdravotním stavu obyvatel a celkovém poškození životního prostředí. Pokud by tato skládka vznikla, dojde také ke znehodnocení nemovitého majetku obyvatel. 
 Lokalita Vamberka je také zdrojem pitné vody pro Vamberk a částečně Rychnov nad Kněžnou. Pokud bude již nyní oslabená jílová filtrační vrstva zatížena výluhy odpadů ze skládky (není stoprocentní kontrolní mechanismus, který zajistí nezávadnost ukládaného materiálu), může dojít k nenávratnému znehodnocení zdroje pitné vody.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Město Vamberk</x:t>
   </x:si>
   <x:si>
     <x:t>JAROSLAVA ROJKOVÁ, Jiráskova 1074, 516 01 Rychnov nad Kněžnou</x:t>
   </x:si>
   <x:si>
-    <x:t>981</x:t>
-[...53 lines deleted...]
-  <x:si>
     <x:t>976</x:t>
   </x:si>
   <x:si>
     <x:t>Obnovení trestu smrti.</x:t>
   </x:si>
   <x:si>
     <x:t>V případě prokázání jednoznačné viny ze spáchání úkladné vraždy, kdy není žádná pochybnost o osobě pachatele tohoto velmi závažného trestného činu, tomuto pachateli jednoznačně náleží trest smrti. Je tudíž nezbytně nutné tento trest obnovit. Bude to jistě mít vliv také na snížení počtu takovýchto zločinů.</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIN ŠUFAJZL, Třída Čs. armády 252, Veselí nad Lužnicí II, 391 81 Veselí nad Lužnicí</x:t>
-  </x:si>
-[...40 lines deleted...]
-    <x:t>ONDŘEJ SÝKORA, Oldřichovice 444, 739 61 Třinec</x:t>
   </x:si>
   <x:si>
     <x:t>968</x:t>
   </x:si>
   <x:si>
     <x:t>ZACHRAŇME (A)VOID 2.0</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Ředitel trutnovského Centra současného umění EPO1 Jan Kunze, básník, zpěvák, hudebník a kurátor ke kauze napsal:
 "Vážení představitelé města Prahy, vážení podporovatelé kultury, obracíme se na Vás s naléhavou výzvou k záchraně unikátních kulturních prostorů – lodi (A)VOID Floating Gallery, (A)VOID Gallery i (A)VOID Café. Tyto prostory, jedinečné nejen svým umístěním na řece, ale i svým kulturním zaměřením, si získaly své nezastupitelné místo na mapě pražské kultury. Od roku 2008 zde probíhá bohatý a pestrý program zaměřený na literaturu, hudbu, výtvarné umění i další formy současného umění, které ve stále komerčnější Praze nemají odpovídající alternativu. (A)VOIDy jsou v současné době jediným nekomerčním kulturním prostorem na náplavce, který své aktivity nezaměřuje na výdělek, ale na podporu a rozvoj umělecké a kulturní scény. Svým programem poskytuje prostor začínajícím i uznávaným umělcům, literátům a performerům nejen z Česka, ale i ze zahraničí. Literární večery, autorská čtení, výstavy a komorní koncerty, které zde probíhají, představují výjimečné tvůrčí osobnosti a podporují rozvoj kulturní diverzity ve městě. V oblasti literatury, zvláště poezie a nezávislé literární tvorby, neexistuje v Praze mimo (A)VOIDy žádný alternativní prostor pro prezentaci a veřejné sdílení. Zrušení těchto unikátních a dnes již kultovních zařízení by bylo nenapravitelnou chybou a nezvratnou ztrátou nejen pro pražskou kulturní scénu. Zanikly by oázy, které poskytují útočiště tvorbě, nepodléhající komerčním tlakům a sloužící především lidem, kteří oceňují kvalitní a svobodné umění. Žádáme Vás proto, abyste podpořili zachování těchto kulturních prostorů a umožnili, aby i nadále mohly být významnými místy setkávání tvůrců a příznivců umění, místy, kde mohou vznikat a být prezentována díla, která reflektují naši dobu a společnost.“  
 Ještě před vydáním petice nás podpořil Miroslav Singer, emeritní guvernér ČNB, hlavní ekonom a člen vrcholového vedení Generali CEE Holding těmito slovy:
 "(A)void je už tím posledním, co dělí náplavku od toho, aby se způsobem využití stala jen další, upravenější a nablýskanější reinkarnací prostoru veksláckých rýžovišť a pastí na turisty z Husákových 80. Asi proto i lidem a úředníkům, kteří toto považuji za ideál svůj i svých tyto "atrakce" provozujících kamarádů, tak vadí."
 Svým podpisem stvrzuji souhlas se zněním textu na platformě Petice.com https://www.petice.com/zachrame_avoid_20 a zde v příloze.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Dvojka sobě, z.s., IČO 26584158, Na bojišti 1733/12, Nové Město, 120 00 Praha 2</x:t>
-  </x:si>
-[...230 lines deleted...]
-    <x:t>LUCIE DOLANSKÁ, Arnošta z Pardubic 95, 250 82 Úvaly</x:t>
   </x:si>
   <x:si>
     <x:t>869</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za zpřísnění Lustračního zákona</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Vážení senátoři, vážení poslanci,
 my, níže podepsaní občané ČR, požadujeme revizi – novelizaci zákona č. 451/1991 Sb., tzv. „velkého lustračního zákona“, ve smyslu rozšíření jeho platnosti na veškeré ústavní činitele, a to splněním všech bodů §2 uvedeného zákona, pro výkon funkcí prezidenta, senátorů, poslanců, členů vlády, soudců ústavního soudu, soudců, prezidenta a viceprezidentů NKÚ, státních zástupců, členů bankovní rady, v oblasti krajské a komunální minimálně uvolněných zastupitelů krajských a obecních zastupitelstev. 
 Změnu požadujeme doplněním §1 odst.1 o body s výčtem výše uvedených ústavních činitelů. V §2 odst. 1 požadujeme doplnění bodu „příslušníkem zpravodajské služby generálního štábu ČSLA“, bodu „příslušníkem ozbrojených složek SNB a ČSLA přímo podléhajících Sboru národní bezpečnosti složky Státní bezpečnosti“ a bodu „příslušníkem vnitřní ochrany Sboru nápravné výchovy ČSR“.
 Požadujeme, aby pro tři nejvyšší ústavní funkce, prezidenta a předsedy obou komor parlamentu bylo diskvalifikační též členství v KSČ.
 Požadujeme, aby bývalá příslušnost v KSČ byla důvodem k vyloučení osoby z jakéhokoli řízení pro podjatost, v případě že se jedná o řízení napravující křivdy způsobené státem před listopadem 89, způsobené Komunistickou stranou Čech a Moravy, členem KSČM, členem Lidových milicí, nebo členem KSČ.
 V případě, že by uvedené požadavky kolidovaly s Ústavou ČR, nebo s jiným zákonem, požadujeme změnu těchto právních norem v platném znění, pro potřebu výše uvedených zákonů v uvedeném smyslu. 
 Trestní, etická a morální bezúhonnost je důležitým předpokladem výkonu funkcí, které ovlivňují běh života ostatních občanů. Nechceme, aby i nadále různé osoby podílející se na zločinném režimu před listopadem 1989 v ČSSR, tj. svým členstvím v KSČ, příslušností ke Státní bezpečnosti, spoluprací a donášením orgánům StB, kariérou ve Sboru národní bezpečnosti, nebo v jiných ozbrojených složkách ČSSR apod., dále vykonávali funkce ovlivňující chod demokratického státu.
 Etika nad zákon!
 </x:t>
   </x:si>
   <x:si>
     <x:t>JAN BRHLÍK, Kosmonautů 3017, 276 01 Mělník</x:t>
   </x:si>
   <x:si>
     <x:t>František Laudát, Klínecká 1224/14, Hlubočepy, 152 00 Praha
 Jiří Kraus, Sokolovská 1166/268, Libeň, 190 00 Praha
 Jan Brhlík, Kosmonautů 3017, 276 01 Mělník</x:t>
   </x:si>
   <x:si>
     <x:t>868</x:t>
   </x:si>
   <x:si>
     <x:t>Petice o protiprávnosti komunistické ideologie, její propagace a zákazu stran a hnutí, které tuto ideologii hlásají, propagují a prosazují</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Vážení senátoři, vážení poslanci,
 my, níže podepsaní občané ČR, požadujeme schválení zákona o zákazu komunistické ideologie, komunistických symbolů, třídního boje, Komunistické strany Čech a Moravy, Komunistické strany Československa a Komunistické strany České 21 jako následnic předlistopadové KSČ, požadujeme zákaz užívání slova komunismus a slov od něho odvozených v názvech právnických osob. Požadujeme právně postavit komunismus jako zločinnou ideologii na stejnou úroveň, na kterou je postaven fašismus a nacismus. 
 Požadujeme, aby zákon o protiprávnosti komunistického režimu a odporu proti němu č.198/1993, nebyl pouhým deklaratorním konstatováním, ale právně vymahatelná norma.
 Požadujeme, aby parlament ČR dodržel větu z úvodu zákona č.198/1993, „a prohlašuje, že ve své další činnosti bude vycházet z tohoto zákona.“, tudíž bude aktivně pokračovat ve vyrovnání se se zločinnou komunistickou minulostí ČR, jak bylo schválením tohoto zákona a zákonů, které měly navazovat původně zamýšleno.
 V případě, že by uvedené požadavky kolidovaly s Ústavou ČR, nebo s jiným zákonem, požadujeme změnu těchto platných právních norem, pro potřebu výše uvedených zákonů v uvedeném smyslu. 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>815</x:t>
-[...30 lines deleted...]
-  <x:si>
     <x:t>425</x:t>
   </x:si>
   <x:si>
     <x:t>Stop uhlíkové neutralitě</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;p&gt;Zkratky: SP - skleníkové plyny, CO2 - oxid uhličitý&lt;/p&gt;&lt;p&gt;&amp;nbsp;&lt;/p&gt;&lt;p&gt;&amp;nbsp;&lt;/p&gt;&lt;h3&gt;Požadujeme:&lt;/h3&gt;&lt;p&gt;&lt;b&gt;1)&lt;/b&gt; Odstoupení ČR ze systému emisních povolenek EU.&lt;/p&gt;&lt;p&gt;&lt;b&gt;2)&lt;/b&gt; Zrušit příspěvek na obnovitelné zdroje u ceny elektřiny.&lt;/p&gt;&lt;p&gt;&lt;b&gt;3)&lt;/b&gt; Zastavení podpory pro projekty neziskových organizací zaměřujících se na změnu klimatu a klimatickou krizi (viz. příloha).&lt;/p&gt;&lt;p&gt;&lt;b&gt;5)&lt;/b&gt; Zastavení podpory pro elektromobily, solární a větrné elektrárny.&lt;/p&gt;&lt;p&gt;&lt;b&gt;6)&lt;/b&gt; Zrušit povinnost přimíchávání biopaliv do pohonných hmot.&lt;/p&gt;&lt;p&gt;&lt;b&gt;7)&lt;/b&gt; Upustit od zákazu výroby spalovacích motorů v roce 2035.&lt;/p&gt;&lt;p&gt;&amp;nbsp;&lt;/p&gt;&lt;p&gt;&amp;nbsp;&lt;/p&gt;&lt;h3&gt;Odůvodnění:&lt;/h3&gt;&lt;p&gt;&lt;b&gt;1)&lt;/b&gt; Ani po desítkách let se vědcům nepodařilo určit, jaká je citlivost klimatu, nebo-li jak moc má lidská činnost přispívat ke změně teploty. To dokazuje velmi široké rozpětí citlivosti 0.0044°C – 4.5°C, jenž je výsledkem mnoha studií v průběhu let. Neví se tedy přesně, zda má vůbec smysl snižovat emise SP a pokud ano, tak o kolik.&lt;/p&gt;&lt;p&gt;&lt;b&gt;2)&lt;/b&gt; I kdyby SP vypouštěné člověkem významně ovlivňovaly klima na Zemi, tak přesto nebylo prokázáno, že by vyšší teplota či koncentrace SP měla negativní vliv na život na Zemi.&lt;/p&gt;&lt;p&gt;&lt;b&gt;3)&lt;/b&gt; Na základě reálných dat a historických rekonstrukcí neexistují jasné důkazy o tom, že by na Zemi právě panovala či že by měla s vysokou pravděpodobností v následujících letech nastat klimatická krize.&lt;/p&gt;&lt;p&gt;&amp;nbsp;&lt;/p&gt;&lt;p&gt;&amp;nbsp;&lt;/p&gt;&lt;p&gt;Podrobné odůvodnění se zdroji je v příloze.&amp;nbsp;&lt;/p&gt;&lt;p&gt;Další odůvodnění najdete na facebookové stránce „Uhlík je život“ (.../uhlik.je.zivot)&lt;/p&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>DAVID PETRÁSEK, č.p. 483, 514 01 Horní Branná</x:t>
-  </x:si>
-[...18 lines deleted...]
-David Satke, Vršovická 842/35, Vršovice, 101 00 Praha</x:t>
   </x:si>
   <x:si>
     <x:t>273</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za zachování pátku a soboty jako volebních dnů</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;h3&gt;SHRNUTÍ&lt;/h3&gt;&lt;p&gt;Dle aktuálně platné právní úpravy probíhá hlasování ve volbách v pátek od 14 do 22 hodin a v sobotu od 8 do 14 hodin.&lt;/p&gt;&lt;p&gt;Česká vláda schválila 1. února 2023 návrh zákona o správě voleb. Návrh zákona byl předán k projednání Parlamentu ČR.&lt;/p&gt;&lt;p&gt;Součástí návrhu je i změna doby konání voleb (§ 2): „&lt;i&gt;Na území České republiky se volby konají v pátek. Hlasování začíná v 7:00 hodin a končí ve 22:00 hodin.&lt;/i&gt;“&lt;/p&gt;&lt;p&gt;Tato petice je občanskou snahou o to, aby volebními dny byly i nadále pátek a sobota, s obvyklými časy hlasování.&lt;/p&gt;&lt;h3&gt;ODŮVODNĚNÍ PETIČNÍHO NÁVRHU&lt;/h3&gt;&lt;p&gt;Neexistuje žádný zásadní důvod měnit dlouhodobě používaný systém voleb, který se osvědčil a který funguje.&lt;/p&gt;&lt;p&gt;Hlavní nevýhody vládního návrhu jsou následující:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;u&gt;Vyloučení volební účasti některých občanů&lt;/u&gt;&lt;br&gt;&lt;br&gt;Ve vypořádání připomínek k návrhu zákona se mj. uvádí: „&lt;i&gt;Nebyl identifikován typ voliče, který by mohl volit jedině v sobotu a musel svoji voličskou motivaci kvůli hlasování v pátek potlačit.&lt;/i&gt;“&lt;br&gt;&lt;br&gt;Autor petice uvádí tři skupiny, v nichž mohou někteří voliči volit jedině v sobotu (resp. jen v jeden ze dvou dnů):&lt;br&gt;&lt;br&gt;a) Lékaři, hasiči a další profese, u nichž jsou či mohou být uplatňovány pracovní směny o délce 24 hodin.&lt;br&gt;&lt;br&gt;b) Pracovníci, kteří odjíždějí na celý týden do zaměstnání do vzdálené lokality a domů se vracejí až v pátek večer.&lt;br&gt;&lt;br&gt;c) Pracovníci např. ve výrobě, kteří mají v navrhovaný den voleb (pátek) dvě směny (typicky od 6 do 22 hodin).&lt;br&gt;&lt;br&gt;(Pro úplnost lze zmínit, že původní návrh zákona obsahoval možnost volit s předstihem, ve středu na obecním úřadě. Tato možnost byla v konečné verzi vládního návrhu vypuštěna.)&lt;br&gt;&amp;nbsp;&lt;/li&gt;&lt;li&gt;&lt;u&gt;Komplikace pro rodiče a učitele&lt;/u&gt;&lt;br&gt;&lt;br&gt;Volební místnosti jsou často ve školách. Navrhovaným termínem konání voleb po celý pátek by došlo k výraznějšímu zásahu do organizace školního dne, než jak je tomu v současnosti.&lt;br&gt;&lt;br&gt;Návrh mj. přináší ředitelům škol možnost vyhlásit pro žáky volný den. Tato možnost ale není (především pro rodiče menších dětí) vhodným řešením.&lt;br&gt;&lt;br&gt;V důvodové zprávě se také uvádí, že škola může v den voleb zorganizovat školní vyučování mimo budovu školy (školní výlet, exkurze, divadelní či filmové představení). Tento postup může představovat komplikaci pro pedagogický sbor.&lt;br&gt;&lt;br&gt;Z obou důvodů tak dochází k situaci, kdy řešení pseudoproblému (údajně nevyhovující termín voleb) přináší nové problémy, a to problémy reálné (zajištění péče o malé děti a/nebo nutnost změny organizace školního dne). Takový postup není logický.&lt;br&gt;&lt;br&gt;Obecně nemá opodstatnění kvůli volbám (které mohou probíhat jako dosud) zvyšovat omezení školního vyučování nad rámec současného rozsahu.&lt;br&gt;&amp;nbsp;&lt;/li&gt;&lt;li&gt;&lt;u&gt;Větší náročnost zpracování a vyšší riziko chybovosti&lt;/u&gt;&lt;br&gt;&lt;br&gt;Volební den by nově měl trvat 15 hodin. Následné sčítání hlasů by pro členy volební komise představovalo velkou zátěž (zejména v případě voleb do zastupitelstev ve větších městech). Nelze rovněž vyloučit riziko zvýšení chybovosti zpracování, s ohledem na celkovou délku „pracovního dne“ komisařů.&lt;br&gt;&lt;br&gt;Volební komise se již dnes potýkají s nedostatkem zájemců o práci v komisi. Vidina volebního „maratonu“ zřejmě zájem o činnost komisaře nezlepší.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;b&gt;Další argumenty, dokumenty a informace jsou k dispozici na webu www.dvadnyvoleb.cz&lt;/b&gt;&lt;/p&gt;&lt;p&gt;Děkuji za podporu petice.&lt;/p&gt;&lt;p&gt;Mgr. Tomáš Mosler&lt;/p&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>441</x:t>
   </x:si>
   <x:si>
     <x:t>Petice pro euro</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;p&gt;My, níže podepsaní občané, vyzýváme prostřednictvím poslanecké sněmovny vládu, aby se řídila závazkem České republiky vyplývajícím z přístupové smlouvy do EU podepsané 16. dubna 2003 a potvrzené referendem ze 13. a 14. června 2003 a do konce svého mandátu zahájila proces vstupu do eurozóny a přijetí společné evropské měny euro, včetně bezodkladného splnění všech souvisejících podmínek, především maastrichtských kritérií, jak uvádí ve svém programovém prohlášení z&amp;nbsp;1. března 2023, a stanovila konkrétní časový plán jednotlivých kroků a cílové datum přijetí eura.&lt;/p&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>EURO V ČESKU, z. s., IČO 8535388, Taussigova 1167/11, Kobylisy, 182 00 Praha</x:t>
   </x:si>
 </x:sst>
 </file>
 
@@ -7108,56 +8717,56 @@
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="2">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <x:protection locked="1" hidden="0"/>
-[...2 lines deleted...]
-      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -7414,9825 +9023,11843 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:L296"/>
+  <x:dimension ref="A1:L357"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H1" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="I1" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J1" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K1" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="L1" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:12">
       <x:c r="A2" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="B2" s="0" t="s">
+      <x:c r="B2" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D2" s="1">
-[...5 lines deleted...]
-      <x:c r="H2" s="2" t="s">
+      <x:c r="D2" s="2">
+        <x:v>46189.5711932755</x:v>
+      </x:c>
+      <x:c r="E2" s="2">
+        <x:v>46372.9999884259</x:v>
+      </x:c>
+      <x:c r="H2" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I2" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J2" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K2" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L2" s="0">
-        <x:v>71</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:12">
       <x:c r="A3" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="B3" s="0" t="s">
+      <x:c r="B3" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D3" s="1">
-[...5 lines deleted...]
-      <x:c r="H3" s="2" t="s">
+      <x:c r="D3" s="2">
+        <x:v>46189.2528649769</x:v>
+      </x:c>
+      <x:c r="E3" s="2">
+        <x:v>46372.9999884259</x:v>
+      </x:c>
+      <x:c r="H3" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="L3" s="0">
-        <x:v>23</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:12">
       <x:c r="A4" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D4" s="1">
-[...6 lines deleted...]
-        <x:v>26</x:v>
+      <x:c r="D4" s="2">
+        <x:v>46188.8727651389</x:v>
+      </x:c>
+      <x:c r="E4" s="2">
+        <x:v>46371.9999884259</x:v>
+      </x:c>
+      <x:c r="H4" s="1" t="s">
+        <x:v>27</x:v>
       </x:c>
       <x:c r="I4" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="J4" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="K4" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L4" s="0">
-        <x:v>7</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:12">
       <x:c r="A5" s="0" t="s">
-        <x:v>29</x:v>
-[...1 lines deleted...]
-      <x:c r="B5" s="0" t="s">
         <x:v>30</x:v>
+      </x:c>
+      <x:c r="B5" s="1" t="s">
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D5" s="1">
-[...6 lines deleted...]
-        <x:v>31</x:v>
+      <x:c r="D5" s="2">
+        <x:v>46188.5824565856</x:v>
+      </x:c>
+      <x:c r="E5" s="2">
+        <x:v>46371.9999884259</x:v>
+      </x:c>
+      <x:c r="H5" s="1" t="s">
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I5" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J5" s="0" t="s">
-        <x:v>33</x:v>
-[...1 lines deleted...]
-      <x:c r="K5" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
+      <x:c r="K5" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="L5" s="0">
-        <x:v>8</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:12">
       <x:c r="A6" s="0" t="s">
-        <x:v>35</x:v>
-[...1 lines deleted...]
-      <x:c r="B6" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
+      <x:c r="B6" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>14</x:v>
-[...8 lines deleted...]
-        <x:v>37</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D6" s="2">
+        <x:v>46188.570429537</x:v>
+      </x:c>
+      <x:c r="E6" s="2">
+        <x:v>46188.5802574769</x:v>
+      </x:c>
+      <x:c r="H6" s="1" t="s">
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I6" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J6" s="0" t="s">
-        <x:v>39</x:v>
-[...1 lines deleted...]
-      <x:c r="K6" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="K6" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L6" s="0">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:12">
       <x:c r="A7" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D7" s="1">
-[...5 lines deleted...]
-      <x:c r="H7" s="2" t="s">
+      <x:c r="D7" s="2">
+        <x:v>46188.031681956</x:v>
+      </x:c>
+      <x:c r="E7" s="2">
+        <x:v>46371.9999884259</x:v>
+      </x:c>
+      <x:c r="H7" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I7" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="K7" s="0" t="s">
-        <x:v>18</x:v>
+      <x:c r="K7" s="1" t="s">
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L7" s="0">
-        <x:v>2</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:12">
       <x:c r="A8" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>14</x:v>
-[...7 lines deleted...]
-      <x:c r="H8" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D8" s="2">
+        <x:v>46187.9963512037</x:v>
+      </x:c>
+      <x:c r="E8" s="2">
+        <x:v>46188.0242466435</x:v>
+      </x:c>
+      <x:c r="H8" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="I8" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="J8" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="K8" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="J8" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="L8" s="0">
-        <x:v>112</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:12">
       <x:c r="A9" s="0" t="s">
-        <x:v>52</x:v>
-[...2 lines deleted...]
-        <x:v>53</x:v>
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="B9" s="0" t="s">
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D9" s="1">
-[...5 lines deleted...]
-      <x:c r="H9" s="2" t="s">
+      <x:c r="D9" s="2">
+        <x:v>46187.3981739931</x:v>
+      </x:c>
+      <x:c r="E9" s="2">
+        <x:v>46370.9999884259</x:v>
+      </x:c>
+      <x:c r="H9" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="I9" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J9" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="I9" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>18</x:v>
+      <x:c r="K9" s="1" t="s">
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L9" s="0">
-        <x:v>33</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:12">
       <x:c r="A10" s="0" t="s">
-        <x:v>55</x:v>
-[...1 lines deleted...]
-      <x:c r="B10" s="2" t="s">
         <x:v>56</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D10" s="1">
-[...6 lines deleted...]
-        <x:v>57</x:v>
+      <x:c r="D10" s="2">
+        <x:v>46184.7153008449</x:v>
+      </x:c>
+      <x:c r="E10" s="2">
+        <x:v>46367.9999884259</x:v>
+      </x:c>
+      <x:c r="H10" s="1" t="s">
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I10" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J10" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="K10" s="2" t="s">
+      <x:c r="K10" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L10" s="0">
-        <x:v>104</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:12">
       <x:c r="A11" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="B11" s="2" t="s">
+      <x:c r="B11" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D11" s="1">
-[...5 lines deleted...]
-      <x:c r="H11" s="2" t="s">
+      <x:c r="D11" s="2">
+        <x:v>46184.4301604167</x:v>
+      </x:c>
+      <x:c r="E11" s="2">
+        <x:v>46367.9999884259</x:v>
+      </x:c>
+      <x:c r="H11" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I11" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L11" s="0">
-        <x:v>8</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:12">
       <x:c r="A12" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="B12" s="2" t="s">
+      <x:c r="B12" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D12" s="1">
-[...5 lines deleted...]
-      <x:c r="H12" s="2" t="s">
+      <x:c r="D12" s="2">
+        <x:v>46183.2231105324</x:v>
+      </x:c>
+      <x:c r="E12" s="2">
+        <x:v>46366.9999884259</x:v>
+      </x:c>
+      <x:c r="F12" s="2">
+        <x:v>46183.2242344792</x:v>
+      </x:c>
+      <x:c r="G12" s="2">
+        <x:v>46183.2242344792</x:v>
+      </x:c>
+      <x:c r="H12" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I12" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J12" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K12" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L12" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:12">
       <x:c r="A13" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>71</x:v>
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>72</x:v>
-[...14 lines deleted...]
-        <x:v>73</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D13" s="2">
+        <x:v>46182.7221507292</x:v>
+      </x:c>
+      <x:c r="E13" s="2">
+        <x:v>46365.9999884259</x:v>
+      </x:c>
+      <x:c r="H13" s="1" t="s">
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I13" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L13" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:12">
       <x:c r="A14" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="C14" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D14" s="2">
+        <x:v>46182.6762733218</x:v>
+      </x:c>
+      <x:c r="E14" s="2">
+        <x:v>46182.7070309259</x:v>
+      </x:c>
+      <x:c r="H14" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="I14" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="C14" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H14" s="0" t="s">
+      <x:c r="J14" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="I14" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K14" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L14" s="0">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:12">
       <x:c r="A15" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="B15" s="2" t="s">
+      <x:c r="B15" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D15" s="1">
-[...5 lines deleted...]
-      <x:c r="H15" s="2" t="s">
+      <x:c r="D15" s="2">
+        <x:v>46181.3269716088</x:v>
+      </x:c>
+      <x:c r="E15" s="2">
+        <x:v>46364.9999884259</x:v>
+      </x:c>
+      <x:c r="H15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I15" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="L15" s="0">
-        <x:v>52</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:12">
       <x:c r="A16" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D16" s="1">
-[...6 lines deleted...]
-        <x:v>86</x:v>
+      <x:c r="D16" s="2">
+        <x:v>46178.5460414815</x:v>
+      </x:c>
+      <x:c r="E16" s="2">
+        <x:v>46361.9999884259</x:v>
+      </x:c>
+      <x:c r="H16" s="1" t="s">
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I16" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J16" s="0" t="s">
-        <x:v>88</x:v>
-[...1 lines deleted...]
-      <x:c r="K16" s="2" t="s">
         <x:v>89</x:v>
       </x:c>
+      <x:c r="K16" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
       <x:c r="L16" s="0">
-        <x:v>9</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:12">
       <x:c r="A17" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D17" s="1">
-[...6 lines deleted...]
-        <x:v>92</x:v>
+      <x:c r="D17" s="2">
+        <x:v>46176.5994558449</x:v>
+      </x:c>
+      <x:c r="E17" s="2">
+        <x:v>46359.9999884259</x:v>
+      </x:c>
+      <x:c r="H17" s="1" t="s">
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I17" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L17" s="0">
-        <x:v>4</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:12">
       <x:c r="A18" s="0" t="s">
-        <x:v>95</x:v>
-[...1 lines deleted...]
-      <x:c r="B18" s="2" t="s">
         <x:v>96</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D18" s="1">
-[...6 lines deleted...]
-        <x:v>97</x:v>
+      <x:c r="D18" s="2">
+        <x:v>46176.5042964352</x:v>
+      </x:c>
+      <x:c r="E18" s="2">
+        <x:v>46359.9999884259</x:v>
+      </x:c>
+      <x:c r="H18" s="0" t="s">
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I18" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J18" s="0" t="s">
-        <x:v>99</x:v>
-[...1 lines deleted...]
-      <x:c r="K18" s="2" t="s">
         <x:v>100</x:v>
       </x:c>
+      <x:c r="K18" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
       <x:c r="L18" s="0">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:12">
       <x:c r="A19" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D19" s="1">
-[...6 lines deleted...]
-        <x:v>103</x:v>
+      <x:c r="D19" s="2">
+        <x:v>46176.3741010417</x:v>
+      </x:c>
+      <x:c r="E19" s="2">
+        <x:v>46359.9999884259</x:v>
+      </x:c>
+      <x:c r="H19" s="1" t="s">
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I19" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
-        <x:v>105</x:v>
-[...1 lines deleted...]
-      <x:c r="K19" s="2" t="s">
         <x:v>106</x:v>
       </x:c>
+      <x:c r="K19" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="L19" s="0">
-        <x:v>385</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:12">
       <x:c r="A20" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="B20" s="2" t="s">
+      <x:c r="B20" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>14</x:v>
-[...7 lines deleted...]
-      <x:c r="H20" s="2" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D20" s="2">
+        <x:v>46175.8057715856</x:v>
+      </x:c>
+      <x:c r="E20" s="2">
+        <x:v>46183.5262912847</x:v>
+      </x:c>
+      <x:c r="H20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I20" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J20" s="0" t="s">
-        <x:v>110</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="K20" s="1" t="s">
+        <x:v>112</x:v>
       </x:c>
       <x:c r="L20" s="0">
-        <x:v>10</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:12">
       <x:c r="A21" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D21" s="1">
-[...6 lines deleted...]
-        <x:v>113</x:v>
+      <x:c r="D21" s="2">
+        <x:v>46175.347276713</x:v>
+      </x:c>
+      <x:c r="E21" s="2">
+        <x:v>46358.9999884259</x:v>
+      </x:c>
+      <x:c r="H21" s="1" t="s">
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I21" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
-        <x:v>115</x:v>
-[...2 lines deleted...]
-        <x:v>116</x:v>
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="K21" s="1" t="s">
+        <x:v>118</x:v>
       </x:c>
       <x:c r="L21" s="0">
-        <x:v>31</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:12">
       <x:c r="A22" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>72</x:v>
-[...14 lines deleted...]
-        <x:v>119</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D22" s="2">
+        <x:v>46174.7455202315</x:v>
+      </x:c>
+      <x:c r="E22" s="2">
+        <x:v>46357.9999884259</x:v>
+      </x:c>
+      <x:c r="H22" s="1" t="s">
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I22" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J22" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="K22" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L22" s="0">
-        <x:v>20</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:12">
       <x:c r="A23" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D23" s="1">
-[...6 lines deleted...]
-        <x:v>123</x:v>
+      <x:c r="D23" s="2">
+        <x:v>46172.3859484722</x:v>
+      </x:c>
+      <x:c r="E23" s="2">
+        <x:v>46356.9999884259</x:v>
+      </x:c>
+      <x:c r="H23" s="1" t="s">
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I23" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L23" s="0">
-        <x:v>22</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:12">
       <x:c r="A24" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D24" s="1">
-[...6 lines deleted...]
-        <x:v>127</x:v>
+      <x:c r="D24" s="2">
+        <x:v>46171.7003747454</x:v>
+      </x:c>
+      <x:c r="E24" s="2">
+        <x:v>46355.9999884259</x:v>
+      </x:c>
+      <x:c r="H24" s="1" t="s">
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I24" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J24" s="0" t="s">
-        <x:v>129</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="K24" s="1" t="s">
+        <x:v>134</x:v>
       </x:c>
       <x:c r="L24" s="0">
-        <x:v>1</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:12">
       <x:c r="A25" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D25" s="1">
-[...6 lines deleted...]
-        <x:v>132</x:v>
+      <x:c r="D25" s="2">
+        <x:v>46171.6956849884</x:v>
+      </x:c>
+      <x:c r="E25" s="2">
+        <x:v>46355.9999884259</x:v>
+      </x:c>
+      <x:c r="H25" s="1" t="s">
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I25" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="J25" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="J25" s="0" t="s">
+      <x:c r="K25" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="K25" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L25" s="0">
-        <x:v>318</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:12">
       <x:c r="A26" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D26" s="1">
-[...6 lines deleted...]
-        <x:v>137</x:v>
+      <x:c r="D26" s="2">
+        <x:v>46170.6166474074</x:v>
+      </x:c>
+      <x:c r="E26" s="2">
+        <x:v>46354.9999884259</x:v>
+      </x:c>
+      <x:c r="H26" s="1" t="s">
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I26" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J26" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="K26" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L26" s="0">
-        <x:v>8</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:12">
       <x:c r="A27" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D27" s="1">
-[...6 lines deleted...]
-        <x:v>141</x:v>
+      <x:c r="D27" s="2">
+        <x:v>46169.5861612268</x:v>
+      </x:c>
+      <x:c r="E27" s="2">
+        <x:v>46353.9999884259</x:v>
+      </x:c>
+      <x:c r="H27" s="1" t="s">
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I27" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L27" s="0">
-        <x:v>485</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:12">
       <x:c r="A28" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D28" s="1">
-[...6 lines deleted...]
-        <x:v>145</x:v>
+      <x:c r="D28" s="2">
+        <x:v>46169.3396062384</x:v>
+      </x:c>
+      <x:c r="E28" s="2">
+        <x:v>46353.9999884259</x:v>
+      </x:c>
+      <x:c r="H28" s="1" t="s">
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I28" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J28" s="0" t="s">
-        <x:v>147</x:v>
-[...2 lines deleted...]
-        <x:v>148</x:v>
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="K28" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L28" s="0">
-        <x:v>27</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:12">
       <x:c r="A29" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D29" s="1">
-[...6 lines deleted...]
-        <x:v>151</x:v>
+      <x:c r="D29" s="2">
+        <x:v>46167.5078106134</x:v>
+      </x:c>
+      <x:c r="E29" s="2">
+        <x:v>46351.9999884259</x:v>
+      </x:c>
+      <x:c r="F29" s="2">
+        <x:v>46189.3513899769</x:v>
+      </x:c>
+      <x:c r="G29" s="2">
+        <x:v>46189.3513899769</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
+        <x:v>155</x:v>
       </x:c>
       <x:c r="I29" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L29" s="0">
-        <x:v>1</x:v>
+        <x:v>2712</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:12">
       <x:c r="A30" s="0" t="s">
-        <x:v>154</x:v>
-[...2 lines deleted...]
-        <x:v>155</x:v>
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="B30" s="1" t="s">
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D30" s="1">
-[...6 lines deleted...]
-        <x:v>156</x:v>
+      <x:c r="D30" s="2">
+        <x:v>46166.8557130324</x:v>
+      </x:c>
+      <x:c r="E30" s="2">
+        <x:v>46350.9999884259</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I30" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J30" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K30" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L30" s="0">
-        <x:v>11</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:12">
       <x:c r="A31" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>14</x:v>
-[...8 lines deleted...]
-        <x:v>160</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D31" s="2">
+        <x:v>46164.8186898958</x:v>
+      </x:c>
+      <x:c r="E31" s="2">
+        <x:v>46168.6677585764</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I31" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L31" s="0">
-        <x:v>6</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:12">
       <x:c r="A32" s="0" t="s">
-        <x:v>163</x:v>
-[...2 lines deleted...]
-        <x:v>164</x:v>
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="B32" s="1" t="s">
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D32" s="1">
-[...6 lines deleted...]
-        <x:v>165</x:v>
+      <x:c r="D32" s="2">
+        <x:v>46164.6041471412</x:v>
+      </x:c>
+      <x:c r="E32" s="2">
+        <x:v>46348.9999884259</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I32" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="J32" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="K32" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L32" s="0">
-        <x:v>20</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:12">
       <x:c r="A33" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D33" s="1">
-[...6 lines deleted...]
-        <x:v>169</x:v>
+      <x:c r="D33" s="2">
+        <x:v>46163.6520081713</x:v>
+      </x:c>
+      <x:c r="E33" s="2">
+        <x:v>46347.9999884259</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>172</x:v>
       </x:c>
       <x:c r="I33" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
-        <x:v>170</x:v>
-[...2 lines deleted...]
-        <x:v>171</x:v>
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="K33" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L33" s="0">
-        <x:v>110</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:12">
       <x:c r="A34" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D34" s="1">
-[...6 lines deleted...]
-        <x:v>174</x:v>
+      <x:c r="D34" s="2">
+        <x:v>46163.5340348611</x:v>
+      </x:c>
+      <x:c r="E34" s="2">
+        <x:v>46347.9999884259</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I34" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J34" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="K34" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L34" s="0">
-        <x:v>119</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:12">
       <x:c r="A35" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>68</x:v>
-[...7 lines deleted...]
-      <x:c r="H35" s="2" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D35" s="2">
+        <x:v>46163.0041868981</x:v>
+      </x:c>
+      <x:c r="E35" s="2">
+        <x:v>46347.9999884259</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I35" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L35" s="0">
-        <x:v>124</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:12">
       <x:c r="A36" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="B36" s="0" t="s">
-        <x:v>179</x:v>
+      <x:c r="B36" s="1" t="s">
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>184</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D36" s="2">
+        <x:v>46162.4827038889</x:v>
+      </x:c>
+      <x:c r="E36" s="2">
+        <x:v>46346.9999884259</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I36" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J36" s="0" t="s">
-        <x:v>185</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="K36" s="1" t="s">
+        <x:v>188</x:v>
       </x:c>
       <x:c r="L36" s="0">
-        <x:v>5</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:12">
       <x:c r="A37" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="B37" s="0" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C37" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D37" s="2">
+        <x:v>46162.3009414352</x:v>
+      </x:c>
+      <x:c r="E37" s="2">
+        <x:v>46346.9999884259</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="I37" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="B37" s="0" t="s">
+      <x:c r="J37" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C37" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H37" s="2" t="s">
+      <x:c r="K37" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="I37" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L37" s="0">
-        <x:v>14</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:12">
       <x:c r="A38" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D38" s="1">
-[...6 lines deleted...]
-        <x:v>193</x:v>
+      <x:c r="D38" s="2">
+        <x:v>46162.2694667477</x:v>
+      </x:c>
+      <x:c r="E38" s="2">
+        <x:v>46346.9999884259</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I38" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J38" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="K38" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L38" s="0">
-        <x:v>9</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:12">
       <x:c r="A39" s="0" t="s">
-        <x:v>195</x:v>
-[...1 lines deleted...]
-      <x:c r="B39" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
+      <x:c r="B39" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>14</x:v>
-[...8 lines deleted...]
-        <x:v>197</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D39" s="2">
+        <x:v>46160.666381794</x:v>
+      </x:c>
+      <x:c r="E39" s="2">
+        <x:v>46160.8322126968</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
+        <x:v>198</x:v>
       </x:c>
       <x:c r="I39" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L39" s="0">
-        <x:v>32</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:12">
       <x:c r="A40" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D40" s="1">
-[...5 lines deleted...]
-      <x:c r="H40" s="2" t="s">
+      <x:c r="D40" s="2">
+        <x:v>46160.5491024768</x:v>
+      </x:c>
+      <x:c r="E40" s="2">
+        <x:v>46344.9999884259</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="I40" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J40" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="K40" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L40" s="0">
-        <x:v>31</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:12">
       <x:c r="A41" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D41" s="1">
-[...5 lines deleted...]
-      <x:c r="H41" s="2" t="s">
+      <x:c r="D41" s="2">
+        <x:v>46160.4953344676</x:v>
+      </x:c>
+      <x:c r="E41" s="2">
+        <x:v>46344.9999884259</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I41" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="J41" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="J41" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L41" s="0">
-        <x:v>93</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:12">
       <x:c r="A42" s="0" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="B42" s="0" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C42" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D42" s="2">
+        <x:v>46160.3304025347</x:v>
+      </x:c>
+      <x:c r="E42" s="2">
+        <x:v>46160.4904647801</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="B42" s="0" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I42" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J42" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="K42" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L42" s="0">
-        <x:v>23</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:12">
       <x:c r="A43" s="0" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="B43" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C43" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D43" s="2">
+        <x:v>46159.7322101389</x:v>
+      </x:c>
+      <x:c r="E43" s="2">
+        <x:v>46343.9999884259</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="I43" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="B43" s="0" t="s">
+      <x:c r="J43" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="C43" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K43" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L43" s="0">
-        <x:v>23</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:12">
       <x:c r="A44" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D44" s="1">
-[...6 lines deleted...]
-        <x:v>221</x:v>
+      <x:c r="D44" s="2">
+        <x:v>46159.7286919907</x:v>
+      </x:c>
+      <x:c r="E44" s="2">
+        <x:v>46343.9999884259</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I44" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J44" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="K44" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L44" s="0">
-        <x:v>164</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:12">
       <x:c r="A45" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>72</x:v>
-[...14 lines deleted...]
-        <x:v>225</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D45" s="2">
+        <x:v>46159.7221444676</x:v>
+      </x:c>
+      <x:c r="E45" s="2">
+        <x:v>46343.9999884259</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I45" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L45" s="0">
-        <x:v>163</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:12">
       <x:c r="A46" s="0" t="s">
-        <x:v>228</x:v>
-[...2 lines deleted...]
-        <x:v>229</x:v>
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="B46" s="1" t="s">
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>14</x:v>
-[...8 lines deleted...]
-        <x:v>230</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D46" s="2">
+        <x:v>46158.8509765162</x:v>
+      </x:c>
+      <x:c r="E46" s="2">
+        <x:v>46173.7628232176</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>225</x:v>
       </x:c>
       <x:c r="I46" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J46" s="0" t="s">
-        <x:v>232</x:v>
-[...2 lines deleted...]
-        <x:v>233</x:v>
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="K46" s="1" t="s">
+        <x:v>227</x:v>
       </x:c>
       <x:c r="L46" s="0">
-        <x:v>149</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:12">
       <x:c r="A47" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>236</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D47" s="2">
+        <x:v>46157.7441073611</x:v>
+      </x:c>
+      <x:c r="E47" s="2">
+        <x:v>46341.9999884259</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>230</x:v>
       </x:c>
       <x:c r="I47" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L47" s="0">
-        <x:v>2</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:12">
       <x:c r="A48" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="B48" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C48" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D48" s="2">
+        <x:v>46157.5512881829</x:v>
+      </x:c>
+      <x:c r="E48" s="2">
+        <x:v>46341.9999884259</x:v>
+      </x:c>
+      <x:c r="F48" s="2">
+        <x:v>46181.2995493866</x:v>
+      </x:c>
+      <x:c r="G48" s="2">
+        <x:v>46181.2995493866</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="I48" s="0" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="J48" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="B48" s="2" t="s">
+      <x:c r="K48" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="C48" s="0" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="L48" s="0">
-        <x:v>8</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:12">
       <x:c r="A49" s="0" t="s">
-        <x:v>241</x:v>
-[...2 lines deleted...]
-        <x:v>242</x:v>
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="B49" s="1" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>14</x:v>
-[...8 lines deleted...]
-        <x:v>243</x:v>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D49" s="2">
+        <x:v>46157.4409101273</x:v>
+      </x:c>
+      <x:c r="E49" s="2">
+        <x:v>46341.9999884259</x:v>
+      </x:c>
+      <x:c r="F49" s="2">
+        <x:v>46157.4998776968</x:v>
+      </x:c>
+      <x:c r="G49" s="2">
+        <x:v>46157.4998776968</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>225</x:v>
       </x:c>
       <x:c r="I49" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
-        <x:v>240</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="K49" s="1" t="s">
+        <x:v>227</x:v>
       </x:c>
       <x:c r="L49" s="0">
-        <x:v>8</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:12">
       <x:c r="A50" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="B50" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C50" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D50" s="2">
+        <x:v>46156.8388153935</x:v>
+      </x:c>
+      <x:c r="E50" s="2">
+        <x:v>46340.9999884259</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="I50" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="J50" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="B50" s="2" t="s">
-[...27 lines deleted...]
-        <x:v>248</x:v>
+      <x:c r="K50" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L50" s="0">
-        <x:v>3532</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:12">
       <x:c r="A51" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="B51" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C51" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D51" s="2">
+        <x:v>46156.4714351042</x:v>
+      </x:c>
+      <x:c r="E51" s="2">
+        <x:v>46340.9999884259</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="I51" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="J51" s="0" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="K51" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="B51" s="2" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="L51" s="0">
-        <x:v>1</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:12">
       <x:c r="A52" s="0" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="B52" s="0" t="s">
         <x:v>251</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D52" s="1">
-[...5 lines deleted...]
-      <x:c r="H52" s="2" t="s">
+      <x:c r="D52" s="2">
+        <x:v>46155.8329204167</x:v>
+      </x:c>
+      <x:c r="E52" s="2">
+        <x:v>46339.9999884259</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="I52" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="I52" s="0" t="s">
+      <x:c r="J52" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="J52" s="0" t="s">
+      <x:c r="K52" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="K52" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L52" s="0">
-        <x:v>283</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:12">
       <x:c r="A53" s="0" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="B53" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="B53" s="0" t="s">
+      <x:c r="C53" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D53" s="2">
+        <x:v>46155.529536088</x:v>
+      </x:c>
+      <x:c r="E53" s="2">
+        <x:v>46339.9999884259</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C53" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H53" s="2" t="s">
+      <x:c r="I53" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="J53" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="I53" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="J53" s="0" t="s">
+      <x:c r="K53" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="K53" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L53" s="0">
-        <x:v>1</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:12">
       <x:c r="A54" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D54" s="1">
-[...5 lines deleted...]
-      <x:c r="H54" s="2" t="s">
+      <x:c r="D54" s="2">
+        <x:v>46154.6390529977</x:v>
+      </x:c>
+      <x:c r="E54" s="2">
+        <x:v>46338.9999884259</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="I54" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J54" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K54" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L54" s="0">
-        <x:v>58</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:12">
       <x:c r="A55" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="B55" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="B55" s="0" t="s">
+      <x:c r="C55" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D55" s="2">
+        <x:v>46153.6065012269</x:v>
+      </x:c>
+      <x:c r="E55" s="2">
+        <x:v>46188.485966088</x:v>
+      </x:c>
+      <x:c r="H55" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="C55" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H55" s="2" t="s">
+      <x:c r="I55" s="0" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>22</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="K55" s="0" t="s">
-        <x:v>18</x:v>
+      <x:c r="K55" s="1" t="s">
+        <x:v>270</x:v>
       </x:c>
       <x:c r="L55" s="0">
-        <x:v>289</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:12">
       <x:c r="A56" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D56" s="1">
-[...6 lines deleted...]
-        <x:v>272</x:v>
+      <x:c r="D56" s="2">
+        <x:v>46152.5842284954</x:v>
+      </x:c>
+      <x:c r="E56" s="2">
+        <x:v>46336.9999884259</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>273</x:v>
       </x:c>
       <x:c r="I56" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J56" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="K56" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L56" s="0">
-        <x:v>71</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:12">
       <x:c r="A57" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>72</x:v>
-[...14 lines deleted...]
-        <x:v>276</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D57" s="2">
+        <x:v>46149.8509912037</x:v>
+      </x:c>
+      <x:c r="E57" s="2">
+        <x:v>46333.9999884259</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
+        <x:v>277</x:v>
       </x:c>
       <x:c r="I57" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L57" s="0">
-        <x:v>243</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:12">
       <x:c r="A58" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>14</x:v>
-[...8 lines deleted...]
-        <x:v>280</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D58" s="2">
+        <x:v>46149.3130489583</x:v>
+      </x:c>
+      <x:c r="E58" s="2">
+        <x:v>46168.3095515046</x:v>
+      </x:c>
+      <x:c r="H58" s="1" t="s">
+        <x:v>282</x:v>
       </x:c>
       <x:c r="I58" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="J58" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="K58" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L58" s="0">
-        <x:v>19</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:12">
       <x:c r="A59" s="0" t="s">
-        <x:v>282</x:v>
-[...2 lines deleted...]
-        <x:v>283</x:v>
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="B59" s="1" t="s">
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>14</x:v>
-[...8 lines deleted...]
-        <x:v>284</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D59" s="2">
+        <x:v>46149.2476972801</x:v>
+      </x:c>
+      <x:c r="E59" s="2">
+        <x:v>46149.74496625</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
+        <x:v>287</x:v>
       </x:c>
       <x:c r="I59" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
-        <x:v>286</x:v>
-[...2 lines deleted...]
-        <x:v>287</x:v>
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="K59" s="1" t="s">
+        <x:v>290</x:v>
       </x:c>
       <x:c r="L59" s="0">
-        <x:v>47</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:12">
       <x:c r="A60" s="0" t="s">
-        <x:v>288</x:v>
-[...2 lines deleted...]
-        <x:v>289</x:v>
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="B60" s="1" t="s">
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D60" s="1">
-[...6 lines deleted...]
-        <x:v>290</x:v>
+      <x:c r="D60" s="2">
+        <x:v>46148.8455099537</x:v>
+      </x:c>
+      <x:c r="E60" s="2">
+        <x:v>46332.9999884259</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I60" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="J60" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="K60" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L60" s="0">
-        <x:v>2</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:12">
       <x:c r="A61" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>295</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D61" s="2">
+        <x:v>46147.8278952083</x:v>
+      </x:c>
+      <x:c r="E61" s="2">
+        <x:v>46331.9999884259</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>297</x:v>
       </x:c>
       <x:c r="I61" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L61" s="0">
-        <x:v>1</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:12">
       <x:c r="A62" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D62" s="1">
-[...6 lines deleted...]
-        <x:v>298</x:v>
+      <x:c r="D62" s="2">
+        <x:v>46147.7081867245</x:v>
+      </x:c>
+      <x:c r="E62" s="2">
+        <x:v>46331.9999884259</x:v>
+      </x:c>
+      <x:c r="H62" s="0" t="s">
+        <x:v>302</x:v>
       </x:c>
       <x:c r="I62" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J62" s="0" t="s">
-        <x:v>300</x:v>
-[...2 lines deleted...]
-        <x:v>301</x:v>
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="K62" s="1" t="s">
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L62" s="0">
-        <x:v>137</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:12">
       <x:c r="A63" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D63" s="1">
-[...6 lines deleted...]
-        <x:v>304</x:v>
+      <x:c r="D63" s="2">
+        <x:v>46147.6752760532</x:v>
+      </x:c>
+      <x:c r="E63" s="2">
+        <x:v>46331.9999884259</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>307</x:v>
       </x:c>
       <x:c r="I63" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L63" s="0">
-        <x:v>76</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:12">
       <x:c r="A64" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D64" s="1">
-[...6 lines deleted...]
-        <x:v>308</x:v>
+      <x:c r="D64" s="2">
+        <x:v>46147.4377256597</x:v>
+      </x:c>
+      <x:c r="E64" s="2">
+        <x:v>46331.9999884259</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>312</x:v>
       </x:c>
       <x:c r="I64" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J64" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="K64" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L64" s="0">
-        <x:v>55</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:12">
       <x:c r="A65" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>72</x:v>
-[...14 lines deleted...]
-        <x:v>312</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D65" s="2">
+        <x:v>46146.6165484375</x:v>
+      </x:c>
+      <x:c r="E65" s="2">
+        <x:v>46330.9999884259</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>316</x:v>
       </x:c>
       <x:c r="I65" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
-        <x:v>314</x:v>
-[...2 lines deleted...]
-        <x:v>315</x:v>
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="K65" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L65" s="0">
-        <x:v>22</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:12">
       <x:c r="A66" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>14</x:v>
-[...8 lines deleted...]
-        <x:v>318</x:v>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D66" s="2">
+        <x:v>46146.5210007176</x:v>
+      </x:c>
+      <x:c r="E66" s="2">
+        <x:v>46330.9999884259</x:v>
+      </x:c>
+      <x:c r="F66" s="2">
+        <x:v>46184.3003779398</x:v>
+      </x:c>
+      <x:c r="G66" s="2">
+        <x:v>46184.3003779398</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>321</x:v>
       </x:c>
       <x:c r="I66" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="J66" s="0" t="s">
-        <x:v>319</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="K66" s="1" t="s">
+        <x:v>324</x:v>
       </x:c>
       <x:c r="L66" s="0">
-        <x:v>156</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:12">
       <x:c r="A67" s="0" t="s">
-        <x:v>320</x:v>
-[...2 lines deleted...]
-        <x:v>321</x:v>
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="B67" s="1" t="s">
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>14</x:v>
-[...8 lines deleted...]
-        <x:v>322</x:v>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D67" s="2">
+        <x:v>46146.4099151968</x:v>
+      </x:c>
+      <x:c r="E67" s="2">
+        <x:v>46330.9999884259</x:v>
+      </x:c>
+      <x:c r="F67" s="2">
+        <x:v>46162.937693669</x:v>
+      </x:c>
+      <x:c r="G67" s="2">
+        <x:v>46162.937693669</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>327</x:v>
       </x:c>
       <x:c r="I67" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L67" s="0">
-        <x:v>11</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:12">
       <x:c r="A68" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D68" s="1">
-[...6 lines deleted...]
-        <x:v>326</x:v>
+      <x:c r="D68" s="2">
+        <x:v>46145.8217757523</x:v>
+      </x:c>
+      <x:c r="E68" s="2">
+        <x:v>46329.9999884259</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
+        <x:v>331</x:v>
       </x:c>
       <x:c r="I68" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J68" s="0" t="s">
-        <x:v>328</x:v>
-[...2 lines deleted...]
-        <x:v>329</x:v>
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="K68" s="1" t="s">
+        <x:v>333</x:v>
       </x:c>
       <x:c r="L68" s="0">
-        <x:v>835</x:v>
+        <x:v>954</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:12">
       <x:c r="A69" s="0" t="s">
-        <x:v>330</x:v>
-[...2 lines deleted...]
-        <x:v>331</x:v>
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="B69" s="1" t="s">
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>72</x:v>
-[...14 lines deleted...]
-        <x:v>332</x:v>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D69" s="2">
+        <x:v>46143.3718952662</x:v>
+      </x:c>
+      <x:c r="E69" s="2">
+        <x:v>46327.9999884259</x:v>
+      </x:c>
+      <x:c r="F69" s="2">
+        <x:v>46170.8299525579</x:v>
+      </x:c>
+      <x:c r="G69" s="2">
+        <x:v>46170.8299525579</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>336</x:v>
       </x:c>
       <x:c r="I69" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
-        <x:v>334</x:v>
-[...2 lines deleted...]
-        <x:v>335</x:v>
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="K69" s="1" t="s">
+        <x:v>338</x:v>
       </x:c>
       <x:c r="L69" s="0">
-        <x:v>524</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:12">
       <x:c r="A70" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D70" s="1">
-[...6 lines deleted...]
-        <x:v>338</x:v>
+      <x:c r="D70" s="2">
+        <x:v>46141.6593149074</x:v>
+      </x:c>
+      <x:c r="E70" s="2">
+        <x:v>46324.9999884259</x:v>
+      </x:c>
+      <x:c r="H70" s="1" t="s">
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I70" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="J70" s="0" t="s">
-        <x:v>339</x:v>
-[...2 lines deleted...]
-        <x:v>340</x:v>
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="K70" s="1" t="s">
+        <x:v>344</x:v>
       </x:c>
       <x:c r="L70" s="0">
-        <x:v>303</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:12">
       <x:c r="A71" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>72</x:v>
-[...14 lines deleted...]
-        <x:v>343</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D71" s="2">
+        <x:v>46141.3965168519</x:v>
+      </x:c>
+      <x:c r="E71" s="2">
+        <x:v>46324.9999884259</x:v>
+      </x:c>
+      <x:c r="H71" s="1" t="s">
+        <x:v>347</x:v>
       </x:c>
       <x:c r="I71" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
-        <x:v>345</x:v>
-[...2 lines deleted...]
-        <x:v>346</x:v>
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="K71" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L71" s="0">
-        <x:v>142</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:12">
       <x:c r="A72" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D72" s="1">
-[...6 lines deleted...]
-        <x:v>349</x:v>
+      <x:c r="D72" s="2">
+        <x:v>46140.7867911111</x:v>
+      </x:c>
+      <x:c r="E72" s="2">
+        <x:v>46323.9999884259</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
+        <x:v>352</x:v>
       </x:c>
       <x:c r="I72" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J72" s="0" t="s">
-        <x:v>273</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="K72" s="1" t="s">
+        <x:v>354</x:v>
       </x:c>
       <x:c r="L72" s="0">
-        <x:v>30</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:12">
       <x:c r="A73" s="0" t="s">
-        <x:v>350</x:v>
-[...2 lines deleted...]
-        <x:v>351</x:v>
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="B73" s="1" t="s">
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D73" s="1">
-[...6 lines deleted...]
-        <x:v>352</x:v>
+      <x:c r="D73" s="2">
+        <x:v>46139.680045081</x:v>
+      </x:c>
+      <x:c r="E73" s="2">
+        <x:v>46322.9999884259</x:v>
+      </x:c>
+      <x:c r="H73" s="1" t="s">
+        <x:v>357</x:v>
       </x:c>
       <x:c r="I73" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
-        <x:v>354</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="K73" s="1" t="s">
+        <x:v>359</x:v>
       </x:c>
       <x:c r="L73" s="0">
-        <x:v>66</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:12">
       <x:c r="A74" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D74" s="1">
-[...6 lines deleted...]
-        <x:v>357</x:v>
+      <x:c r="D74" s="2">
+        <x:v>46138.8546783218</x:v>
+      </x:c>
+      <x:c r="E74" s="2">
+        <x:v>46321.9999884259</x:v>
+      </x:c>
+      <x:c r="H74" s="1" t="s">
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I74" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="J74" s="0" t="s">
-        <x:v>359</x:v>
-[...2 lines deleted...]
-        <x:v>360</x:v>
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="K74" s="1" t="s">
+        <x:v>364</x:v>
       </x:c>
       <x:c r="L74" s="0">
-        <x:v>14</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:12">
       <x:c r="A75" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D75" s="1">
-[...6 lines deleted...]
-        <x:v>363</x:v>
+      <x:c r="D75" s="2">
+        <x:v>46136.6755077199</x:v>
+      </x:c>
+      <x:c r="E75" s="2">
+        <x:v>46319.9999884259</x:v>
+      </x:c>
+      <x:c r="H75" s="1" t="s">
+        <x:v>367</x:v>
       </x:c>
       <x:c r="I75" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L75" s="0">
-        <x:v>55</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:12">
       <x:c r="A76" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D76" s="1">
-[...6 lines deleted...]
-        <x:v>367</x:v>
+      <x:c r="D76" s="2">
+        <x:v>46136.3764314352</x:v>
+      </x:c>
+      <x:c r="E76" s="2">
+        <x:v>46319.9999884259</x:v>
+      </x:c>
+      <x:c r="H76" s="1" t="s">
+        <x:v>371</x:v>
       </x:c>
       <x:c r="I76" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="J76" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="K76" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="L76" s="0">
-        <x:v>8</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:12">
       <x:c r="A77" s="0" t="s">
-        <x:v>369</x:v>
-[...2 lines deleted...]
-        <x:v>370</x:v>
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="B77" s="1" t="s">
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D77" s="1">
-[...6 lines deleted...]
-        <x:v>371</x:v>
+      <x:c r="D77" s="2">
+        <x:v>46136.2793916204</x:v>
+      </x:c>
+      <x:c r="E77" s="2">
+        <x:v>46319.9999884259</x:v>
+      </x:c>
+      <x:c r="H77" s="1" t="s">
+        <x:v>377</x:v>
       </x:c>
       <x:c r="I77" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L77" s="0">
-        <x:v>137</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:12">
       <x:c r="A78" s="0" t="s">
-        <x:v>373</x:v>
-[...2 lines deleted...]
-        <x:v>374</x:v>
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="B78" s="1" t="s">
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D78" s="1">
-[...6 lines deleted...]
-        <x:v>375</x:v>
+      <x:c r="D78" s="2">
+        <x:v>46135.6223783912</x:v>
+      </x:c>
+      <x:c r="E78" s="2">
+        <x:v>46318.9999884259</x:v>
+      </x:c>
+      <x:c r="H78" s="1" t="s">
+        <x:v>383</x:v>
       </x:c>
       <x:c r="I78" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J78" s="0" t="s">
-        <x:v>377</x:v>
-[...2 lines deleted...]
-        <x:v>378</x:v>
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="K78" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L78" s="0">
-        <x:v>97</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:12">
       <x:c r="A79" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D79" s="1">
-[...6 lines deleted...]
-        <x:v>381</x:v>
+      <x:c r="D79" s="2">
+        <x:v>46135.5257162732</x:v>
+      </x:c>
+      <x:c r="E79" s="2">
+        <x:v>46318.9999884259</x:v>
+      </x:c>
+      <x:c r="H79" s="1" t="s">
+        <x:v>387</x:v>
       </x:c>
       <x:c r="I79" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
-        <x:v>382</x:v>
-[...2 lines deleted...]
-        <x:v>383</x:v>
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="K79" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L79" s="0">
-        <x:v>79</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:12">
       <x:c r="A80" s="0" t="s">
-        <x:v>384</x:v>
-[...2 lines deleted...]
-        <x:v>385</x:v>
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="B80" s="0" t="s">
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D80" s="1">
-[...6 lines deleted...]
-        <x:v>386</x:v>
+      <x:c r="D80" s="2">
+        <x:v>46135.3515466204</x:v>
+      </x:c>
+      <x:c r="E80" s="2">
+        <x:v>46318.9999884259</x:v>
+      </x:c>
+      <x:c r="H80" s="1" t="s">
+        <x:v>392</x:v>
       </x:c>
       <x:c r="I80" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="J80" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="K80" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L80" s="0">
-        <x:v>11852</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:12">
       <x:c r="A81" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>14</x:v>
-[...8 lines deleted...]
-        <x:v>391</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D81" s="2">
+        <x:v>46134.3555293866</x:v>
+      </x:c>
+      <x:c r="E81" s="2">
+        <x:v>46317.9999884259</x:v>
+      </x:c>
+      <x:c r="H81" s="0" t="s">
+        <x:v>397</x:v>
       </x:c>
       <x:c r="I81" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L81" s="0">
-        <x:v>8</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:12">
       <x:c r="A82" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D82" s="1">
-[...6 lines deleted...]
-        <x:v>396</x:v>
+      <x:c r="D82" s="2">
+        <x:v>46132.6531473495</x:v>
+      </x:c>
+      <x:c r="E82" s="2">
+        <x:v>46315.9999884259</x:v>
+      </x:c>
+      <x:c r="H82" s="1" t="s">
+        <x:v>401</x:v>
       </x:c>
       <x:c r="I82" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J82" s="0" t="s">
-        <x:v>397</x:v>
-[...2 lines deleted...]
-        <x:v>398</x:v>
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="K82" s="1" t="s">
+        <x:v>403</x:v>
       </x:c>
       <x:c r="L82" s="0">
-        <x:v>34</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:12">
       <x:c r="A83" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D83" s="1">
-[...6 lines deleted...]
-        <x:v>401</x:v>
+      <x:c r="D83" s="2">
+        <x:v>46132.4015114236</x:v>
+      </x:c>
+      <x:c r="E83" s="2">
+        <x:v>46315.9999884259</x:v>
+      </x:c>
+      <x:c r="H83" s="1" t="s">
+        <x:v>406</x:v>
       </x:c>
       <x:c r="I83" s="0" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="J83" s="0" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="K83" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L83" s="0">
         <x:v>27</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:12">
       <x:c r="A84" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>405</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D84" s="2">
+        <x:v>46129.7081429977</x:v>
+      </x:c>
+      <x:c r="E84" s="2">
+        <x:v>46312.9999884259</x:v>
+      </x:c>
+      <x:c r="H84" s="1" t="s">
+        <x:v>411</x:v>
       </x:c>
       <x:c r="I84" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J84" s="0" t="s">
-        <x:v>407</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="K84" s="1" t="s">
+        <x:v>413</x:v>
       </x:c>
       <x:c r="L84" s="0">
-        <x:v>2</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:12">
       <x:c r="A85" s="0" t="s">
-        <x:v>408</x:v>
-[...2 lines deleted...]
-        <x:v>409</x:v>
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="B85" s="0" t="s">
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>72</x:v>
-[...14 lines deleted...]
-        <x:v>410</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D85" s="2">
+        <x:v>46129.0223965625</x:v>
+      </x:c>
+      <x:c r="E85" s="2">
+        <x:v>46312.9999884259</x:v>
+      </x:c>
+      <x:c r="H85" s="1" t="s">
+        <x:v>416</x:v>
       </x:c>
       <x:c r="I85" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L85" s="0">
-        <x:v>33</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:12">
       <x:c r="A86" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>14</x:v>
-[...8 lines deleted...]
-        <x:v>415</x:v>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D86" s="2">
+        <x:v>46128.4883314931</x:v>
+      </x:c>
+      <x:c r="E86" s="2">
+        <x:v>46311.9999884259</x:v>
+      </x:c>
+      <x:c r="F86" s="2">
+        <x:v>46153.8118840856</x:v>
+      </x:c>
+      <x:c r="G86" s="2">
+        <x:v>46153.8118840856</x:v>
+      </x:c>
+      <x:c r="H86" s="1" t="s">
+        <x:v>420</x:v>
       </x:c>
       <x:c r="I86" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J86" s="0" t="s">
-        <x:v>416</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="K86" s="1" t="s">
+        <x:v>421</x:v>
       </x:c>
       <x:c r="L86" s="0">
-        <x:v>19</x:v>
+        <x:v>2270</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:12">
       <x:c r="A87" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>14</x:v>
-[...8 lines deleted...]
-        <x:v>419</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D87" s="2">
+        <x:v>46127.7406678125</x:v>
+      </x:c>
+      <x:c r="E87" s="2">
+        <x:v>46310.9999884259</x:v>
+      </x:c>
+      <x:c r="H87" s="1" t="s">
+        <x:v>424</x:v>
       </x:c>
       <x:c r="I87" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
-        <x:v>420</x:v>
-[...2 lines deleted...]
-        <x:v>421</x:v>
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="K87" s="1" t="s">
+        <x:v>427</x:v>
       </x:c>
       <x:c r="L87" s="0">
-        <x:v>35</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:12">
       <x:c r="A88" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>14</x:v>
-[...8 lines deleted...]
-        <x:v>424</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D88" s="2">
+        <x:v>46127.71821375</x:v>
+      </x:c>
+      <x:c r="E88" s="2">
+        <x:v>46127.7385610995</x:v>
+      </x:c>
+      <x:c r="H88" s="1" t="s">
+        <x:v>429</x:v>
       </x:c>
       <x:c r="I88" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="J88" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="K88" s="0" t="s">
-        <x:v>18</x:v>
+      <x:c r="K88" s="1" t="s">
+        <x:v>427</x:v>
       </x:c>
       <x:c r="L88" s="0">
-        <x:v>56</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:12">
       <x:c r="A89" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>72</x:v>
-[...14 lines deleted...]
-        <x:v>429</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D89" s="2">
+        <x:v>46127.6809639815</x:v>
+      </x:c>
+      <x:c r="E89" s="2">
+        <x:v>46129.4758308333</x:v>
+      </x:c>
+      <x:c r="H89" s="1" t="s">
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I89" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
-        <x:v>431</x:v>
-[...2 lines deleted...]
-        <x:v>432</x:v>
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="K89" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L89" s="0">
-        <x:v>142</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:12">
       <x:c r="A90" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>72</x:v>
-[...14 lines deleted...]
-        <x:v>435</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D90" s="2">
+        <x:v>46126.7748418056</x:v>
+      </x:c>
+      <x:c r="E90" s="2">
+        <x:v>46309.9999884259</x:v>
+      </x:c>
+      <x:c r="H90" s="0" t="s">
+        <x:v>437</x:v>
       </x:c>
       <x:c r="I90" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J90" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="K90" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L90" s="0">
-        <x:v>16</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:12">
       <x:c r="A91" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D91" s="1">
-[...6 lines deleted...]
-        <x:v>439</x:v>
+      <x:c r="D91" s="2">
+        <x:v>46126.226141412</x:v>
+      </x:c>
+      <x:c r="E91" s="2">
+        <x:v>46309.9999884259</x:v>
+      </x:c>
+      <x:c r="H91" s="1" t="s">
+        <x:v>441</x:v>
       </x:c>
       <x:c r="I91" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L91" s="0">
-        <x:v>17</x:v>
+        <x:v>940</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:12">
       <x:c r="A92" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="C92" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D92" s="2">
+        <x:v>46125.5243937847</x:v>
+      </x:c>
+      <x:c r="E92" s="2">
+        <x:v>46308.9999884259</x:v>
+      </x:c>
+      <x:c r="F92" s="2">
+        <x:v>46125.5247095949</x:v>
+      </x:c>
+      <x:c r="G92" s="2">
+        <x:v>46125.5247095949</x:v>
+      </x:c>
+      <x:c r="H92" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="I92" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="J92" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="C92" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K92" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L92" s="0">
-        <x:v>34</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:12">
       <x:c r="A93" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D93" s="1">
-[...5 lines deleted...]
-      <x:c r="H93" s="0" t="s">
+      <x:c r="D93" s="2">
+        <x:v>46119.9688404167</x:v>
+      </x:c>
+      <x:c r="E93" s="2">
+        <x:v>46302.9999884259</x:v>
+      </x:c>
+      <x:c r="H93" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="I93" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="J93" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="J93" s="0" t="s">
+      <x:c r="K93" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
-      <x:c r="K93" s="2" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L93" s="0">
-        <x:v>9</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:12">
       <x:c r="A94" s="0" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="B94" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="B94" s="0" t="s">
+      <x:c r="C94" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D94" s="2">
+        <x:v>46119.8903543171</x:v>
+      </x:c>
+      <x:c r="E94" s="2">
+        <x:v>46302.9999884259</x:v>
+      </x:c>
+      <x:c r="F94" s="2">
+        <x:v>46182.1898715972</x:v>
+      </x:c>
+      <x:c r="G94" s="2">
+        <x:v>46182.1898715972</x:v>
+      </x:c>
+      <x:c r="H94" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="C94" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H94" s="2" t="s">
+      <x:c r="I94" s="0" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="J94" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="I94" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="J94" s="0" t="s">
+      <x:c r="K94" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="K94" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L94" s="0">
-        <x:v>48</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:12">
       <x:c r="A95" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="C95" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D95" s="2">
+        <x:v>46119.8716337731</x:v>
+      </x:c>
+      <x:c r="E95" s="2">
+        <x:v>46119.8908878935</x:v>
+      </x:c>
+      <x:c r="H95" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="C95" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H95" s="2" t="s">
+      <x:c r="I95" s="0" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="J95" s="0" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="K95" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="I95" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L95" s="0">
-        <x:v>9</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:12">
       <x:c r="A96" s="0" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="B96" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="C96" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D96" s="2">
+        <x:v>46119.701929375</x:v>
+      </x:c>
+      <x:c r="E96" s="2">
+        <x:v>46302.9999884259</x:v>
+      </x:c>
+      <x:c r="H96" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
-      <x:c r="B96" s="0" t="s">
+      <x:c r="I96" s="0" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="J96" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
-      <x:c r="C96" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H96" s="2" t="s">
+      <x:c r="K96" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="I96" s="0" t="s">
+      <x:c r="L96" s="0">
         <x:v>463</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:12">
       <x:c r="A97" s="0" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="B97" s="0" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="C97" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D97" s="2">
+        <x:v>46119.3509515394</x:v>
+      </x:c>
+      <x:c r="E97" s="2">
+        <x:v>46302.9999884259</x:v>
+      </x:c>
+      <x:c r="H97" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="I97" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="J97" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="B97" s="0" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L97" s="0">
-        <x:v>150</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:12">
       <x:c r="A98" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>72</x:v>
-[...14 lines deleted...]
-        <x:v>472</x:v>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D98" s="2">
+        <x:v>46119.3479157176</x:v>
+      </x:c>
+      <x:c r="E98" s="2">
+        <x:v>46302.9999884259</x:v>
+      </x:c>
+      <x:c r="F98" s="2">
+        <x:v>46119.3481520949</x:v>
+      </x:c>
+      <x:c r="G98" s="2">
+        <x:v>46119.3481520949</x:v>
+      </x:c>
+      <x:c r="H98" s="1" t="s">
+        <x:v>468</x:v>
       </x:c>
       <x:c r="I98" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J98" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="K98" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L98" s="0">
-        <x:v>279</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:12">
       <x:c r="A99" s="0" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="B99" s="0" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="C99" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D99" s="2">
+        <x:v>46113.6745182523</x:v>
+      </x:c>
+      <x:c r="E99" s="2">
+        <x:v>46296.9999884259</x:v>
+      </x:c>
+      <x:c r="H99" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="I99" s="0" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="J99" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="B99" s="0" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L99" s="0">
-        <x:v>3</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:12">
       <x:c r="A100" s="0" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="B100" s="0" t="s">
         <x:v>475</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>476</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D100" s="1">
-[...5 lines deleted...]
-      <x:c r="H100" s="2" t="s">
+      <x:c r="D100" s="2">
+        <x:v>46111.4446416088</x:v>
+      </x:c>
+      <x:c r="E100" s="2">
+        <x:v>46295.9999884259</x:v>
+      </x:c>
+      <x:c r="F100" s="2">
+        <x:v>46126.6237175116</x:v>
+      </x:c>
+      <x:c r="G100" s="2">
+        <x:v>46126.6237175116</x:v>
+      </x:c>
+      <x:c r="H100" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="I100" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="J100" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="I100" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>480</x:v>
+      <x:c r="K100" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L100" s="0">
-        <x:v>23</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:12">
       <x:c r="A101" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D101" s="1">
-[...6 lines deleted...]
-        <x:v>483</x:v>
+      <x:c r="D101" s="2">
+        <x:v>46110.4939868287</x:v>
+      </x:c>
+      <x:c r="E101" s="2">
+        <x:v>46294.9999884259</x:v>
+      </x:c>
+      <x:c r="H101" s="1" t="s">
+        <x:v>480</x:v>
       </x:c>
       <x:c r="I101" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L101" s="0">
-        <x:v>164</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:12">
       <x:c r="A102" s="0" t="s">
-        <x:v>485</x:v>
-[...2 lines deleted...]
-        <x:v>486</x:v>
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="B102" s="0" t="s">
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D102" s="1">
-[...6 lines deleted...]
-        <x:v>487</x:v>
+      <x:c r="D102" s="2">
+        <x:v>46109.4084979282</x:v>
+      </x:c>
+      <x:c r="E102" s="2">
+        <x:v>46293.9999884259</x:v>
+      </x:c>
+      <x:c r="H102" s="1" t="s">
+        <x:v>484</x:v>
       </x:c>
       <x:c r="I102" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J102" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="K102" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="L102" s="0">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:12">
       <x:c r="A103" s="0" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="B103" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="C103" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D103" s="2">
+        <x:v>46108.562832581</x:v>
+      </x:c>
+      <x:c r="E103" s="2">
+        <x:v>46292.9999884259</x:v>
+      </x:c>
+      <x:c r="H103" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="I103" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
-      <x:c r="B103" s="0" t="s">
+      <x:c r="J103" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
-      <x:c r="C103" s="0" t="s">
-[...14 lines deleted...]
-      <x:c r="H103" s="0" t="s">
+      <x:c r="K103" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
-      <x:c r="I103" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L103" s="0">
-        <x:v>381</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:12">
       <x:c r="A104" s="0" t="s">
-        <x:v>496</x:v>
-[...2 lines deleted...]
-        <x:v>497</x:v>
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="B104" s="0" t="s">
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>14</x:v>
-[...8 lines deleted...]
-        <x:v>498</x:v>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D104" s="2">
+        <x:v>46107.3588459144</x:v>
+      </x:c>
+      <x:c r="E104" s="2">
+        <x:v>46291.9999884259</x:v>
+      </x:c>
+      <x:c r="F104" s="2">
+        <x:v>46122.236610787</x:v>
+      </x:c>
+      <x:c r="G104" s="2">
+        <x:v>46122.236610787</x:v>
+      </x:c>
+      <x:c r="H104" s="1" t="s">
+        <x:v>495</x:v>
       </x:c>
       <x:c r="I104" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J104" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="K104" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L104" s="0">
-        <x:v>116</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:12">
       <x:c r="A105" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D105" s="1">
-[...6 lines deleted...]
-        <x:v>503</x:v>
+      <x:c r="D105" s="2">
+        <x:v>46105.8245117477</x:v>
+      </x:c>
+      <x:c r="E105" s="2">
+        <x:v>46289.9999884259</x:v>
+      </x:c>
+      <x:c r="H105" s="0" t="s">
+        <x:v>498</x:v>
       </x:c>
       <x:c r="I105" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
-        <x:v>504</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="K105" s="1" t="s">
+        <x:v>500</x:v>
       </x:c>
       <x:c r="L105" s="0">
-        <x:v>71</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:12">
       <x:c r="A106" s="0" t="s">
-        <x:v>505</x:v>
-[...2 lines deleted...]
-        <x:v>506</x:v>
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="B106" s="1" t="s">
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>72</x:v>
-[...14 lines deleted...]
-        <x:v>507</x:v>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D106" s="2">
+        <x:v>46104.91295875</x:v>
+      </x:c>
+      <x:c r="E106" s="2">
+        <x:v>46122.2334497801</x:v>
+      </x:c>
+      <x:c r="F106" s="2">
+        <x:v>46122.2343373148</x:v>
+      </x:c>
+      <x:c r="G106" s="2">
+        <x:v>46122.2343373148</x:v>
+      </x:c>
+      <x:c r="H106" s="1" t="s">
+        <x:v>503</x:v>
       </x:c>
       <x:c r="I106" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J106" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="K106" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L106" s="0">
-        <x:v>159</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:12">
       <x:c r="A107" s="0" t="s">
-        <x:v>510</x:v>
-[...2 lines deleted...]
-        <x:v>511</x:v>
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="B107" s="1" t="s">
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D107" s="1">
-[...6 lines deleted...]
-        <x:v>512</x:v>
+      <x:c r="D107" s="2">
+        <x:v>46103.3966984722</x:v>
+      </x:c>
+      <x:c r="E107" s="2">
+        <x:v>46287.9999884259</x:v>
+      </x:c>
+      <x:c r="H107" s="1" t="s">
+        <x:v>506</x:v>
       </x:c>
       <x:c r="I107" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
-        <x:v>513</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="K107" s="1" t="s">
+        <x:v>508</x:v>
       </x:c>
       <x:c r="L107" s="0">
-        <x:v>103</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:12">
       <x:c r="A108" s="0" t="s">
-        <x:v>514</x:v>
-[...2 lines deleted...]
-        <x:v>515</x:v>
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="B108" s="1" t="s">
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D108" s="1">
-[...6 lines deleted...]
-        <x:v>516</x:v>
+      <x:c r="D108" s="2">
+        <x:v>46102.3787416782</x:v>
+      </x:c>
+      <x:c r="E108" s="2">
+        <x:v>46286.9999884259</x:v>
+      </x:c>
+      <x:c r="H108" s="1" t="s">
+        <x:v>511</x:v>
       </x:c>
       <x:c r="I108" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="J108" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="K108" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L108" s="0">
-        <x:v>3</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:12">
       <x:c r="A109" s="0" t="s">
-        <x:v>519</x:v>
-[...2 lines deleted...]
-        <x:v>520</x:v>
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="B109" s="1" t="s">
+        <x:v>515</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>14</x:v>
-[...8 lines deleted...]
-        <x:v>521</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D109" s="2">
+        <x:v>46102.3714018287</x:v>
+      </x:c>
+      <x:c r="E109" s="2">
+        <x:v>46102.3751089583</x:v>
+      </x:c>
+      <x:c r="H109" s="1" t="s">
+        <x:v>516</x:v>
       </x:c>
       <x:c r="I109" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L109" s="0">
-        <x:v>163</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:12">
       <x:c r="A110" s="0" t="s">
-        <x:v>523</x:v>
-[...2 lines deleted...]
-        <x:v>524</x:v>
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="B110" s="1" t="s">
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>14</x:v>
-[...8 lines deleted...]
-        <x:v>525</x:v>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D110" s="2">
+        <x:v>46102.3657696643</x:v>
+      </x:c>
+      <x:c r="E110" s="2">
+        <x:v>46286.9999884259</x:v>
+      </x:c>
+      <x:c r="F110" s="2">
+        <x:v>46102.3662310185</x:v>
+      </x:c>
+      <x:c r="G110" s="2">
+        <x:v>46102.3662310185</x:v>
+      </x:c>
+      <x:c r="H110" s="1" t="s">
+        <x:v>519</x:v>
       </x:c>
       <x:c r="I110" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="J110" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="K110" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L110" s="0">
-        <x:v>228</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:12">
       <x:c r="A111" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>68</x:v>
-[...5 lines deleted...]
-        <x:v>46134.9999884259</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D111" s="2">
+        <x:v>46098.8942377546</x:v>
+      </x:c>
+      <x:c r="E111" s="2">
+        <x:v>46282.9999884259</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="I111" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L111" s="0">
-        <x:v>218</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:12">
       <x:c r="A112" s="0" t="s">
-        <x:v>531</x:v>
-[...2 lines deleted...]
-        <x:v>532</x:v>
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="B112" s="1" t="s">
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>14</x:v>
-[...8 lines deleted...]
-        <x:v>533</x:v>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D112" s="2">
+        <x:v>46097.814260544</x:v>
+      </x:c>
+      <x:c r="E112" s="2">
+        <x:v>46281.9999884259</x:v>
+      </x:c>
+      <x:c r="F112" s="2">
+        <x:v>46118.6818238079</x:v>
+      </x:c>
+      <x:c r="G112" s="2">
+        <x:v>46118.6818238079</x:v>
+      </x:c>
+      <x:c r="H112" s="1" t="s">
+        <x:v>527</x:v>
       </x:c>
       <x:c r="I112" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="J112" s="0" t="s">
-        <x:v>535</x:v>
-[...2 lines deleted...]
-        <x:v>536</x:v>
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="K112" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L112" s="0">
-        <x:v>242</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:12">
       <x:c r="A113" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>72</x:v>
-[...14 lines deleted...]
-        <x:v>539</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D113" s="2">
+        <x:v>46096.920740544</x:v>
+      </x:c>
+      <x:c r="E113" s="2">
+        <x:v>46280.9999884259</x:v>
+      </x:c>
+      <x:c r="H113" s="1" t="s">
+        <x:v>532</x:v>
       </x:c>
       <x:c r="I113" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="J113" s="0" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="K113" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
-      <x:c r="J113" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="L113" s="0">
-        <x:v>925</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:12">
       <x:c r="A114" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>543</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D114" s="2">
+        <x:v>46095.4305184954</x:v>
+      </x:c>
+      <x:c r="E114" s="2">
+        <x:v>46279.9999884259</x:v>
+      </x:c>
+      <x:c r="H114" s="1" t="s">
+        <x:v>537</x:v>
       </x:c>
       <x:c r="I114" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="J114" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="K114" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L114" s="0">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:12">
       <x:c r="A115" s="0" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="B115" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D115" s="2">
+        <x:v>46095.3063468981</x:v>
+      </x:c>
+      <x:c r="E115" s="2">
+        <x:v>46279.9999884259</x:v>
+      </x:c>
+      <x:c r="H115" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="I115" s="0" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="J115" s="0" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="K115" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
-      <x:c r="B115" s="0" t="s">
-[...28 lines deleted...]
-      </x:c>
       <x:c r="L115" s="0">
-        <x:v>82</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:12">
       <x:c r="A116" s="0" t="s">
-        <x:v>551</x:v>
-[...2 lines deleted...]
-        <x:v>552</x:v>
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="B116" s="0" t="s">
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D116" s="1">
-[...6 lines deleted...]
-        <x:v>553</x:v>
+      <x:c r="D116" s="2">
+        <x:v>46093.4007319213</x:v>
+      </x:c>
+      <x:c r="E116" s="2">
+        <x:v>46277.9999884259</x:v>
+      </x:c>
+      <x:c r="H116" s="1" t="s">
+        <x:v>548</x:v>
       </x:c>
       <x:c r="I116" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="J116" s="0" t="s">
-        <x:v>554</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="K116" s="1" t="s">
+        <x:v>551</x:v>
       </x:c>
       <x:c r="L116" s="0">
-        <x:v>2</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:12">
       <x:c r="A117" s="0" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="B117" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D117" s="2">
+        <x:v>46091.4464399769</x:v>
+      </x:c>
+      <x:c r="E117" s="2">
+        <x:v>46275.9999884259</x:v>
+      </x:c>
+      <x:c r="H117" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="I117" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="J117" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
-      <x:c r="B117" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L117" s="0">
-        <x:v>283</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:12">
       <x:c r="A118" s="0" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="B118" s="0" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D118" s="2">
+        <x:v>46090.9916006713</x:v>
+      </x:c>
+      <x:c r="E118" s="2">
+        <x:v>46274.9999884259</x:v>
+      </x:c>
+      <x:c r="H118" s="1" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="I118" s="0" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="J118" s="0" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="K118" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
-      <x:c r="B118" s="0" t="s">
-[...28 lines deleted...]
-      </x:c>
       <x:c r="L118" s="0">
-        <x:v>1473</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:12">
       <x:c r="A119" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>14</x:v>
-[...8 lines deleted...]
-        <x:v>567</x:v>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D119" s="2">
+        <x:v>46090.8278538194</x:v>
+      </x:c>
+      <x:c r="E119" s="2">
+        <x:v>46274.9999884259</x:v>
+      </x:c>
+      <x:c r="F119" s="2">
+        <x:v>46105.5733591551</x:v>
+      </x:c>
+      <x:c r="G119" s="2">
+        <x:v>46105.5733591551</x:v>
+      </x:c>
+      <x:c r="H119" s="1" t="s">
+        <x:v>563</x:v>
       </x:c>
       <x:c r="I119" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L119" s="0">
-        <x:v>97</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:12">
       <x:c r="A120" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>72</x:v>
-[...14 lines deleted...]
-        <x:v>571</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D120" s="2">
+        <x:v>46090.7534285417</x:v>
+      </x:c>
+      <x:c r="E120" s="2">
+        <x:v>46274.9999884259</x:v>
+      </x:c>
+      <x:c r="H120" s="1" t="s">
+        <x:v>567</x:v>
       </x:c>
       <x:c r="I120" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J120" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="K120" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L120" s="0">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:12">
       <x:c r="A121" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>575</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D121" s="2">
+        <x:v>46086.3212522222</x:v>
+      </x:c>
+      <x:c r="E121" s="2">
+        <x:v>46270.9999884259</x:v>
+      </x:c>
+      <x:c r="H121" s="1" t="s">
+        <x:v>571</x:v>
       </x:c>
       <x:c r="I121" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L121" s="0">
-        <x:v>15</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:12">
       <x:c r="A122" s="0" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="B122" s="0" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="C122" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D122" s="2">
+        <x:v>46086.0586338079</x:v>
+      </x:c>
+      <x:c r="E122" s="2">
+        <x:v>46270.9999884259</x:v>
+      </x:c>
+      <x:c r="H122" s="1" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="I122" s="0" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="J122" s="0" t="s">
         <x:v>577</x:v>
       </x:c>
-      <x:c r="B122" s="0" t="s">
-[...21 lines deleted...]
-        <x:v>581</x:v>
+      <x:c r="K122" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L122" s="0">
-        <x:v>67</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:12">
       <x:c r="A123" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>584</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D123" s="2">
+        <x:v>46085.0799960648</x:v>
+      </x:c>
+      <x:c r="E123" s="2">
+        <x:v>46269.9999884259</x:v>
+      </x:c>
+      <x:c r="H123" s="1" t="s">
+        <x:v>580</x:v>
       </x:c>
       <x:c r="I123" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L123" s="0">
-        <x:v>36</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:12">
       <x:c r="A124" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>588</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D124" s="2">
+        <x:v>46084.5771660995</x:v>
+      </x:c>
+      <x:c r="E124" s="2">
+        <x:v>46268.9999884259</x:v>
+      </x:c>
+      <x:c r="H124" s="1" t="s">
+        <x:v>584</x:v>
       </x:c>
       <x:c r="I124" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J124" s="0" t="s">
-        <x:v>589</x:v>
-[...2 lines deleted...]
-        <x:v>590</x:v>
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="K124" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L124" s="0">
-        <x:v>394</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:12">
       <x:c r="A125" s="0" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="B125" s="0" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="C125" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D125" s="2">
+        <x:v>46084.5401540394</x:v>
+      </x:c>
+      <x:c r="E125" s="2">
+        <x:v>46268.9999884259</x:v>
+      </x:c>
+      <x:c r="H125" s="1" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="I125" s="0" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="J125" s="0" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="K125" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
-      <x:c r="B125" s="2" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="L125" s="0">
-        <x:v>5908</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:12">
       <x:c r="A126" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>14</x:v>
-[...8 lines deleted...]
-        <x:v>599</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D126" s="2">
+        <x:v>46083.6707886806</x:v>
+      </x:c>
+      <x:c r="E126" s="2">
+        <x:v>46083.6710902546</x:v>
+      </x:c>
+      <x:c r="H126" s="1" t="s">
+        <x:v>594</x:v>
       </x:c>
       <x:c r="I126" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="J126" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="K126" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L126" s="0">
-        <x:v>21</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:12">
       <x:c r="A127" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>603</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D127" s="2">
+        <x:v>46079.5008986111</x:v>
+      </x:c>
+      <x:c r="E127" s="2">
+        <x:v>46260.9999884259</x:v>
+      </x:c>
+      <x:c r="H127" s="1" t="s">
+        <x:v>598</x:v>
       </x:c>
       <x:c r="I127" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
-        <x:v>604</x:v>
-[...2 lines deleted...]
-        <x:v>605</x:v>
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="K127" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L127" s="0">
-        <x:v>710</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:12">
       <x:c r="A128" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="C128" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D128" s="2">
+        <x:v>46079.4912065162</x:v>
+      </x:c>
+      <x:c r="E128" s="2">
+        <x:v>46260.9999884259</x:v>
+      </x:c>
+      <x:c r="H128" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
-      <x:c r="C128" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I128" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="J128" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
-      <x:c r="K128" s="2" t="s">
-        <x:v>608</x:v>
+      <x:c r="K128" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L128" s="0">
-        <x:v>3</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:12">
       <x:c r="A129" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>610</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D129" s="2">
+        <x:v>46079.4431587037</x:v>
+      </x:c>
+      <x:c r="E129" s="2">
+        <x:v>46260.9999884259</x:v>
+      </x:c>
+      <x:c r="H129" s="1" t="s">
+        <x:v>607</x:v>
       </x:c>
       <x:c r="I129" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
-        <x:v>604</x:v>
-[...2 lines deleted...]
-        <x:v>605</x:v>
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="K129" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L129" s="0">
-        <x:v>9</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:12">
       <x:c r="A130" s="0" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="B130" s="0" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="C130" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D130" s="2">
+        <x:v>46079.3376379282</x:v>
+      </x:c>
+      <x:c r="E130" s="2">
+        <x:v>46260.9999884259</x:v>
+      </x:c>
+      <x:c r="H130" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="I130" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="J130" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
-      <x:c r="B130" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="H130" s="2" t="s">
+      <x:c r="K130" s="1" t="s">
         <x:v>612</x:v>
       </x:c>
-      <x:c r="I130" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L130" s="0">
-        <x:v>2</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:12">
       <x:c r="A131" s="0" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="B131" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
-      <x:c r="B131" s="0" t="s">
+      <x:c r="C131" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D131" s="2">
+        <x:v>46076.8909106944</x:v>
+      </x:c>
+      <x:c r="E131" s="2">
+        <x:v>46257.9999884259</x:v>
+      </x:c>
+      <x:c r="H131" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
-      <x:c r="C131" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H131" s="2" t="s">
+      <x:c r="I131" s="0" t="s">
         <x:v>616</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>358</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
-      <x:c r="K131" s="2" t="s">
+      <x:c r="K131" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="L131" s="0">
-        <x:v>10</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:12">
       <x:c r="A132" s="0" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>68</x:v>
-[...7 lines deleted...]
-      <x:c r="H132" s="2" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D132" s="2">
+        <x:v>46074.8605952893</x:v>
+      </x:c>
+      <x:c r="E132" s="2">
+        <x:v>46255.9999884259</x:v>
+      </x:c>
+      <x:c r="H132" s="1" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="I132" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="J132" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="K132" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L132" s="0">
-        <x:v>75</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:12">
       <x:c r="A133" s="0" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="B133" s="0" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="C133" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D133" s="2">
+        <x:v>46072.693293044</x:v>
+      </x:c>
+      <x:c r="E133" s="2">
+        <x:v>46072.7110678356</x:v>
+      </x:c>
+      <x:c r="H133" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="B133" s="0" t="s">
+      <x:c r="I133" s="0" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="J133" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
-      <x:c r="C133" s="0" t="s">
-[...18 lines deleted...]
-        <x:v>629</x:v>
+      <x:c r="K133" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L133" s="0">
-        <x:v>988</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:12">
       <x:c r="A134" s="0" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="B134" s="0" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="C134" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D134" s="2">
+        <x:v>46071.8525607986</x:v>
+      </x:c>
+      <x:c r="E134" s="2">
+        <x:v>46252.9999884259</x:v>
+      </x:c>
+      <x:c r="H134" s="1" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="I134" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="J134" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
-      <x:c r="B134" s="0" t="s">
-[...21 lines deleted...]
-        <x:v>632</x:v>
+      <x:c r="K134" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L134" s="0">
-        <x:v>1</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:12">
       <x:c r="A135" s="0" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="B135" s="0" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="C135" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D135" s="2">
+        <x:v>46070.4251153241</x:v>
+      </x:c>
+      <x:c r="E135" s="2">
+        <x:v>46251.9999884259</x:v>
+      </x:c>
+      <x:c r="H135" s="1" t="s">
         <x:v>633</x:v>
       </x:c>
-      <x:c r="B135" s="0" t="s">
+      <x:c r="I135" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="J135" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
-      <x:c r="C135" s="0" t="s">
-[...18 lines deleted...]
-        <x:v>629</x:v>
+      <x:c r="K135" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L135" s="0">
-        <x:v>1</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:12">
       <x:c r="A136" s="0" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="B136" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
-      <x:c r="B136" s="0" t="s">
+      <x:c r="C136" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D136" s="2">
+        <x:v>46069.902454919</x:v>
+      </x:c>
+      <x:c r="E136" s="2">
+        <x:v>46250.9999884259</x:v>
+      </x:c>
+      <x:c r="H136" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
-      <x:c r="C136" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H136" s="2" t="s">
+      <x:c r="I136" s="0" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="J136" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
-      <x:c r="I136" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K136" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L136" s="0">
-        <x:v>74</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:12">
       <x:c r="A137" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>68</x:v>
-[...7 lines deleted...]
-      <x:c r="H137" s="2" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D137" s="2">
+        <x:v>46068.9972303356</x:v>
+      </x:c>
+      <x:c r="E137" s="2">
+        <x:v>46249.9999884259</x:v>
+      </x:c>
+      <x:c r="H137" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="I137" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L137" s="0">
-        <x:v>167</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:12">
       <x:c r="A138" s="0" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="B138" s="0" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="C138" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D138" s="2">
+        <x:v>46066.6387323727</x:v>
+      </x:c>
+      <x:c r="E138" s="2">
+        <x:v>46247.9999884259</x:v>
+      </x:c>
+      <x:c r="H138" s="1" t="s">
         <x:v>644</x:v>
       </x:c>
-      <x:c r="B138" s="0" t="s">
+      <x:c r="I138" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
-      <x:c r="C138" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H138" s="0" t="s">
+      <x:c r="J138" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
-      <x:c r="I138" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>648</x:v>
+      <x:c r="K138" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L138" s="0">
-        <x:v>40</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:12">
       <x:c r="A139" s="0" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="B139" s="0" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="C139" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D139" s="2">
+        <x:v>46065.9569878704</x:v>
+      </x:c>
+      <x:c r="E139" s="2">
+        <x:v>46246.9999884259</x:v>
+      </x:c>
+      <x:c r="H139" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
-      <x:c r="B139" s="0" t="s">
+      <x:c r="I139" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="J139" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
-      <x:c r="C139" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L139" s="0">
-        <x:v>111</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:12">
       <x:c r="A140" s="0" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="B140" s="0" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="C140" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D140" s="2">
+        <x:v>46064.5480815972</x:v>
+      </x:c>
+      <x:c r="E140" s="2">
+        <x:v>46245.9999884259</x:v>
+      </x:c>
+      <x:c r="H140" s="1" t="s">
         <x:v>653</x:v>
       </x:c>
-      <x:c r="B140" s="0" t="s">
+      <x:c r="I140" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="J140" s="0" t="s">
         <x:v>654</x:v>
       </x:c>
-      <x:c r="C140" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H140" s="2" t="s">
+      <x:c r="K140" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
-      <x:c r="I140" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L140" s="0">
-        <x:v>79</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:12">
       <x:c r="A141" s="0" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="B141" s="0" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="C141" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D141" s="2">
+        <x:v>46062.549854537</x:v>
+      </x:c>
+      <x:c r="E141" s="2">
+        <x:v>46243.9999884259</x:v>
+      </x:c>
+      <x:c r="H141" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="I141" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="J141" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
-      <x:c r="B141" s="0" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L141" s="0">
-        <x:v>73</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:12">
       <x:c r="A142" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D142" s="1">
-[...6 lines deleted...]
-        <x:v>666</x:v>
+      <x:c r="D142" s="2">
+        <x:v>46057.6867480208</x:v>
+      </x:c>
+      <x:c r="E142" s="2">
+        <x:v>46238.9999884259</x:v>
+      </x:c>
+      <x:c r="F142" s="2">
+        <x:v>46074.7266665972</x:v>
+      </x:c>
+      <x:c r="G142" s="2">
+        <x:v>46074.7266665972</x:v>
+      </x:c>
+      <x:c r="H142" s="0" t="s">
+        <x:v>662</x:v>
       </x:c>
       <x:c r="I142" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J142" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="K142" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L142" s="0">
-        <x:v>257</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:12">
       <x:c r="A143" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D143" s="1">
-[...6 lines deleted...]
-        <x:v>671</x:v>
+      <x:c r="D143" s="2">
+        <x:v>46057.5052246065</x:v>
+      </x:c>
+      <x:c r="E143" s="2">
+        <x:v>46238.9999884259</x:v>
+      </x:c>
+      <x:c r="F143" s="2">
+        <x:v>46183.5281570602</x:v>
+      </x:c>
+      <x:c r="G143" s="2">
+        <x:v>46183.5281570602</x:v>
+      </x:c>
+      <x:c r="H143" s="1" t="s">
+        <x:v>666</x:v>
       </x:c>
       <x:c r="I143" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
-        <x:v>673</x:v>
-[...2 lines deleted...]
-        <x:v>674</x:v>
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="K143" s="0" t="s">
+        <x:v>668</x:v>
       </x:c>
       <x:c r="L143" s="0">
-        <x:v>35</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:12">
       <x:c r="A144" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>677</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D144" s="2">
+        <x:v>46056.9467698727</x:v>
+      </x:c>
+      <x:c r="E144" s="2">
+        <x:v>46057.3971324768</x:v>
+      </x:c>
+      <x:c r="H144" s="1" t="s">
+        <x:v>671</x:v>
       </x:c>
       <x:c r="I144" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J144" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="K144" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L144" s="0">
-        <x:v>34</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:12">
       <x:c r="A145" s="0" t="s">
-        <x:v>679</x:v>
-[...2 lines deleted...]
-        <x:v>676</x:v>
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="B145" s="1" t="s">
+        <x:v>673</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>680</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D145" s="2">
+        <x:v>46054.9673643287</x:v>
+      </x:c>
+      <x:c r="E145" s="2">
+        <x:v>46235.9999884259</x:v>
+      </x:c>
+      <x:c r="H145" s="1" t="s">
+        <x:v>674</x:v>
       </x:c>
       <x:c r="I145" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L145" s="0">
-        <x:v>1</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:12">
       <x:c r="A146" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D146" s="1">
-[...6 lines deleted...]
-        <x:v>683</x:v>
+      <x:c r="D146" s="2">
+        <x:v>46054.6433680324</x:v>
+      </x:c>
+      <x:c r="E146" s="2">
+        <x:v>46235.9999884259</x:v>
+      </x:c>
+      <x:c r="H146" s="1" t="s">
+        <x:v>678</x:v>
       </x:c>
       <x:c r="I146" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J146" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="K146" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L146" s="0">
-        <x:v>11</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:12">
       <x:c r="A147" s="0" t="s">
-        <x:v>685</x:v>
-[...2 lines deleted...]
-        <x:v>686</x:v>
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="B147" s="1" t="s">
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D147" s="1">
-[...6 lines deleted...]
-        <x:v>687</x:v>
+      <x:c r="D147" s="2">
+        <x:v>46051.8594047917</x:v>
+      </x:c>
+      <x:c r="E147" s="2">
+        <x:v>46232.9999884259</x:v>
+      </x:c>
+      <x:c r="F147" s="2">
+        <x:v>46085.8422128472</x:v>
+      </x:c>
+      <x:c r="G147" s="2">
+        <x:v>46085.8422128472</x:v>
+      </x:c>
+      <x:c r="H147" s="1" t="s">
+        <x:v>681</x:v>
       </x:c>
       <x:c r="I147" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
-        <x:v>688</x:v>
-[...2 lines deleted...]
-        <x:v>689</x:v>
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="K147" s="1" t="s">
+        <x:v>683</x:v>
       </x:c>
       <x:c r="L147" s="0">
-        <x:v>1</x:v>
+        <x:v>3532</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:12">
       <x:c r="A148" s="0" t="s">
-        <x:v>690</x:v>
-[...2 lines deleted...]
-        <x:v>691</x:v>
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="B148" s="1" t="s">
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>692</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D148" s="2">
+        <x:v>46051.7715489468</x:v>
+      </x:c>
+      <x:c r="E148" s="2">
+        <x:v>46232.9999884259</x:v>
+      </x:c>
+      <x:c r="H148" s="1" t="s">
+        <x:v>685</x:v>
       </x:c>
       <x:c r="I148" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J148" s="0" t="s">
-        <x:v>693</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="K148" s="1" t="s">
+        <x:v>683</x:v>
       </x:c>
       <x:c r="L148" s="0">
-        <x:v>102</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:12">
       <x:c r="A149" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>696</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D149" s="2">
+        <x:v>46051.4432606597</x:v>
+      </x:c>
+      <x:c r="E149" s="2">
+        <x:v>46232.9999884259</x:v>
+      </x:c>
+      <x:c r="H149" s="1" t="s">
+        <x:v>688</x:v>
       </x:c>
       <x:c r="I149" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="L149" s="0">
-        <x:v>20</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:12">
       <x:c r="A150" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>701</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D150" s="2">
+        <x:v>46050.7471845602</x:v>
+      </x:c>
+      <x:c r="E150" s="2">
+        <x:v>46050.8135473958</x:v>
+      </x:c>
+      <x:c r="H150" s="1" t="s">
+        <x:v>693</x:v>
       </x:c>
       <x:c r="I150" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J150" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="K150" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L150" s="0">
-        <x:v>12</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:12">
       <x:c r="A151" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>704</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D151" s="2">
+        <x:v>46050.0268733565</x:v>
+      </x:c>
+      <x:c r="E151" s="2">
+        <x:v>46231.9999884259</x:v>
+      </x:c>
+      <x:c r="H151" s="1" t="s">
+        <x:v>697</x:v>
       </x:c>
       <x:c r="I151" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="L151" s="0">
-        <x:v>57</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:12">
       <x:c r="A152" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>709</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D152" s="2">
+        <x:v>46049.87709125</x:v>
+      </x:c>
+      <x:c r="E152" s="2">
+        <x:v>46230.9999884259</x:v>
+      </x:c>
+      <x:c r="H152" s="1" t="s">
+        <x:v>702</x:v>
       </x:c>
       <x:c r="I152" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J152" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="K152" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L152" s="0">
-        <x:v>40</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:12">
       <x:c r="A153" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>714</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D153" s="2">
+        <x:v>46049.6011794097</x:v>
+      </x:c>
+      <x:c r="E153" s="2">
+        <x:v>46230.9999884259</x:v>
+      </x:c>
+      <x:c r="H153" s="1" t="s">
+        <x:v>706</x:v>
       </x:c>
       <x:c r="I153" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L153" s="0">
-        <x:v>1</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:12">
       <x:c r="A154" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D154" s="1">
-[...6 lines deleted...]
-        <x:v>719</x:v>
+      <x:c r="D154" s="2">
+        <x:v>46048.9045333796</x:v>
+      </x:c>
+      <x:c r="E154" s="2">
+        <x:v>46058.8594810532</x:v>
+      </x:c>
+      <x:c r="F154" s="2">
+        <x:v>46058.8623641782</x:v>
+      </x:c>
+      <x:c r="G154" s="2">
+        <x:v>46058.8623641782</x:v>
+      </x:c>
+      <x:c r="H154" s="1" t="s">
+        <x:v>710</x:v>
       </x:c>
       <x:c r="I154" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J154" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="K154" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L154" s="0">
-        <x:v>34</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:12">
       <x:c r="A155" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>724</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D155" s="2">
+        <x:v>46048.7155628819</x:v>
+      </x:c>
+      <x:c r="E155" s="2">
+        <x:v>46229.9999884259</x:v>
+      </x:c>
+      <x:c r="H155" s="0" t="s">
+        <x:v>714</x:v>
       </x:c>
       <x:c r="I155" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L155" s="0">
-        <x:v>3</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:12">
       <x:c r="A156" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="B156" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D156" s="2">
+        <x:v>46043.6909071875</x:v>
+      </x:c>
+      <x:c r="E156" s="2">
+        <x:v>46224.9999884259</x:v>
+      </x:c>
+      <x:c r="H156" s="1" t="s">
+        <x:v>718</x:v>
+      </x:c>
+      <x:c r="I156" s="0" t="s">
+        <x:v>719</x:v>
+      </x:c>
+      <x:c r="J156" s="0" t="s">
+        <x:v>720</x:v>
+      </x:c>
+      <x:c r="K156" s="0" t="s">
+        <x:v>721</x:v>
+      </x:c>
+      <x:c r="L156" s="0">
         <x:v>68</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>874</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:12">
       <x:c r="A157" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>72</x:v>
-[...14 lines deleted...]
-        <x:v>733</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D157" s="2">
+        <x:v>46043.6631196412</x:v>
+      </x:c>
+      <x:c r="E157" s="2">
+        <x:v>46224.9999884259</x:v>
+      </x:c>
+      <x:c r="H157" s="1" t="s">
+        <x:v>724</x:v>
       </x:c>
       <x:c r="I157" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L157" s="0">
-        <x:v>55</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:12">
       <x:c r="A158" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>738</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D158" s="2">
+        <x:v>46042.9891864931</x:v>
+      </x:c>
+      <x:c r="E158" s="2">
+        <x:v>46043.6565966435</x:v>
+      </x:c>
+      <x:c r="H158" s="1" t="s">
+        <x:v>729</x:v>
       </x:c>
       <x:c r="I158" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="J158" s="0" t="s">
-        <x:v>739</x:v>
-[...2 lines deleted...]
-        <x:v>740</x:v>
+        <x:v>726</x:v>
+      </x:c>
+      <x:c r="K158" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L158" s="0">
-        <x:v>117</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:12">
       <x:c r="A159" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>743</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D159" s="2">
+        <x:v>46042.8689469907</x:v>
+      </x:c>
+      <x:c r="E159" s="2">
+        <x:v>46124.8428690509</x:v>
+      </x:c>
+      <x:c r="H159" s="1" t="s">
+        <x:v>732</x:v>
       </x:c>
       <x:c r="I159" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
-        <x:v>739</x:v>
-[...2 lines deleted...]
-        <x:v>740</x:v>
+        <x:v>734</x:v>
+      </x:c>
+      <x:c r="K159" s="1" t="s">
+        <x:v>735</x:v>
       </x:c>
       <x:c r="L159" s="0">
-        <x:v>1</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:12">
       <x:c r="A160" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>745</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D160" s="2">
+        <x:v>46042.4273200926</x:v>
+      </x:c>
+      <x:c r="E160" s="2">
+        <x:v>46223.9999884259</x:v>
+      </x:c>
+      <x:c r="H160" s="1" t="s">
+        <x:v>738</x:v>
       </x:c>
       <x:c r="I160" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J160" s="0" t="s">
         <x:v>739</x:v>
       </x:c>
-      <x:c r="K160" s="2" t="s">
-        <x:v>740</x:v>
+      <x:c r="K160" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L160" s="0">
-        <x:v>2</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:12">
       <x:c r="A161" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>748</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D161" s="2">
+        <x:v>46041.9087979167</x:v>
+      </x:c>
+      <x:c r="E161" s="2">
+        <x:v>46222.9999884259</x:v>
+      </x:c>
+      <x:c r="H161" s="0" t="s">
+        <x:v>742</x:v>
       </x:c>
       <x:c r="I161" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L161" s="0">
-        <x:v>161</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:12">
       <x:c r="A162" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D162" s="1">
-[...6 lines deleted...]
-        <x:v>752</x:v>
+      <x:c r="D162" s="2">
+        <x:v>46041.8143352894</x:v>
+      </x:c>
+      <x:c r="E162" s="2">
+        <x:v>46091.8525720602</x:v>
+      </x:c>
+      <x:c r="F162" s="2">
+        <x:v>46091.8568891551</x:v>
+      </x:c>
+      <x:c r="G162" s="2">
+        <x:v>46091.8568891551</x:v>
+      </x:c>
+      <x:c r="H162" s="1" t="s">
+        <x:v>746</x:v>
       </x:c>
       <x:c r="I162" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="J162" s="0" t="s">
-        <x:v>753</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="K162" s="1" t="s">
+        <x:v>749</x:v>
       </x:c>
       <x:c r="L162" s="0">
-        <x:v>32</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:12">
       <x:c r="A163" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>756</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D163" s="2">
+        <x:v>46037.6403465625</x:v>
+      </x:c>
+      <x:c r="E163" s="2">
+        <x:v>46218.9999884259</x:v>
+      </x:c>
+      <x:c r="H163" s="1" t="s">
+        <x:v>752</x:v>
       </x:c>
       <x:c r="I163" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L163" s="0">
-        <x:v>27</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:12">
       <x:c r="A164" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>761</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D164" s="2">
+        <x:v>46036.433334213</x:v>
+      </x:c>
+      <x:c r="E164" s="2">
+        <x:v>46309.9999884259</x:v>
+      </x:c>
+      <x:c r="H164" s="1" t="s">
+        <x:v>756</x:v>
       </x:c>
       <x:c r="I164" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J164" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="K164" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L164" s="0">
-        <x:v>27</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:12">
       <x:c r="A165" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D165" s="1">
-[...6 lines deleted...]
-        <x:v>764</x:v>
+      <x:c r="D165" s="2">
+        <x:v>46035.7366464005</x:v>
+      </x:c>
+      <x:c r="E165" s="2">
+        <x:v>46216.9999884259</x:v>
+      </x:c>
+      <x:c r="F165" s="2">
+        <x:v>46131.6045590394</x:v>
+      </x:c>
+      <x:c r="G165" s="2">
+        <x:v>46131.6045590394</x:v>
+      </x:c>
+      <x:c r="H165" s="1" t="s">
+        <x:v>760</x:v>
       </x:c>
       <x:c r="I165" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
+        <x:v>761</x:v>
+      </x:c>
+      <x:c r="K165" s="1" t="s">
         <x:v>762</x:v>
       </x:c>
-      <x:c r="K165" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L165" s="0">
-        <x:v>1</x:v>
+        <x:v>836</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:12">
       <x:c r="A166" s="0" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="B166" s="0" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="C166" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D166" s="2">
+        <x:v>46034.7723852431</x:v>
+      </x:c>
+      <x:c r="E166" s="2">
+        <x:v>46215.9999884259</x:v>
+      </x:c>
+      <x:c r="F166" s="2">
+        <x:v>46066.2536805787</x:v>
+      </x:c>
+      <x:c r="G166" s="2">
+        <x:v>46066.2536805787</x:v>
+      </x:c>
+      <x:c r="H166" s="1" t="s">
         <x:v>765</x:v>
       </x:c>
-      <x:c r="B166" s="0" t="s">
+      <x:c r="I166" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
-      <x:c r="C166" s="0" t="s">
-[...14 lines deleted...]
-      <x:c r="H166" s="2" t="s">
+      <x:c r="J166" s="0" t="s">
         <x:v>767</x:v>
       </x:c>
-      <x:c r="I166" s="0" t="s">
+      <x:c r="K166" s="1" t="s">
         <x:v>768</x:v>
       </x:c>
-      <x:c r="J166" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="L166" s="0">
-        <x:v>124</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:12">
       <x:c r="A167" s="0" t="s">
+        <x:v>769</x:v>
+      </x:c>
+      <x:c r="B167" s="0" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="C167" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D167" s="2">
+        <x:v>46031.4477105324</x:v>
+      </x:c>
+      <x:c r="E167" s="2">
+        <x:v>46304.9999884259</x:v>
+      </x:c>
+      <x:c r="H167" s="1" t="s">
         <x:v>771</x:v>
       </x:c>
-      <x:c r="B167" s="0" t="s">
+      <x:c r="I167" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="J167" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
-      <x:c r="C167" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H167" s="2" t="s">
+      <x:c r="K167" s="0" t="s">
         <x:v>773</x:v>
       </x:c>
-      <x:c r="I167" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L167" s="0">
-        <x:v>9</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:12">
       <x:c r="A168" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>72</x:v>
-[...13 lines deleted...]
-      <x:c r="H168" s="2" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D168" s="2">
+        <x:v>46029.7814407986</x:v>
+      </x:c>
+      <x:c r="E168" s="2">
+        <x:v>46210.9999884259</x:v>
+      </x:c>
+      <x:c r="F168" s="2">
+        <x:v>46113.8248715278</x:v>
+      </x:c>
+      <x:c r="G168" s="2">
+        <x:v>46113.8248715278</x:v>
+      </x:c>
+      <x:c r="H168" s="0" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="I168" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="J168" s="0" t="s">
-        <x:v>777</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>778</x:v>
+      </x:c>
+      <x:c r="K168" s="1" t="s">
+        <x:v>779</x:v>
       </x:c>
       <x:c r="L168" s="0">
-        <x:v>25</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:12">
       <x:c r="A169" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>780</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D169" s="2">
+        <x:v>46028.5199812269</x:v>
+      </x:c>
+      <x:c r="E169" s="2">
+        <x:v>46209.9999884259</x:v>
+      </x:c>
+      <x:c r="H169" s="0" t="s">
+        <x:v>782</x:v>
       </x:c>
       <x:c r="I169" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
-        <x:v>781</x:v>
-[...2 lines deleted...]
-        <x:v>782</x:v>
+        <x:v>707</x:v>
+      </x:c>
+      <x:c r="K169" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L169" s="0">
-        <x:v>15</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:12">
       <x:c r="A170" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>72</x:v>
-[...13 lines deleted...]
-      <x:c r="H170" s="2" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D170" s="2">
+        <x:v>46026.7679443634</x:v>
+      </x:c>
+      <x:c r="E170" s="2">
+        <x:v>46207.9999884259</x:v>
+      </x:c>
+      <x:c r="H170" s="1" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="I170" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="J170" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="K170" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L170" s="0">
-        <x:v>45</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:12">
       <x:c r="A171" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>789</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D171" s="2">
+        <x:v>46026.5591632292</x:v>
+      </x:c>
+      <x:c r="E171" s="2">
+        <x:v>46299.9999884259</x:v>
+      </x:c>
+      <x:c r="H171" s="1" t="s">
+        <x:v>790</x:v>
       </x:c>
       <x:c r="I171" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="L171" s="0">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:12">
       <x:c r="A172" s="0" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D172" s="1">
-[...5 lines deleted...]
-      <x:c r="H172" s="2" t="s">
+      <x:c r="D172" s="2">
+        <x:v>46024.6007368403</x:v>
+      </x:c>
+      <x:c r="E172" s="2">
+        <x:v>46205.9999884259</x:v>
+      </x:c>
+      <x:c r="F172" s="2">
+        <x:v>46176.6911682407</x:v>
+      </x:c>
+      <x:c r="G172" s="2">
+        <x:v>46176.6911682407</x:v>
+      </x:c>
+      <x:c r="H172" s="1" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="I172" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J172" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
-      <x:c r="K172" s="2" t="s">
-        <x:v>797</x:v>
+      <x:c r="K172" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L172" s="0">
-        <x:v>65</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:12">
       <x:c r="A173" s="0" t="s">
+        <x:v>797</x:v>
+      </x:c>
+      <x:c r="B173" s="0" t="s">
         <x:v>798</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>799</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D173" s="1">
-[...5 lines deleted...]
-      <x:c r="H173" s="2" t="s">
+      <x:c r="D173" s="2">
+        <x:v>46023.9998657523</x:v>
+      </x:c>
+      <x:c r="E173" s="2">
+        <x:v>46204.9999884259</x:v>
+      </x:c>
+      <x:c r="H173" s="1" t="s">
+        <x:v>799</x:v>
+      </x:c>
+      <x:c r="I173" s="0" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="J173" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
-      <x:c r="I173" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L173" s="0">
-        <x:v>41</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:12">
       <x:c r="A174" s="0" t="s">
+        <x:v>801</x:v>
+      </x:c>
+      <x:c r="B174" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
-      <x:c r="B174" s="0" t="s">
+      <x:c r="C174" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D174" s="2">
+        <x:v>46023.7371471528</x:v>
+      </x:c>
+      <x:c r="E174" s="2">
+        <x:v>46204.9999884259</x:v>
+      </x:c>
+      <x:c r="H174" s="1" t="s">
         <x:v>803</x:v>
       </x:c>
-      <x:c r="C174" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H174" s="2" t="s">
+      <x:c r="I174" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="J174" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
-      <x:c r="I174" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>806</x:v>
+      <x:c r="K174" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L174" s="0">
-        <x:v>60</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:12">
       <x:c r="A175" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D175" s="1">
-[...5 lines deleted...]
-      <x:c r="H175" s="2" t="s">
+      <x:c r="D175" s="2">
+        <x:v>46022.6882277894</x:v>
+      </x:c>
+      <x:c r="E175" s="2">
+        <x:v>46188.6597646528</x:v>
+      </x:c>
+      <x:c r="F175" s="2">
+        <x:v>46188.6601011227</x:v>
+      </x:c>
+      <x:c r="G175" s="2">
+        <x:v>46188.6601011227</x:v>
+      </x:c>
+      <x:c r="H175" s="1" t="s">
+        <x:v>807</x:v>
+      </x:c>
+      <x:c r="I175" s="0" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="J175" s="0" t="s">
+        <x:v>808</x:v>
+      </x:c>
+      <x:c r="K175" s="1" t="s">
         <x:v>809</x:v>
       </x:c>
-      <x:c r="I175" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L175" s="0">
-        <x:v>1</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:12">
       <x:c r="A176" s="0" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D176" s="1">
-[...5 lines deleted...]
-      <x:c r="H176" s="2" t="s">
+      <x:c r="D176" s="2">
+        <x:v>46022.4028004861</x:v>
+      </x:c>
+      <x:c r="E176" s="2">
+        <x:v>46178.403423912</x:v>
+      </x:c>
+      <x:c r="F176" s="2">
+        <x:v>46178.4037195833</x:v>
+      </x:c>
+      <x:c r="G176" s="2">
+        <x:v>46178.4037195833</x:v>
+      </x:c>
+      <x:c r="H176" s="1" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="I176" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J176" s="0" t="s">
         <x:v>813</x:v>
       </x:c>
-      <x:c r="K176" s="0" t="s">
-        <x:v>18</x:v>
+      <x:c r="K176" s="1" t="s">
+        <x:v>814</x:v>
       </x:c>
       <x:c r="L176" s="0">
-        <x:v>30</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:12">
       <x:c r="A177" s="0" t="s">
-        <x:v>814</x:v>
-[...1 lines deleted...]
-      <x:c r="B177" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
+      <x:c r="B177" s="1" t="s">
+        <x:v>816</x:v>
+      </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>816</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D177" s="2">
+        <x:v>46020.9343599884</x:v>
+      </x:c>
+      <x:c r="E177" s="2">
+        <x:v>46202.9999884259</x:v>
+      </x:c>
+      <x:c r="H177" s="1" t="s">
+        <x:v>817</x:v>
       </x:c>
       <x:c r="I177" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="L177" s="0">
-        <x:v>3</x:v>
+        <x:v>11901</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:12">
       <x:c r="A178" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>821</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D178" s="2">
+        <x:v>46020.9090274884</x:v>
+      </x:c>
+      <x:c r="E178" s="2">
+        <x:v>46202.9999884259</x:v>
+      </x:c>
+      <x:c r="H178" s="1" t="s">
+        <x:v>822</x:v>
       </x:c>
       <x:c r="I178" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="J178" s="0" t="s">
-        <x:v>823</x:v>
-[...1 lines deleted...]
-      <x:c r="K178" s="2" t="s">
         <x:v>824</x:v>
       </x:c>
+      <x:c r="K178" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="L178" s="0">
-        <x:v>64</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:12">
       <x:c r="A179" s="0" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>826</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>68</x:v>
-[...7 lines deleted...]
-      <x:c r="H179" s="2" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D179" s="2">
+        <x:v>46013.6108757523</x:v>
+      </x:c>
+      <x:c r="E179" s="2">
+        <x:v>46195.9999884259</x:v>
+      </x:c>
+      <x:c r="H179" s="1" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="I179" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>828</x:v>
       </x:c>
-      <x:c r="K179" s="0" t="s">
-        <x:v>18</x:v>
+      <x:c r="K179" s="1" t="s">
+        <x:v>829</x:v>
       </x:c>
       <x:c r="L179" s="0">
-        <x:v>1</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:12">
       <x:c r="A180" s="0" t="s">
-        <x:v>829</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="B180" s="0" t="s">
-        <x:v>830</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>831</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D180" s="2">
+        <x:v>46012.6253672106</x:v>
+      </x:c>
+      <x:c r="E180" s="2">
+        <x:v>46194.9999884259</x:v>
+      </x:c>
+      <x:c r="H180" s="1" t="s">
+        <x:v>832</x:v>
       </x:c>
       <x:c r="I180" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J180" s="0" t="s">
         <x:v>833</x:v>
       </x:c>
-      <x:c r="K180" s="2" t="s">
-        <x:v>834</x:v>
+      <x:c r="K180" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L180" s="0">
-        <x:v>65</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:12">
       <x:c r="A181" s="0" t="s">
+        <x:v>834</x:v>
+      </x:c>
+      <x:c r="B181" s="0" t="s">
         <x:v>835</x:v>
       </x:c>
-      <x:c r="B181" s="0" t="s">
+      <x:c r="C181" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D181" s="2">
+        <x:v>46012.5784457292</x:v>
+      </x:c>
+      <x:c r="E181" s="2">
+        <x:v>46012.7204070833</x:v>
+      </x:c>
+      <x:c r="H181" s="1" t="s">
         <x:v>836</x:v>
       </x:c>
-      <x:c r="C181" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H181" s="2" t="s">
+      <x:c r="I181" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="J181" s="0" t="s">
         <x:v>837</x:v>
       </x:c>
-      <x:c r="I181" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L181" s="0">
-        <x:v>40</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:12">
       <x:c r="A182" s="0" t="s">
+        <x:v>838</x:v>
+      </x:c>
+      <x:c r="B182" s="1" t="s">
         <x:v>839</x:v>
       </x:c>
-      <x:c r="B182" s="0" t="s">
+      <x:c r="C182" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D182" s="2">
+        <x:v>46007.8320374421</x:v>
+      </x:c>
+      <x:c r="E182" s="2">
+        <x:v>46189.9999884259</x:v>
+      </x:c>
+      <x:c r="F182" s="2">
+        <x:v>46087.5645218287</x:v>
+      </x:c>
+      <x:c r="G182" s="2">
+        <x:v>46087.5645218287</x:v>
+      </x:c>
+      <x:c r="H182" s="1" t="s">
         <x:v>840</x:v>
       </x:c>
-      <x:c r="C182" s="0" t="s">
-[...14 lines deleted...]
-      <x:c r="H182" s="0" t="s">
+      <x:c r="I182" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="J182" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
-      <x:c r="I182" s="0" t="s">
+      <x:c r="K182" s="0" t="s">
         <x:v>842</x:v>
       </x:c>
-      <x:c r="J182" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="L182" s="0">
-        <x:v>15</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:12">
       <x:c r="A183" s="0" t="s">
+        <x:v>843</x:v>
+      </x:c>
+      <x:c r="B183" s="0" t="s">
         <x:v>844</x:v>
       </x:c>
-      <x:c r="B183" s="0" t="s">
+      <x:c r="C183" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D183" s="2">
+        <x:v>46006.9435169329</x:v>
+      </x:c>
+      <x:c r="E183" s="2">
+        <x:v>46280.9999884259</x:v>
+      </x:c>
+      <x:c r="H183" s="1" t="s">
         <x:v>845</x:v>
       </x:c>
-      <x:c r="C183" s="0" t="s">
-[...14 lines deleted...]
-      <x:c r="H183" s="0" t="s">
+      <x:c r="I183" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="J183" s="0" t="s">
         <x:v>846</x:v>
       </x:c>
-      <x:c r="I183" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K183" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L183" s="0">
-        <x:v>28</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:12">
       <x:c r="A184" s="0" t="s">
+        <x:v>847</x:v>
+      </x:c>
+      <x:c r="B184" s="0" t="s">
+        <x:v>848</x:v>
+      </x:c>
+      <x:c r="C184" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D184" s="2">
+        <x:v>46003.730088287</x:v>
+      </x:c>
+      <x:c r="E184" s="2">
+        <x:v>46185.9999884259</x:v>
+      </x:c>
+      <x:c r="H184" s="1" t="s">
         <x:v>849</x:v>
       </x:c>
-      <x:c r="B184" s="0" t="s">
+      <x:c r="I184" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="J184" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
-      <x:c r="C184" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H184" s="2" t="s">
+      <x:c r="K184" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
-      <x:c r="I184" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L184" s="0">
-        <x:v>56</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:12">
       <x:c r="A185" s="0" t="s">
+        <x:v>852</x:v>
+      </x:c>
+      <x:c r="B185" s="0" t="s">
         <x:v>853</x:v>
       </x:c>
-      <x:c r="B185" s="0" t="s">
+      <x:c r="C185" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D185" s="2">
+        <x:v>46002.6667029514</x:v>
+      </x:c>
+      <x:c r="E185" s="2">
+        <x:v>46276.9999884259</x:v>
+      </x:c>
+      <x:c r="H185" s="1" t="s">
         <x:v>854</x:v>
       </x:c>
-      <x:c r="C185" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H185" s="2" t="s">
+      <x:c r="I185" s="0" t="s">
         <x:v>855</x:v>
       </x:c>
-      <x:c r="I185" s="0" t="s">
+      <x:c r="J185" s="0" t="s">
         <x:v>856</x:v>
       </x:c>
-      <x:c r="J185" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L185" s="0">
-        <x:v>96</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:12">
       <x:c r="A186" s="0" t="s">
+        <x:v>857</x:v>
+      </x:c>
+      <x:c r="B186" s="0" t="s">
         <x:v>858</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>859</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D186" s="1">
-[...5 lines deleted...]
-      <x:c r="H186" s="2" t="s">
+      <x:c r="D186" s="2">
+        <x:v>45998.5258106597</x:v>
+      </x:c>
+      <x:c r="E186" s="2">
+        <x:v>46180.9999884259</x:v>
+      </x:c>
+      <x:c r="F186" s="2">
+        <x:v>46006.4997354861</x:v>
+      </x:c>
+      <x:c r="G186" s="2">
+        <x:v>46006.4997354861</x:v>
+      </x:c>
+      <x:c r="H186" s="1" t="s">
+        <x:v>859</x:v>
+      </x:c>
+      <x:c r="I186" s="0" t="s">
         <x:v>860</x:v>
       </x:c>
-      <x:c r="I186" s="0" t="s">
+      <x:c r="J186" s="0" t="s">
         <x:v>861</x:v>
       </x:c>
-      <x:c r="J186" s="0" t="s">
+      <x:c r="K186" s="1" t="s">
         <x:v>862</x:v>
       </x:c>
-      <x:c r="K186" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L186" s="0">
-        <x:v>218</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:12">
       <x:c r="A187" s="0" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D187" s="1">
-[...5 lines deleted...]
-      <x:c r="H187" s="2" t="s">
+      <x:c r="D187" s="2">
+        <x:v>45997.6704279398</x:v>
+      </x:c>
+      <x:c r="E187" s="2">
+        <x:v>46179.9999884259</x:v>
+      </x:c>
+      <x:c r="F187" s="2">
+        <x:v>46026.7228241204</x:v>
+      </x:c>
+      <x:c r="G187" s="2">
+        <x:v>46026.7228241204</x:v>
+      </x:c>
+      <x:c r="H187" s="1" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="I187" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L187" s="0">
-        <x:v>38</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:12">
       <x:c r="A188" s="0" t="s">
-        <x:v>866</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
-        <x:v>867</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>868</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D188" s="2">
+        <x:v>45996.6649024537</x:v>
+      </x:c>
+      <x:c r="E188" s="2">
+        <x:v>46178.9999884259</x:v>
+      </x:c>
+      <x:c r="H188" s="1" t="s">
+        <x:v>869</x:v>
       </x:c>
       <x:c r="I188" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J188" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="K188" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L188" s="0">
-        <x:v>19</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:12">
       <x:c r="A189" s="0" t="s">
-        <x:v>870</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>871</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>872</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D189" s="2">
+        <x:v>45995.8354297106</x:v>
+      </x:c>
+      <x:c r="E189" s="2">
+        <x:v>46177.9999884259</x:v>
+      </x:c>
+      <x:c r="H189" s="1" t="s">
+        <x:v>873</x:v>
       </x:c>
       <x:c r="I189" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
-        <x:v>874</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L189" s="0">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:12">
       <x:c r="A190" s="0" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="B190" s="0" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>72</x:v>
-[...11 lines deleted...]
-        <x:v>45873.7855251968</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D190" s="2">
+        <x:v>45995.6999071181</x:v>
+      </x:c>
+      <x:c r="E190" s="2">
+        <x:v>46177.9999884259</x:v>
       </x:c>
       <x:c r="H190" s="0" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="I190" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="J190" s="0" t="s">
-        <x:v>878</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>879</x:v>
+      </x:c>
+      <x:c r="K190" s="1" t="s">
+        <x:v>880</x:v>
       </x:c>
       <x:c r="L190" s="0">
-        <x:v>29</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:12">
       <x:c r="A191" s="0" t="s">
-        <x:v>879</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>880</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>881</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D191" s="2">
+        <x:v>45995.3666213194</x:v>
+      </x:c>
+      <x:c r="E191" s="2">
+        <x:v>46177.9999884259</x:v>
+      </x:c>
+      <x:c r="H191" s="1" t="s">
+        <x:v>883</x:v>
       </x:c>
       <x:c r="I191" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
-        <x:v>882</x:v>
-[...2 lines deleted...]
-        <x:v>883</x:v>
+        <x:v>884</x:v>
+      </x:c>
+      <x:c r="K191" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L191" s="0">
-        <x:v>42</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:12">
       <x:c r="A192" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
-        <x:v>885</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>886</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D192" s="2">
+        <x:v>45991.673990544</x:v>
+      </x:c>
+      <x:c r="E192" s="2">
+        <x:v>46172.9999884259</x:v>
+      </x:c>
+      <x:c r="H192" s="1" t="s">
+        <x:v>887</x:v>
       </x:c>
       <x:c r="I192" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="J192" s="0" t="s">
-        <x:v>882</x:v>
-[...2 lines deleted...]
-        <x:v>887</x:v>
+        <x:v>889</x:v>
+      </x:c>
+      <x:c r="K192" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L192" s="0">
-        <x:v>2</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:12">
       <x:c r="A193" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>885</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>886</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D193" s="2">
+        <x:v>45990.956330081</x:v>
+      </x:c>
+      <x:c r="E193" s="2">
+        <x:v>46171.9999884259</x:v>
+      </x:c>
+      <x:c r="H193" s="1" t="s">
+        <x:v>892</x:v>
       </x:c>
       <x:c r="I193" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
-        <x:v>882</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="L193" s="0">
-        <x:v>1</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:12">
       <x:c r="A194" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="B194" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>891</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D194" s="2">
+        <x:v>45990.9134496296</x:v>
+      </x:c>
+      <x:c r="E194" s="2">
+        <x:v>46171.9999884259</x:v>
+      </x:c>
+      <x:c r="H194" s="1" t="s">
+        <x:v>898</x:v>
       </x:c>
       <x:c r="I194" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J194" s="0" t="s">
-        <x:v>892</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="K194" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L194" s="0">
-        <x:v>526</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:12">
       <x:c r="A195" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D195" s="1">
-[...6 lines deleted...]
-        <x:v>894</x:v>
+      <x:c r="D195" s="2">
+        <x:v>45989.4085384144</x:v>
+      </x:c>
+      <x:c r="E195" s="2">
+        <x:v>45994.7900881366</x:v>
+      </x:c>
+      <x:c r="F195" s="2">
+        <x:v>45994.7922527546</x:v>
+      </x:c>
+      <x:c r="G195" s="2">
+        <x:v>45994.7922527546</x:v>
+      </x:c>
+      <x:c r="H195" s="1" t="s">
+        <x:v>902</x:v>
       </x:c>
       <x:c r="I195" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
-        <x:v>892</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L195" s="0">
-        <x:v>1</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:12">
       <x:c r="A196" s="0" t="s">
-        <x:v>895</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>897</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D196" s="2">
+        <x:v>45989.3956291435</x:v>
+      </x:c>
+      <x:c r="E196" s="2">
+        <x:v>45992.4647476157</x:v>
+      </x:c>
+      <x:c r="H196" s="1" t="s">
+        <x:v>904</x:v>
       </x:c>
       <x:c r="I196" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J196" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="K196" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L196" s="0">
-        <x:v>109</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:12">
       <x:c r="A197" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>900</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>72</x:v>
-[...14 lines deleted...]
-        <x:v>901</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D197" s="2">
+        <x:v>45988.901099919</x:v>
+      </x:c>
+      <x:c r="E197" s="2">
+        <x:v>46169.9999884259</x:v>
+      </x:c>
+      <x:c r="H197" s="1" t="s">
+        <x:v>907</x:v>
       </x:c>
       <x:c r="I197" s="0" t="s">
-        <x:v>902</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
-        <x:v>903</x:v>
-[...2 lines deleted...]
-        <x:v>904</x:v>
+        <x:v>909</x:v>
+      </x:c>
+      <x:c r="K197" s="1" t="s">
+        <x:v>910</x:v>
       </x:c>
       <x:c r="L197" s="0">
-        <x:v>79</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:12">
       <x:c r="A198" s="0" t="s">
-        <x:v>905</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>907</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D198" s="2">
+        <x:v>45986.3174767708</x:v>
+      </x:c>
+      <x:c r="E198" s="2">
+        <x:v>46167.9999884259</x:v>
+      </x:c>
+      <x:c r="H198" s="1" t="s">
+        <x:v>913</x:v>
       </x:c>
       <x:c r="I198" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J198" s="0" t="s">
-        <x:v>908</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="K198" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L198" s="0">
-        <x:v>16</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:12">
       <x:c r="A199" s="0" t="s">
-        <x:v>909</x:v>
-[...2 lines deleted...]
-        <x:v>910</x:v>
+        <x:v>915</x:v>
+      </x:c>
+      <x:c r="B199" s="1" t="s">
+        <x:v>916</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>911</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D199" s="2">
+        <x:v>45975.5868578472</x:v>
+      </x:c>
+      <x:c r="E199" s="2">
+        <x:v>46156.9999884259</x:v>
+      </x:c>
+      <x:c r="H199" s="1" t="s">
+        <x:v>917</x:v>
       </x:c>
       <x:c r="I199" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
-        <x:v>912</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L199" s="0">
-        <x:v>268</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:12">
       <x:c r="A200" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D200" s="1">
-[...3 lines deleted...]
-        <x:v>45804.7517974421</x:v>
+      <x:c r="D200" s="2">
+        <x:v>45974.453563125</x:v>
+      </x:c>
+      <x:c r="E200" s="2">
+        <x:v>46155.9999884259</x:v>
+      </x:c>
+      <x:c r="F200" s="2">
+        <x:v>46003.4646696644</x:v>
+      </x:c>
+      <x:c r="G200" s="2">
+        <x:v>46003.4646696644</x:v>
       </x:c>
       <x:c r="H200" s="0" t="s">
-        <x:v>914</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="I200" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="J200" s="0" t="s">
-        <x:v>912</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>924</x:v>
+      </x:c>
+      <x:c r="K200" s="1" t="s">
+        <x:v>925</x:v>
       </x:c>
       <x:c r="L200" s="0">
-        <x:v>1</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:12">
       <x:c r="A201" s="0" t="s">
-        <x:v>915</x:v>
-[...2 lines deleted...]
-        <x:v>916</x:v>
+        <x:v>926</x:v>
+      </x:c>
+      <x:c r="B201" s="1" t="s">
+        <x:v>927</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>917</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D201" s="2">
+        <x:v>45973.7314755671</x:v>
+      </x:c>
+      <x:c r="E201" s="2">
+        <x:v>46246.9999884259</x:v>
+      </x:c>
+      <x:c r="H201" s="1" t="s">
+        <x:v>928</x:v>
       </x:c>
       <x:c r="I201" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
-        <x:v>918</x:v>
-[...2 lines deleted...]
-        <x:v>919</x:v>
+        <x:v>929</x:v>
+      </x:c>
+      <x:c r="K201" s="0" t="s">
+        <x:v>930</x:v>
       </x:c>
       <x:c r="L201" s="0">
-        <x:v>137</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:12">
       <x:c r="A202" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>922</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D202" s="2">
+        <x:v>45972.380296412</x:v>
+      </x:c>
+      <x:c r="E202" s="2">
+        <x:v>46245.9999884259</x:v>
+      </x:c>
+      <x:c r="H202" s="1" t="s">
+        <x:v>933</x:v>
       </x:c>
       <x:c r="I202" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J202" s="0" t="s">
-        <x:v>924</x:v>
-[...2 lines deleted...]
-        <x:v>925</x:v>
+        <x:v>934</x:v>
+      </x:c>
+      <x:c r="K202" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L202" s="0">
-        <x:v>15</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:12">
       <x:c r="A203" s="0" t="s">
-        <x:v>926</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>927</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>72</x:v>
-[...14 lines deleted...]
-        <x:v>928</x:v>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D203" s="2">
+        <x:v>45970.9574830556</x:v>
+      </x:c>
+      <x:c r="E203" s="2">
+        <x:v>46151.9999884259</x:v>
+      </x:c>
+      <x:c r="F203" s="2">
+        <x:v>46048.8939120602</x:v>
+      </x:c>
+      <x:c r="G203" s="2">
+        <x:v>46048.8939120602</x:v>
+      </x:c>
+      <x:c r="H203" s="1" t="s">
+        <x:v>937</x:v>
       </x:c>
       <x:c r="I203" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
-        <x:v>930</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L203" s="0">
-        <x:v>1019</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:12">
       <x:c r="A204" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="B204" s="0" t="s">
-        <x:v>932</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>72</x:v>
-[...14 lines deleted...]
-        <x:v>933</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D204" s="2">
+        <x:v>45966.9059492593</x:v>
+      </x:c>
+      <x:c r="E204" s="2">
+        <x:v>46147.9999884259</x:v>
+      </x:c>
+      <x:c r="H204" s="1" t="s">
+        <x:v>942</x:v>
       </x:c>
       <x:c r="I204" s="0" t="s">
-        <x:v>934</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J204" s="0" t="s">
-        <x:v>935</x:v>
-[...2 lines deleted...]
-        <x:v>936</x:v>
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="K204" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L204" s="0">
-        <x:v>42</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:12">
       <x:c r="A205" s="0" t="s">
-        <x:v>937</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>939</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D205" s="2">
+        <x:v>45963.8887479398</x:v>
+      </x:c>
+      <x:c r="E205" s="2">
+        <x:v>46236.9999884259</x:v>
+      </x:c>
+      <x:c r="H205" s="1" t="s">
+        <x:v>945</x:v>
       </x:c>
       <x:c r="I205" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L205" s="0">
-        <x:v>645</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:12">
       <x:c r="A206" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="B206" s="0" t="s">
-        <x:v>941</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
-        <x:v>72</x:v>
-[...14 lines deleted...]
-        <x:v>942</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D206" s="2">
+        <x:v>45957.2839307639</x:v>
+      </x:c>
+      <x:c r="E206" s="2">
+        <x:v>46139.9999884259</x:v>
+      </x:c>
+      <x:c r="H206" s="1" t="s">
+        <x:v>950</x:v>
       </x:c>
       <x:c r="I206" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J206" s="0" t="s">
-        <x:v>943</x:v>
-[...2 lines deleted...]
-        <x:v>944</x:v>
+        <x:v>951</x:v>
+      </x:c>
+      <x:c r="K206" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L206" s="0">
-        <x:v>130</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:12">
       <x:c r="A207" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>946</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>947</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D207" s="2">
+        <x:v>45955.9929269792</x:v>
+      </x:c>
+      <x:c r="E207" s="2">
+        <x:v>46137.9999884259</x:v>
+      </x:c>
+      <x:c r="H207" s="0" t="s">
+        <x:v>954</x:v>
       </x:c>
       <x:c r="I207" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
-        <x:v>949</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L207" s="0">
-        <x:v>34</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:12">
       <x:c r="A208" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="B208" s="0" t="s">
-        <x:v>951</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>952</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D208" s="2">
+        <x:v>45952.569500544</x:v>
+      </x:c>
+      <x:c r="E208" s="2">
+        <x:v>46134.9999884259</x:v>
+      </x:c>
+      <x:c r="H208" s="0" t="s">
+        <x:v>958</x:v>
       </x:c>
       <x:c r="I208" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="J208" s="0" t="s">
-        <x:v>953</x:v>
-[...2 lines deleted...]
-        <x:v>954</x:v>
+        <x:v>959</x:v>
+      </x:c>
+      <x:c r="K208" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L208" s="0">
-        <x:v>298</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:12">
       <x:c r="A209" s="0" t="s">
-        <x:v>955</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>956</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
-        <x:v>72</x:v>
-[...14 lines deleted...]
-        <x:v>957</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D209" s="2">
+        <x:v>45948.6409779977</x:v>
+      </x:c>
+      <x:c r="E209" s="2">
+        <x:v>46130.9999884259</x:v>
+      </x:c>
+      <x:c r="H209" s="1" t="s">
+        <x:v>962</x:v>
       </x:c>
       <x:c r="I209" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
-        <x:v>958</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>964</x:v>
+      </x:c>
+      <x:c r="K209" s="1" t="s">
+        <x:v>965</x:v>
       </x:c>
       <x:c r="L209" s="0">
-        <x:v>1137</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:12">
       <x:c r="A210" s="0" t="s">
-        <x:v>959</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="B210" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D210" s="1">
-[...6 lines deleted...]
-        <x:v>961</x:v>
+      <x:c r="D210" s="2">
+        <x:v>45948.5694791898</x:v>
+      </x:c>
+      <x:c r="E210" s="2">
+        <x:v>46130.9999884259</x:v>
+      </x:c>
+      <x:c r="F210" s="2">
+        <x:v>45953.5289595602</x:v>
+      </x:c>
+      <x:c r="G210" s="2">
+        <x:v>45953.5289595602</x:v>
+      </x:c>
+      <x:c r="H210" s="1" t="s">
+        <x:v>968</x:v>
       </x:c>
       <x:c r="I210" s="0" t="s">
-        <x:v>962</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="J210" s="0" t="s">
-        <x:v>963</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="K210" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L210" s="0">
-        <x:v>72</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:12">
       <x:c r="A211" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>965</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>966</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D211" s="2">
+        <x:v>45947.4043299537</x:v>
+      </x:c>
+      <x:c r="E211" s="2">
+        <x:v>46129.9999884259</x:v>
+      </x:c>
+      <x:c r="H211" s="0" t="s">
+        <x:v>972</x:v>
       </x:c>
       <x:c r="I211" s="0" t="s">
-        <x:v>967</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
-        <x:v>968</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L211" s="0">
-        <x:v>13</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:12">
       <x:c r="A212" s="0" t="s">
-        <x:v>969</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="B212" s="0" t="s">
-        <x:v>970</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D212" s="1">
-[...6 lines deleted...]
-        <x:v>971</x:v>
+      <x:c r="D212" s="2">
+        <x:v>45944.7861663889</x:v>
+      </x:c>
+      <x:c r="E212" s="2">
+        <x:v>46126.9999884259</x:v>
+      </x:c>
+      <x:c r="F212" s="2">
+        <x:v>46040.7443593866</x:v>
+      </x:c>
+      <x:c r="G212" s="2">
+        <x:v>46040.7443593866</x:v>
+      </x:c>
+      <x:c r="H212" s="1" t="s">
+        <x:v>976</x:v>
       </x:c>
       <x:c r="I212" s="0" t="s">
-        <x:v>972</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="J212" s="0" t="s">
-        <x:v>973</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>978</x:v>
+      </x:c>
+      <x:c r="K212" s="1" t="s">
+        <x:v>979</x:v>
       </x:c>
       <x:c r="L212" s="0">
-        <x:v>87</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:12">
       <x:c r="A213" s="0" t="s">
-        <x:v>974</x:v>
-[...2 lines deleted...]
-        <x:v>975</x:v>
+        <x:v>980</x:v>
+      </x:c>
+      <x:c r="B213" s="1" t="s">
+        <x:v>981</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>976</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D213" s="2">
+        <x:v>45943.3343274537</x:v>
+      </x:c>
+      <x:c r="E213" s="2">
+        <x:v>46125.9999884259</x:v>
+      </x:c>
+      <x:c r="H213" s="0" t="s">
+        <x:v>982</x:v>
       </x:c>
       <x:c r="I213" s="0" t="s">
-        <x:v>977</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
-        <x:v>978</x:v>
-[...2 lines deleted...]
-        <x:v>979</x:v>
+        <x:v>983</x:v>
+      </x:c>
+      <x:c r="K213" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L213" s="0">
-        <x:v>57</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:12">
       <x:c r="A214" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D214" s="1">
-[...6 lines deleted...]
-        <x:v>982</x:v>
+      <x:c r="D214" s="2">
+        <x:v>45942.6439778819</x:v>
+      </x:c>
+      <x:c r="E214" s="2">
+        <x:v>46124.9999884259</x:v>
+      </x:c>
+      <x:c r="F214" s="2">
+        <x:v>45959.1718071875</x:v>
+      </x:c>
+      <x:c r="G214" s="2">
+        <x:v>45959.1718071875</x:v>
+      </x:c>
+      <x:c r="H214" s="1" t="s">
+        <x:v>986</x:v>
       </x:c>
       <x:c r="I214" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="J214" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="K214" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L214" s="0">
-        <x:v>37</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:12">
       <x:c r="A215" s="0" t="s">
-        <x:v>983</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>984</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D215" s="1">
-[...6 lines deleted...]
-        <x:v>985</x:v>
+      <x:c r="D215" s="2">
+        <x:v>45940.3413131366</x:v>
+      </x:c>
+      <x:c r="E215" s="2">
+        <x:v>46122.9999884259</x:v>
+      </x:c>
+      <x:c r="F215" s="2">
+        <x:v>45953.8680669907</x:v>
+      </x:c>
+      <x:c r="G215" s="2">
+        <x:v>45953.8680669907</x:v>
+      </x:c>
+      <x:c r="H215" s="1" t="s">
+        <x:v>991</x:v>
       </x:c>
       <x:c r="I215" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
-        <x:v>987</x:v>
-[...2 lines deleted...]
-        <x:v>988</x:v>
+        <x:v>992</x:v>
+      </x:c>
+      <x:c r="K215" s="1" t="s">
+        <x:v>993</x:v>
       </x:c>
       <x:c r="L215" s="0">
-        <x:v>445</x:v>
+        <x:v>1473</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:12">
       <x:c r="A216" s="0" t="s">
-        <x:v>989</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="B216" s="0" t="s">
-        <x:v>990</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
-        <x:v>72</x:v>
-[...14 lines deleted...]
-        <x:v>991</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D216" s="2">
+        <x:v>45939.751295625</x:v>
+      </x:c>
+      <x:c r="E216" s="2">
+        <x:v>46121.9999884259</x:v>
+      </x:c>
+      <x:c r="H216" s="0" t="s">
+        <x:v>996</x:v>
       </x:c>
       <x:c r="I216" s="0" t="s">
-        <x:v>992</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J216" s="0" t="s">
-        <x:v>993</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="K216" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L216" s="0">
-        <x:v>7</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:12">
       <x:c r="A217" s="0" t="s">
-        <x:v>994</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>995</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D217" s="1">
-[...6 lines deleted...]
-        <x:v>996</x:v>
+      <x:c r="D217" s="2">
+        <x:v>45936.9935856597</x:v>
+      </x:c>
+      <x:c r="E217" s="2">
+        <x:v>46118.9999884259</x:v>
+      </x:c>
+      <x:c r="F217" s="2">
+        <x:v>45942.7987715741</x:v>
+      </x:c>
+      <x:c r="G217" s="2">
+        <x:v>45942.7987715741</x:v>
+      </x:c>
+      <x:c r="H217" s="1" t="s">
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="I217" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
-        <x:v>997</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L217" s="0">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:12">
       <x:c r="A218" s="0" t="s">
-        <x:v>998</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="B218" s="0" t="s">
-        <x:v>999</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>1000</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D218" s="2">
+        <x:v>45936.5626812269</x:v>
+      </x:c>
+      <x:c r="E218" s="2">
+        <x:v>46118.9999884259</x:v>
+      </x:c>
+      <x:c r="H218" s="1" t="s">
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="I218" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J218" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="K218" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L218" s="0">
-        <x:v>131</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:12">
       <x:c r="A219" s="0" t="s">
-        <x:v>1002</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>1003</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>1004</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D219" s="2">
+        <x:v>45931.6833643866</x:v>
+      </x:c>
+      <x:c r="E219" s="2">
+        <x:v>46113.9999884259</x:v>
+      </x:c>
+      <x:c r="H219" s="1" t="s">
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="I219" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
-        <x:v>1005</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1009</x:v>
+      </x:c>
+      <x:c r="K219" s="1" t="s">
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="L219" s="0">
-        <x:v>31</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:12">
       <x:c r="A220" s="0" t="s">
-        <x:v>1006</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="B220" s="0" t="s">
-        <x:v>1007</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>1008</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D220" s="2">
+        <x:v>45930.448237581</x:v>
+      </x:c>
+      <x:c r="E220" s="2">
+        <x:v>46111.9999884259</x:v>
+      </x:c>
+      <x:c r="H220" s="1" t="s">
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="I220" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J220" s="0" t="s">
-        <x:v>1009</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="K220" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L220" s="0">
-        <x:v>46</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:12">
       <x:c r="A221" s="0" t="s">
-        <x:v>1010</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>1011</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>72</x:v>
-[...14 lines deleted...]
-        <x:v>1012</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D221" s="2">
+        <x:v>45929.8227226389</x:v>
+      </x:c>
+      <x:c r="E221" s="2">
+        <x:v>46110.9999884259</x:v>
+      </x:c>
+      <x:c r="H221" s="1" t="s">
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="I221" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
-        <x:v>1013</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1018</x:v>
+      </x:c>
+      <x:c r="K221" s="1" t="s">
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="L221" s="0">
-        <x:v>41</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:12">
       <x:c r="A222" s="0" t="s">
-        <x:v>1014</x:v>
-[...2 lines deleted...]
-        <x:v>1015</x:v>
+        <x:v>1020</x:v>
+      </x:c>
+      <x:c r="B222" s="1" t="s">
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
-        <x:v>72</x:v>
-[...14 lines deleted...]
-        <x:v>1016</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D222" s="2">
+        <x:v>45929.5966771528</x:v>
+      </x:c>
+      <x:c r="E222" s="2">
+        <x:v>46110.9999884259</x:v>
+      </x:c>
+      <x:c r="H222" s="1" t="s">
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="I222" s="0" t="s">
-        <x:v>1017</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="J222" s="0" t="s">
-        <x:v>1018</x:v>
-[...2 lines deleted...]
-        <x:v>1019</x:v>
+        <x:v>1024</x:v>
+      </x:c>
+      <x:c r="K222" s="1" t="s">
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="L222" s="0">
-        <x:v>413</x:v>
+        <x:v>5908</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:12">
       <x:c r="A223" s="0" t="s">
-        <x:v>1020</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>1021</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>1022</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D223" s="2">
+        <x:v>45929.5625754051</x:v>
+      </x:c>
+      <x:c r="E223" s="2">
+        <x:v>46202.9999884259</x:v>
+      </x:c>
+      <x:c r="H223" s="1" t="s">
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="I223" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
-        <x:v>1023</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L223" s="0">
-        <x:v>33</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:12">
       <x:c r="A224" s="0" t="s">
-        <x:v>1024</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="B224" s="0" t="s">
-        <x:v>1025</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>1026</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D224" s="2">
+        <x:v>45928.8833371412</x:v>
+      </x:c>
+      <x:c r="E224" s="2">
+        <x:v>46109.9999884259</x:v>
+      </x:c>
+      <x:c r="H224" s="1" t="s">
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="I224" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J224" s="0" t="s">
-        <x:v>1027</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1033</x:v>
+      </x:c>
+      <x:c r="K224" s="1" t="s">
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="L224" s="0">
-        <x:v>14</x:v>
+        <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:12">
       <x:c r="A225" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>1029</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>1030</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D225" s="2">
+        <x:v>45928.8740295718</x:v>
+      </x:c>
+      <x:c r="E225" s="2">
+        <x:v>45928.8786736806</x:v>
+      </x:c>
+      <x:c r="H225" s="1" t="s">
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="I225" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
-        <x:v>1031</x:v>
-[...2 lines deleted...]
-        <x:v>1032</x:v>
+        <x:v>1033</x:v>
+      </x:c>
+      <x:c r="K225" s="1" t="s">
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="L225" s="0">
-        <x:v>478</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:12">
       <x:c r="A226" s="0" t="s">
+        <x:v>1038</x:v>
+      </x:c>
+      <x:c r="B226" s="0" t="s">
+        <x:v>1031</x:v>
+      </x:c>
+      <x:c r="C226" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D226" s="2">
+        <x:v>45928.8490172569</x:v>
+      </x:c>
+      <x:c r="E226" s="2">
+        <x:v>45928.8700568866</x:v>
+      </x:c>
+      <x:c r="H226" s="1" t="s">
+        <x:v>1039</x:v>
+      </x:c>
+      <x:c r="I226" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="J226" s="0" t="s">
         <x:v>1033</x:v>
       </x:c>
-      <x:c r="B226" s="0" t="s">
+      <x:c r="K226" s="1" t="s">
         <x:v>1034</x:v>
       </x:c>
-      <x:c r="C226" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="L226" s="0">
-        <x:v>1</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:12">
       <x:c r="A227" s="0" t="s">
-        <x:v>1037</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>1038</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
-        <x:v>14</x:v>
-[...8 lines deleted...]
-        <x:v>1039</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D227" s="2">
+        <x:v>45928.8192505093</x:v>
+      </x:c>
+      <x:c r="E227" s="2">
+        <x:v>45928.8394273495</x:v>
+      </x:c>
+      <x:c r="H227" s="1" t="s">
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="I227" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
-        <x:v>1040</x:v>
-[...2 lines deleted...]
-        <x:v>1041</x:v>
+        <x:v>1033</x:v>
+      </x:c>
+      <x:c r="K227" s="1" t="s">
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="L227" s="0">
-        <x:v>1580</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:12">
       <x:c r="A228" s="0" t="s">
-        <x:v>1042</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="B228" s="0" t="s">
-        <x:v>1043</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>1044</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D228" s="2">
+        <x:v>45928.7945483565</x:v>
+      </x:c>
+      <x:c r="E228" s="2">
+        <x:v>46109.9999884259</x:v>
+      </x:c>
+      <x:c r="H228" s="1" t="s">
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="I228" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J228" s="0" t="s">
-        <x:v>1045</x:v>
-[...1 lines deleted...]
-      <x:c r="K228" s="2" t="s">
         <x:v>1046</x:v>
       </x:c>
+      <x:c r="K228" s="1" t="s">
+        <x:v>1047</x:v>
+      </x:c>
       <x:c r="L228" s="0">
-        <x:v>29</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:12">
       <x:c r="A229" s="0" t="s">
-        <x:v>1047</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>1048</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>1049</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D229" s="2">
+        <x:v>45926.9185140162</x:v>
+      </x:c>
+      <x:c r="E229" s="2">
+        <x:v>46107.9999884259</x:v>
+      </x:c>
+      <x:c r="H229" s="1" t="s">
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="I229" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
-        <x:v>1050</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="L229" s="0">
-        <x:v>102</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:12">
       <x:c r="A230" s="0" t="s">
-        <x:v>1051</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="B230" s="0" t="s">
-        <x:v>1052</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D230" s="1">
-[...6 lines deleted...]
-        <x:v>1053</x:v>
+      <x:c r="D230" s="2">
+        <x:v>45924.4566720023</x:v>
+      </x:c>
+      <x:c r="E230" s="2">
+        <x:v>46105.9999884259</x:v>
+      </x:c>
+      <x:c r="F230" s="2">
+        <x:v>46126.3127398264</x:v>
+      </x:c>
+      <x:c r="G230" s="2">
+        <x:v>46126.3127398264</x:v>
+      </x:c>
+      <x:c r="H230" s="1" t="s">
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="I230" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="J230" s="0" t="s">
-        <x:v>1054</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1057</x:v>
+      </x:c>
+      <x:c r="K230" s="1" t="s">
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="L230" s="0">
-        <x:v>15</x:v>
+        <x:v>988</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:12">
       <x:c r="A231" s="0" t="s">
+        <x:v>1059</x:v>
+      </x:c>
+      <x:c r="B231" s="0" t="s">
         <x:v>1055</x:v>
       </x:c>
-      <x:c r="B231" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C231" s="0" t="s">
-        <x:v>68</x:v>
-[...7 lines deleted...]
-      <x:c r="H231" s="2" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D231" s="2">
+        <x:v>45923.8948058912</x:v>
+      </x:c>
+      <x:c r="E231" s="2">
+        <x:v>45924.4502498264</x:v>
+      </x:c>
+      <x:c r="H231" s="1" t="s">
+        <x:v>1060</x:v>
+      </x:c>
+      <x:c r="I231" s="0" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="J231" s="0" t="s">
         <x:v>1057</x:v>
       </x:c>
-      <x:c r="I231" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>18</x:v>
+      <x:c r="K231" s="1" t="s">
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="L231" s="0">
-        <x:v>55</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:12">
       <x:c r="A232" s="0" t="s">
-        <x:v>1059</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="B232" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
-        <x:v>14</x:v>
-[...8 lines deleted...]
-        <x:v>1061</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D232" s="2">
+        <x:v>45923.8824682176</x:v>
+      </x:c>
+      <x:c r="E232" s="2">
+        <x:v>45923.8872815162</x:v>
+      </x:c>
+      <x:c r="H232" s="1" t="s">
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="I232" s="0" t="s">
-        <x:v>1062</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="J232" s="0" t="s">
-        <x:v>1063</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1057</x:v>
+      </x:c>
+      <x:c r="K232" s="1" t="s">
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="L232" s="0">
-        <x:v>40</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:12">
       <x:c r="A233" s="0" t="s">
-        <x:v>1064</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>1066</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D233" s="2">
+        <x:v>45922.8483982176</x:v>
+      </x:c>
+      <x:c r="E233" s="2">
+        <x:v>45926.9060270023</x:v>
+      </x:c>
+      <x:c r="H233" s="1" t="s">
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="I233" s="0" t="s">
-        <x:v>1067</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
-        <x:v>1068</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L233" s="0">
-        <x:v>1</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:12">
       <x:c r="A234" s="0" t="s">
+        <x:v>1068</x:v>
+      </x:c>
+      <x:c r="B234" s="0" t="s">
         <x:v>1069</x:v>
       </x:c>
-      <x:c r="B234" s="0" t="s">
+      <x:c r="C234" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D234" s="2">
+        <x:v>45918.7031326273</x:v>
+      </x:c>
+      <x:c r="E234" s="2">
+        <x:v>46099.9999884259</x:v>
+      </x:c>
+      <x:c r="H234" s="1" t="s">
         <x:v>1070</x:v>
       </x:c>
-      <x:c r="C234" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H234" s="2" t="s">
+      <x:c r="I234" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="J234" s="0" t="s">
         <x:v>1071</x:v>
       </x:c>
-      <x:c r="I234" s="0" t="s">
+      <x:c r="K234" s="0" t="s">
         <x:v>1072</x:v>
       </x:c>
-      <x:c r="J234" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="L234" s="0">
-        <x:v>23</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:12">
       <x:c r="A235" s="0" t="s">
+        <x:v>1073</x:v>
+      </x:c>
+      <x:c r="B235" s="0" t="s">
         <x:v>1074</x:v>
       </x:c>
-      <x:c r="B235" s="0" t="s">
+      <x:c r="C235" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D235" s="2">
+        <x:v>45915.3138409259</x:v>
+      </x:c>
+      <x:c r="E235" s="2">
+        <x:v>46096.9999884259</x:v>
+      </x:c>
+      <x:c r="H235" s="0" t="s">
         <x:v>1075</x:v>
       </x:c>
-      <x:c r="C235" s="0" t="s">
-[...14 lines deleted...]
-      <x:c r="H235" s="2" t="s">
+      <x:c r="I235" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="J235" s="0" t="s">
         <x:v>1076</x:v>
       </x:c>
-      <x:c r="I235" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="J235" s="0" t="s">
+      <x:c r="K235" s="1" t="s">
         <x:v>1077</x:v>
       </x:c>
-      <x:c r="K235" s="2" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L235" s="0">
-        <x:v>166</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:12">
       <x:c r="A236" s="0" t="s">
+        <x:v>1078</x:v>
+      </x:c>
+      <x:c r="B236" s="0" t="s">
         <x:v>1079</x:v>
       </x:c>
-      <x:c r="B236" s="0" t="s">
+      <x:c r="C236" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D236" s="2">
+        <x:v>45911.4393732755</x:v>
+      </x:c>
+      <x:c r="E236" s="2">
+        <x:v>46092.9999884259</x:v>
+      </x:c>
+      <x:c r="H236" s="0" t="s">
         <x:v>1080</x:v>
       </x:c>
-      <x:c r="C236" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H236" s="2" t="s">
+      <x:c r="I236" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="J236" s="0" t="s">
         <x:v>1081</x:v>
       </x:c>
-      <x:c r="I236" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>1084</x:v>
+      <x:c r="K236" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L236" s="0">
-        <x:v>12</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:12">
       <x:c r="A237" s="0" t="s">
+        <x:v>1082</x:v>
+      </x:c>
+      <x:c r="B237" s="0" t="s">
+        <x:v>1083</x:v>
+      </x:c>
+      <x:c r="C237" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D237" s="2">
+        <x:v>45909.3466302199</x:v>
+      </x:c>
+      <x:c r="E237" s="2">
+        <x:v>46090.9999884259</x:v>
+      </x:c>
+      <x:c r="H237" s="1" t="s">
+        <x:v>1084</x:v>
+      </x:c>
+      <x:c r="I237" s="0" t="s">
         <x:v>1085</x:v>
       </x:c>
-      <x:c r="B237" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="H237" s="2" t="s">
+      <x:c r="J237" s="0" t="s">
         <x:v>1086</x:v>
       </x:c>
-      <x:c r="I237" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>1084</x:v>
+      <x:c r="K237" s="1" t="s">
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="L237" s="0">
-        <x:v>1</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:12">
       <x:c r="A238" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="B238" s="0" t="s">
-        <x:v>1088</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>1089</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D238" s="2">
+        <x:v>45904.8495374306</x:v>
+      </x:c>
+      <x:c r="E238" s="2">
+        <x:v>46085.9999884259</x:v>
+      </x:c>
+      <x:c r="H238" s="1" t="s">
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="I238" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="J238" s="0" t="s">
-        <x:v>1090</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="K238" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L238" s="0">
-        <x:v>3</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:12">
       <x:c r="A239" s="0" t="s">
-        <x:v>1091</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
-        <x:v>72</x:v>
-[...14 lines deleted...]
-        <x:v>1093</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D239" s="2">
+        <x:v>45904.8344675231</x:v>
+      </x:c>
+      <x:c r="E239" s="2">
+        <x:v>46085.9999884259</x:v>
+      </x:c>
+      <x:c r="H239" s="1" t="s">
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="I239" s="0" t="s">
-        <x:v>1094</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
-        <x:v>1036</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L239" s="0">
-        <x:v>1</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:12">
       <x:c r="A240" s="0" t="s">
-        <x:v>1096</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="B240" s="0" t="s">
-        <x:v>1097</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
-        <x:v>72</x:v>
-[...14 lines deleted...]
-        <x:v>1098</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D240" s="2">
+        <x:v>45904.7247859838</x:v>
+      </x:c>
+      <x:c r="E240" s="2">
+        <x:v>46085.9999884259</x:v>
+      </x:c>
+      <x:c r="H240" s="1" t="s">
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="I240" s="0" t="s">
-        <x:v>1082</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="J240" s="0" t="s">
-        <x:v>1099</x:v>
-[...2 lines deleted...]
-        <x:v>1100</x:v>
+        <x:v>1101</x:v>
+      </x:c>
+      <x:c r="K240" s="1" t="s">
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="L240" s="0">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:12">
       <x:c r="A241" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>1103</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D241" s="2">
+        <x:v>45902.2531284375</x:v>
+      </x:c>
+      <x:c r="E241" s="2">
+        <x:v>46083.9999884259</x:v>
+      </x:c>
+      <x:c r="H241" s="1" t="s">
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="I241" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
-        <x:v>1104</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L241" s="0">
-        <x:v>14</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:12">
       <x:c r="A242" s="0" t="s">
-        <x:v>1105</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="B242" s="0" t="s">
+        <x:v>1104</x:v>
+      </x:c>
+      <x:c r="C242" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D242" s="2">
+        <x:v>45901.4959758565</x:v>
+      </x:c>
+      <x:c r="E242" s="2">
+        <x:v>46082.9999884259</x:v>
+      </x:c>
+      <x:c r="H242" s="1" t="s">
+        <x:v>1108</x:v>
+      </x:c>
+      <x:c r="I242" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="J242" s="0" t="s">
         <x:v>1106</x:v>
       </x:c>
-      <x:c r="C242" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K242" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L242" s="0">
-        <x:v>283</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:12">
       <x:c r="A243" s="0" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>1110</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
-        <x:v>68</x:v>
-[...7 lines deleted...]
-      <x:c r="H243" s="2" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D243" s="2">
+        <x:v>45900.86616125</x:v>
+      </x:c>
+      <x:c r="E243" s="2">
+        <x:v>46265.9999884259</x:v>
+      </x:c>
+      <x:c r="H243" s="0" t="s">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="I243" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="J243" s="0" t="s">
         <x:v>1112</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1113</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L243" s="0">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:12">
       <x:c r="A244" s="0" t="s">
+        <x:v>1113</x:v>
+      </x:c>
+      <x:c r="B244" s="0" t="s">
         <x:v>1114</x:v>
       </x:c>
-      <x:c r="B244" s="0" t="s">
+      <x:c r="C244" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D244" s="2">
+        <x:v>45898.3038299884</x:v>
+      </x:c>
+      <x:c r="E244" s="2">
+        <x:v>46081.9999884259</x:v>
+      </x:c>
+      <x:c r="H244" s="0" t="s">
         <x:v>1115</x:v>
       </x:c>
-      <x:c r="C244" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H244" s="2" t="s">
+      <x:c r="I244" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="J244" s="0" t="s">
         <x:v>1116</x:v>
       </x:c>
-      <x:c r="I244" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K244" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="L244" s="0">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:12">
       <x:c r="A245" s="0" t="s">
-        <x:v>1117</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>1118</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>1119</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D245" s="2">
+        <x:v>45895.8913028356</x:v>
+      </x:c>
+      <x:c r="E245" s="2">
+        <x:v>45920.4099254977</x:v>
+      </x:c>
+      <x:c r="H245" s="1" t="s">
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="I245" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>1121</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L245" s="0">
-        <x:v>120</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:12">
       <x:c r="A246" s="0" t="s">
         <x:v>1122</x:v>
       </x:c>
       <x:c r="B246" s="0" t="s">
         <x:v>1123</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
-        <x:v>72</x:v>
-[...13 lines deleted...]
-      <x:c r="H246" s="2" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D246" s="2">
+        <x:v>45894.9426848727</x:v>
+      </x:c>
+      <x:c r="E246" s="2">
+        <x:v>46078.9999884259</x:v>
+      </x:c>
+      <x:c r="H246" s="1" t="s">
         <x:v>1124</x:v>
       </x:c>
       <x:c r="I246" s="0" t="s">
         <x:v>1125</x:v>
       </x:c>
       <x:c r="J246" s="0" t="s">
         <x:v>1126</x:v>
       </x:c>
       <x:c r="K246" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L246" s="0">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:12">
       <x:c r="A247" s="0" t="s">
         <x:v>1127</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>1128</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>68</x:v>
-[...7 lines deleted...]
-      <x:c r="H247" s="2" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D247" s="2">
+        <x:v>45894.7829061458</x:v>
+      </x:c>
+      <x:c r="E247" s="2">
+        <x:v>46078.9999884259</x:v>
+      </x:c>
+      <x:c r="H247" s="1" t="s">
         <x:v>1129</x:v>
       </x:c>
       <x:c r="I247" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
-        <x:v>1130</x:v>
-[...2 lines deleted...]
-        <x:v>1131</x:v>
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="K247" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L247" s="0">
-        <x:v>22</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:12">
       <x:c r="A248" s="0" t="s">
+        <x:v>1130</x:v>
+      </x:c>
+      <x:c r="B248" s="0" t="s">
+        <x:v>1131</x:v>
+      </x:c>
+      <x:c r="C248" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D248" s="2">
+        <x:v>45890.5077769907</x:v>
+      </x:c>
+      <x:c r="E248" s="2">
+        <x:v>46074.9999884259</x:v>
+      </x:c>
+      <x:c r="H248" s="1" t="s">
         <x:v>1132</x:v>
       </x:c>
-      <x:c r="B248" s="0" t="s">
+      <x:c r="I248" s="0" t="s">
         <x:v>1133</x:v>
       </x:c>
-      <x:c r="C248" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H248" s="2" t="s">
+      <x:c r="J248" s="0" t="s">
         <x:v>1134</x:v>
       </x:c>
-      <x:c r="I248" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K248" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L248" s="0">
-        <x:v>17767</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:12">
       <x:c r="A249" s="0" t="s">
+        <x:v>1135</x:v>
+      </x:c>
+      <x:c r="B249" s="0" t="s">
         <x:v>1136</x:v>
       </x:c>
-      <x:c r="B249" s="0" t="s">
+      <x:c r="C249" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D249" s="2">
+        <x:v>45884.9623684144</x:v>
+      </x:c>
+      <x:c r="E249" s="2">
+        <x:v>46068.9999884259</x:v>
+      </x:c>
+      <x:c r="H249" s="1" t="s">
         <x:v>1137</x:v>
       </x:c>
-      <x:c r="C249" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H249" s="2" t="s">
+      <x:c r="I249" s="0" t="s">
         <x:v>1138</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>27</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>1139</x:v>
       </x:c>
-      <x:c r="K249" s="2" t="s">
-        <x:v>1140</x:v>
+      <x:c r="K249" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L249" s="0">
-        <x:v>297</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:12">
       <x:c r="A250" s="0" t="s">
+        <x:v>1140</x:v>
+      </x:c>
+      <x:c r="B250" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
-      <x:c r="B250" s="0" t="s">
+      <x:c r="C250" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D250" s="2">
+        <x:v>45883.8672871759</x:v>
+      </x:c>
+      <x:c r="E250" s="2">
+        <x:v>46067.9999884259</x:v>
+      </x:c>
+      <x:c r="H250" s="1" t="s">
         <x:v>1142</x:v>
       </x:c>
-      <x:c r="C250" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H250" s="2" t="s">
+      <x:c r="I250" s="0" t="s">
         <x:v>1143</x:v>
       </x:c>
-      <x:c r="I250" s="0" t="s">
+      <x:c r="J250" s="0" t="s">
         <x:v>1144</x:v>
       </x:c>
-      <x:c r="J250" s="0" t="s">
-[...3 lines deleted...]
-        <x:v>1146</x:v>
+      <x:c r="K250" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L250" s="0">
-        <x:v>230</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:12">
       <x:c r="A251" s="0" t="s">
+        <x:v>1145</x:v>
+      </x:c>
+      <x:c r="B251" s="0" t="s">
+        <x:v>1146</x:v>
+      </x:c>
+      <x:c r="C251" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D251" s="2">
+        <x:v>45883.8370938657</x:v>
+      </x:c>
+      <x:c r="E251" s="2">
+        <x:v>46067.9999884259</x:v>
+      </x:c>
+      <x:c r="H251" s="0" t="s">
         <x:v>1147</x:v>
       </x:c>
-      <x:c r="B251" s="0" t="s">
+      <x:c r="I251" s="0" t="s">
         <x:v>1148</x:v>
       </x:c>
-      <x:c r="C251" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H251" s="2" t="s">
+      <x:c r="J251" s="0" t="s">
         <x:v>1149</x:v>
       </x:c>
-      <x:c r="I251" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L251" s="0">
-        <x:v>185</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:12">
       <x:c r="A252" s="0" t="s">
+        <x:v>1150</x:v>
+      </x:c>
+      <x:c r="B252" s="0" t="s">
         <x:v>1151</x:v>
       </x:c>
-      <x:c r="B252" s="0" t="s">
+      <x:c r="C252" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D252" s="2">
+        <x:v>45882.9396152083</x:v>
+      </x:c>
+      <x:c r="E252" s="2">
+        <x:v>46066.9999884259</x:v>
+      </x:c>
+      <x:c r="H252" s="1" t="s">
         <x:v>1152</x:v>
       </x:c>
-      <x:c r="C252" s="0" t="s">
-[...14 lines deleted...]
-      <x:c r="H252" s="2" t="s">
+      <x:c r="I252" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="J252" s="0" t="s">
         <x:v>1153</x:v>
       </x:c>
-      <x:c r="I252" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>1156</x:v>
+      <x:c r="K252" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L252" s="0">
-        <x:v>15</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:12">
       <x:c r="A253" s="0" t="s">
+        <x:v>1154</x:v>
+      </x:c>
+      <x:c r="B253" s="0" t="s">
+        <x:v>1155</x:v>
+      </x:c>
+      <x:c r="C253" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D253" s="2">
+        <x:v>45881.5650299537</x:v>
+      </x:c>
+      <x:c r="E253" s="2">
+        <x:v>46042.8356376042</x:v>
+      </x:c>
+      <x:c r="H253" s="1" t="s">
+        <x:v>1156</x:v>
+      </x:c>
+      <x:c r="I253" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="J253" s="0" t="s">
         <x:v>1157</x:v>
       </x:c>
-      <x:c r="B253" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L253" s="0">
-        <x:v>6</x:v>
+        <x:v>874</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:12">
       <x:c r="A254" s="0" t="s">
+        <x:v>1158</x:v>
+      </x:c>
+      <x:c r="B254" s="0" t="s">
+        <x:v>1159</x:v>
+      </x:c>
+      <x:c r="C254" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D254" s="2">
+        <x:v>45874.5496211458</x:v>
+      </x:c>
+      <x:c r="E254" s="2">
+        <x:v>46058.9999884259</x:v>
+      </x:c>
+      <x:c r="F254" s="2">
+        <x:v>45880.3144586458</x:v>
+      </x:c>
+      <x:c r="G254" s="2">
+        <x:v>45880.3144586458</x:v>
+      </x:c>
+      <x:c r="H254" s="1" t="s">
+        <x:v>1160</x:v>
+      </x:c>
+      <x:c r="I254" s="0" t="s">
+        <x:v>1161</x:v>
+      </x:c>
+      <x:c r="J254" s="0" t="s">
         <x:v>1162</x:v>
       </x:c>
-      <x:c r="B254" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="K254" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L254" s="0">
-        <x:v>5</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:12">
       <x:c r="A255" s="0" t="s">
+        <x:v>1163</x:v>
+      </x:c>
+      <x:c r="B255" s="0" t="s">
+        <x:v>1164</x:v>
+      </x:c>
+      <x:c r="C255" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D255" s="2">
+        <x:v>45874.3904098958</x:v>
+      </x:c>
+      <x:c r="E255" s="2">
+        <x:v>45936.3624498727</x:v>
+      </x:c>
+      <x:c r="H255" s="0" t="s">
+        <x:v>1165</x:v>
+      </x:c>
+      <x:c r="I255" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="J255" s="0" t="s">
         <x:v>1166</x:v>
       </x:c>
-      <x:c r="B255" s="0" t="s">
+      <x:c r="K255" s="1" t="s">
         <x:v>1167</x:v>
       </x:c>
-      <x:c r="C255" s="0" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="L255" s="0">
-        <x:v>87</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:12">
       <x:c r="A256" s="0" t="s">
+        <x:v>1168</x:v>
+      </x:c>
+      <x:c r="B256" s="0" t="s">
+        <x:v>1169</x:v>
+      </x:c>
+      <x:c r="C256" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D256" s="2">
+        <x:v>45874.3608030671</x:v>
+      </x:c>
+      <x:c r="E256" s="2">
+        <x:v>45874.3863819792</x:v>
+      </x:c>
+      <x:c r="H256" s="0" t="s">
         <x:v>1170</x:v>
       </x:c>
-      <x:c r="B256" s="0" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I256" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J256" s="0" t="s">
-        <x:v>1173</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1166</x:v>
+      </x:c>
+      <x:c r="K256" s="1" t="s">
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="L256" s="0">
-        <x:v>84</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:12">
       <x:c r="A257" s="0" t="s">
-        <x:v>1174</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>1175</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>72</x:v>
-[...14 lines deleted...]
-        <x:v>1176</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D257" s="2">
+        <x:v>45874.3391896181</x:v>
+      </x:c>
+      <x:c r="E257" s="2">
+        <x:v>45874.3569562847</x:v>
+      </x:c>
+      <x:c r="H257" s="0" t="s">
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="I257" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
-        <x:v>1177</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1166</x:v>
+      </x:c>
+      <x:c r="K257" s="1" t="s">
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="L257" s="0">
-        <x:v>3461</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:12">
       <x:c r="A258" s="0" t="s">
-        <x:v>1178</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="B258" s="0" t="s">
-        <x:v>1179</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
-        <x:v>72</x:v>
-[...14 lines deleted...]
-        <x:v>1180</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D258" s="2">
+        <x:v>45871.6779276505</x:v>
+      </x:c>
+      <x:c r="E258" s="2">
+        <x:v>46055.9999884259</x:v>
+      </x:c>
+      <x:c r="H258" s="1" t="s">
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="I258" s="0" t="s">
-        <x:v>1181</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="J258" s="0" t="s">
-        <x:v>1182</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="K258" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L258" s="0">
-        <x:v>47</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:12">
       <x:c r="A259" s="0" t="s">
-        <x:v>1183</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>1184</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>1185</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D259" s="2">
+        <x:v>45868.7405602546</x:v>
+      </x:c>
+      <x:c r="E259" s="2">
+        <x:v>46052.9999884259</x:v>
+      </x:c>
+      <x:c r="H259" s="0" t="s">
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="I259" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
-        <x:v>1186</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L259" s="0">
-        <x:v>50</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:12">
       <x:c r="A260" s="0" t="s">
-        <x:v>1187</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="B260" s="0" t="s">
-        <x:v>1188</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>72</x:v>
-[...14 lines deleted...]
-        <x:v>1189</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D260" s="2">
+        <x:v>45868.4985484722</x:v>
+      </x:c>
+      <x:c r="E260" s="2">
+        <x:v>46052.9999884259</x:v>
+      </x:c>
+      <x:c r="H260" s="1" t="s">
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="I260" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J260" s="0" t="s">
-        <x:v>1190</x:v>
-[...2 lines deleted...]
-        <x:v>1191</x:v>
+        <x:v>1184</x:v>
+      </x:c>
+      <x:c r="K260" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L260" s="0">
-        <x:v>189</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:12">
       <x:c r="A261" s="0" t="s">
-        <x:v>1192</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>1194</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D261" s="2">
+        <x:v>45866.6523994792</x:v>
+      </x:c>
+      <x:c r="E261" s="2">
+        <x:v>46050.9999884259</x:v>
+      </x:c>
+      <x:c r="H261" s="1" t="s">
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="I261" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
-        <x:v>1195</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L261" s="0">
-        <x:v>52</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:12">
       <x:c r="A262" s="0" t="s">
-        <x:v>1196</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="B262" s="0" t="s">
-        <x:v>1197</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>1198</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D262" s="2">
+        <x:v>45866.5545227315</x:v>
+      </x:c>
+      <x:c r="E262" s="2">
+        <x:v>45866.5589721065</x:v>
+      </x:c>
+      <x:c r="H262" s="1" t="s">
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="I262" s="0" t="s">
-        <x:v>1199</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="J262" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="K262" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L262" s="0">
-        <x:v>546</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:12">
       <x:c r="A263" s="0" t="s">
-        <x:v>1200</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>1201</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
-        <x:v>72</x:v>
-[...14 lines deleted...]
-        <x:v>1202</x:v>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D263" s="2">
+        <x:v>45865.6046401042</x:v>
+      </x:c>
+      <x:c r="E263" s="2">
+        <x:v>46049.9999884259</x:v>
+      </x:c>
+      <x:c r="F263" s="2">
+        <x:v>45872.7154625</x:v>
+      </x:c>
+      <x:c r="G263" s="2">
+        <x:v>45872.7154625</x:v>
+      </x:c>
+      <x:c r="H263" s="1" t="s">
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="I263" s="0" t="s">
-        <x:v>1203</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
-        <x:v>1204</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1195</x:v>
+      </x:c>
+      <x:c r="K263" s="1" t="s">
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="L263" s="0">
-        <x:v>29</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:12">
       <x:c r="A264" s="0" t="s">
-        <x:v>1205</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="B264" s="0" t="s">
-        <x:v>1206</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>1207</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D264" s="2">
+        <x:v>45864.7722215972</x:v>
+      </x:c>
+      <x:c r="E264" s="2">
+        <x:v>46048.9999884259</x:v>
+      </x:c>
+      <x:c r="H264" s="1" t="s">
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="I264" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="J264" s="0" t="s">
-        <x:v>1208</x:v>
-[...2 lines deleted...]
-        <x:v>1209</x:v>
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="K264" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L264" s="0">
-        <x:v>95</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:12">
       <x:c r="A265" s="0" t="s">
-        <x:v>1210</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>1211</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D265" s="1">
-[...6 lines deleted...]
-        <x:v>1212</x:v>
+      <x:c r="D265" s="2">
+        <x:v>45849.8322082523</x:v>
+      </x:c>
+      <x:c r="E265" s="2">
+        <x:v>46033.9999884259</x:v>
+      </x:c>
+      <x:c r="F265" s="2">
+        <x:v>45959.0895308796</x:v>
+      </x:c>
+      <x:c r="G265" s="2">
+        <x:v>45959.0895308796</x:v>
+      </x:c>
+      <x:c r="H265" s="1" t="s">
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="I265" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L265" s="0">
-        <x:v>1713</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:12">
       <x:c r="A266" s="0" t="s">
-        <x:v>1213</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="B266" s="0" t="s">
-        <x:v>1214</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>1215</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D266" s="2">
+        <x:v>45847.4349687037</x:v>
+      </x:c>
+      <x:c r="E266" s="2">
+        <x:v>46031.9999884259</x:v>
+      </x:c>
+      <x:c r="H266" s="1" t="s">
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="I266" s="0" t="s">
-        <x:v>1216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J266" s="0" t="s">
-        <x:v>1217</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1207</x:v>
+      </x:c>
+      <x:c r="K266" s="1" t="s">
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="L266" s="0">
-        <x:v>356</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:12">
       <x:c r="A267" s="0" t="s">
-        <x:v>1218</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>1219</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D267" s="1">
-[...6 lines deleted...]
-        <x:v>1220</x:v>
+      <x:c r="D267" s="2">
+        <x:v>45846.7651549074</x:v>
+      </x:c>
+      <x:c r="E267" s="2">
+        <x:v>46030.9999884259</x:v>
+      </x:c>
+      <x:c r="F267" s="2">
+        <x:v>45852.8477263426</x:v>
+      </x:c>
+      <x:c r="G267" s="2">
+        <x:v>45852.8477263426</x:v>
+      </x:c>
+      <x:c r="H267" s="1" t="s">
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="I267" s="0" t="s">
-        <x:v>1221</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
-        <x:v>1222</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
-        <x:v>1223</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L267" s="0">
-        <x:v>14</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:12">
       <x:c r="A268" s="0" t="s">
-        <x:v>1224</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
-        <x:v>1225</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>1226</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D268" s="2">
+        <x:v>45841.3084366319</x:v>
+      </x:c>
+      <x:c r="E268" s="2">
+        <x:v>45867.5596420023</x:v>
+      </x:c>
+      <x:c r="H268" s="1" t="s">
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="I268" s="0" t="s">
-        <x:v>1227</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="J268" s="0" t="s">
-        <x:v>1228</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="K268" s="0" t="s">
-        <x:v>1229</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="L268" s="0">
-        <x:v>23</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:12">
       <x:c r="A269" s="0" t="s">
-        <x:v>1230</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>1231</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>1232</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D269" s="2">
+        <x:v>45838.4364727546</x:v>
+      </x:c>
+      <x:c r="E269" s="2">
+        <x:v>46295.9999884259</x:v>
+      </x:c>
+      <x:c r="H269" s="1" t="s">
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="I269" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
-        <x:v>1233</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1222</x:v>
+      </x:c>
+      <x:c r="K269" s="1" t="s">
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="L269" s="0">
-        <x:v>195</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:12">
       <x:c r="A270" s="0" t="s">
-        <x:v>1234</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="B270" s="0" t="s">
-        <x:v>1235</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>1236</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D270" s="2">
+        <x:v>45837.6196255093</x:v>
+      </x:c>
+      <x:c r="E270" s="2">
+        <x:v>46202.9999884259</x:v>
+      </x:c>
+      <x:c r="H270" s="1" t="s">
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="I270" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J270" s="0" t="s">
-        <x:v>1237</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="K270" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L270" s="0">
-        <x:v>159</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:12">
       <x:c r="A271" s="0" t="s">
-        <x:v>1238</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>1239</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>1240</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D271" s="2">
+        <x:v>45834.7966561458</x:v>
+      </x:c>
+      <x:c r="E271" s="2">
+        <x:v>46017.9999884259</x:v>
+      </x:c>
+      <x:c r="H271" s="1" t="s">
+        <x:v>1230</x:v>
       </x:c>
       <x:c r="I271" s="0" t="s">
-        <x:v>1241</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
-        <x:v>1242</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1231</x:v>
+      </x:c>
+      <x:c r="K271" s="1" t="s">
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="L271" s="0">
-        <x:v>47</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:12">
       <x:c r="A272" s="0" t="s">
-        <x:v>1243</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="B272" s="0" t="s">
-        <x:v>1244</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>1245</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D272" s="2">
+        <x:v>45834.786543588</x:v>
+      </x:c>
+      <x:c r="E272" s="2">
+        <x:v>45834.792128912</x:v>
+      </x:c>
+      <x:c r="H272" s="1" t="s">
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="I272" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J272" s="0" t="s">
-        <x:v>1246</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1231</x:v>
+      </x:c>
+      <x:c r="K272" s="1" t="s">
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="L272" s="0">
-        <x:v>328</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:12">
       <x:c r="A273" s="0" t="s">
-        <x:v>1247</x:v>
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>1249</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D273" s="2">
+        <x:v>45833.4481192014</x:v>
+      </x:c>
+      <x:c r="E273" s="2">
+        <x:v>46016.9999884259</x:v>
+      </x:c>
+      <x:c r="H273" s="1" t="s">
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="I273" s="0" t="s">
-        <x:v>1250</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
-        <x:v>1251</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
-        <x:v>1252</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L273" s="0">
-        <x:v>22</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:12">
       <x:c r="A274" s="0" t="s">
-        <x:v>1253</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="B274" s="0" t="s">
-        <x:v>1254</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
-        <x:v>68</x:v>
-[...5 lines deleted...]
-        <x:v>45998.9999884259</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D274" s="2">
+        <x:v>45832.4270923958</x:v>
+      </x:c>
+      <x:c r="E274" s="2">
+        <x:v>46015.9999884259</x:v>
       </x:c>
       <x:c r="H274" s="0" t="s">
-        <x:v>1255</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="I274" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J274" s="0" t="s">
-        <x:v>1256</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="K274" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="L274" s="0">
-        <x:v>92</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:12">
       <x:c r="A275" s="0" t="s">
-        <x:v>1257</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>1258</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>1259</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D275" s="2">
+        <x:v>45831.6241604861</x:v>
+      </x:c>
+      <x:c r="E275" s="2">
+        <x:v>46014.9999884259</x:v>
+      </x:c>
+      <x:c r="H275" s="1" t="s">
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="I275" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
-        <x:v>1260</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1249</x:v>
+      </x:c>
+      <x:c r="K275" s="1" t="s">
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="L275" s="0">
-        <x:v>133</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:12">
       <x:c r="A276" s="0" t="s">
-        <x:v>1261</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="B276" s="0" t="s">
-        <x:v>1262</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
-        <x:v>72</x:v>
-[...14 lines deleted...]
-        <x:v>1263</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D276" s="2">
+        <x:v>45829.6733122338</x:v>
+      </x:c>
+      <x:c r="E276" s="2">
+        <x:v>45830.7999654051</x:v>
+      </x:c>
+      <x:c r="H276" s="1" t="s">
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="I276" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J276" s="0" t="s">
-        <x:v>1264</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="K276" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L276" s="0">
-        <x:v>33</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:12">
       <x:c r="A277" s="0" t="s">
-        <x:v>1265</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>1266</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>1267</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D277" s="2">
+        <x:v>45826.3615156597</x:v>
+      </x:c>
+      <x:c r="E277" s="2">
+        <x:v>46009.9999884259</x:v>
+      </x:c>
+      <x:c r="H277" s="1" t="s">
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="I277" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
-        <x:v>1268</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="K277" s="1" t="s">
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="L277" s="0">
-        <x:v>485</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:12">
       <x:c r="A278" s="0" t="s">
-        <x:v>1269</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="B278" s="0" t="s">
-        <x:v>1270</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>1271</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D278" s="2">
+        <x:v>45824.6874401389</x:v>
+      </x:c>
+      <x:c r="E278" s="2">
+        <x:v>46007.9999884259</x:v>
+      </x:c>
+      <x:c r="H278" s="1" t="s">
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="I278" s="0" t="s">
-        <x:v>1067</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J278" s="0" t="s">
-        <x:v>1272</x:v>
-[...2 lines deleted...]
-        <x:v>1273</x:v>
+        <x:v>1264</x:v>
+      </x:c>
+      <x:c r="K278" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L278" s="0">
-        <x:v>175</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:12">
       <x:c r="A279" s="0" t="s">
-        <x:v>1274</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>1275</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D279" s="1">
-[...6 lines deleted...]
-        <x:v>1276</x:v>
+      <x:c r="D279" s="2">
+        <x:v>45821.846337662</x:v>
+      </x:c>
+      <x:c r="E279" s="2">
+        <x:v>46004.9999884259</x:v>
+      </x:c>
+      <x:c r="F279" s="2">
+        <x:v>45975.377152963</x:v>
+      </x:c>
+      <x:c r="G279" s="2">
+        <x:v>45975.377152963</x:v>
+      </x:c>
+      <x:c r="H279" s="0" t="s">
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="I279" s="0" t="s">
-        <x:v>1277</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
-        <x:v>1278</x:v>
-[...2 lines deleted...]
-        <x:v>1279</x:v>
+        <x:v>1269</x:v>
+      </x:c>
+      <x:c r="K279" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L279" s="0">
-        <x:v>26</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:12">
       <x:c r="A280" s="0" t="s">
-        <x:v>1280</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="B280" s="0" t="s">
-        <x:v>1281</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D280" s="1">
-[...6 lines deleted...]
-        <x:v>1282</x:v>
+      <x:c r="D280" s="2">
+        <x:v>45821.821791331</x:v>
+      </x:c>
+      <x:c r="E280" s="2">
+        <x:v>46004.9999884259</x:v>
+      </x:c>
+      <x:c r="F280" s="2">
+        <x:v>45988.4616627778</x:v>
+      </x:c>
+      <x:c r="G280" s="2">
+        <x:v>45988.4616627778</x:v>
+      </x:c>
+      <x:c r="H280" s="0" t="s">
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="I280" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J280" s="0" t="s">
-        <x:v>1283</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="K280" s="0" t="s">
-        <x:v>1284</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="L280" s="0">
-        <x:v>21</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:12">
       <x:c r="A281" s="0" t="s">
-        <x:v>1285</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>1286</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>1287</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D281" s="2">
+        <x:v>45819.5528844676</x:v>
+      </x:c>
+      <x:c r="E281" s="2">
+        <x:v>46002.9999884259</x:v>
+      </x:c>
+      <x:c r="H281" s="1" t="s">
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="I281" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
-        <x:v>1288</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L281" s="0">
-        <x:v>44</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:12">
       <x:c r="A282" s="0" t="s">
-        <x:v>1289</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="B282" s="0" t="s">
-        <x:v>1290</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>1291</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D282" s="2">
+        <x:v>45816.8823667708</x:v>
+      </x:c>
+      <x:c r="E282" s="2">
+        <x:v>45936.8056370833</x:v>
+      </x:c>
+      <x:c r="H282" s="1" t="s">
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="I282" s="0" t="s">
-        <x:v>902</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="J282" s="0" t="s">
-        <x:v>1292</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="K282" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L282" s="0">
-        <x:v>23</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:12">
       <x:c r="A283" s="0" t="s">
-        <x:v>1293</x:v>
+        <x:v>1284</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>1294</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>1295</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D283" s="2">
+        <x:v>45815.5613225694</x:v>
+      </x:c>
+      <x:c r="E283" s="2">
+        <x:v>45998.9999884259</x:v>
+      </x:c>
+      <x:c r="H283" s="1" t="s">
+        <x:v>1286</x:v>
       </x:c>
       <x:c r="I283" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
-        <x:v>1296</x:v>
-[...2 lines deleted...]
-        <x:v>1297</x:v>
+        <x:v>1287</x:v>
+      </x:c>
+      <x:c r="K283" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L283" s="0">
-        <x:v>17</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:12">
       <x:c r="A284" s="0" t="s">
-        <x:v>1298</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="B284" s="0" t="s">
-        <x:v>1299</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>1300</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D284" s="2">
+        <x:v>45813.1095606829</x:v>
+      </x:c>
+      <x:c r="E284" s="2">
+        <x:v>45996.9999884259</x:v>
+      </x:c>
+      <x:c r="H284" s="1" t="s">
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="I284" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J284" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="K284" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L284" s="0">
-        <x:v>53</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:12">
       <x:c r="A285" s="0" t="s">
-        <x:v>1302</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1292</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>1304</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D285" s="2">
+        <x:v>45811.7566238889</x:v>
+      </x:c>
+      <x:c r="E285" s="2">
+        <x:v>45909.37322375</x:v>
+      </x:c>
+      <x:c r="H285" s="1" t="s">
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="I285" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L285" s="0">
-        <x:v>63</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:12">
       <x:c r="A286" s="0" t="s">
-        <x:v>1305</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="B286" s="0" t="s">
-        <x:v>1306</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>1307</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D286" s="2">
+        <x:v>45811.5244071412</x:v>
+      </x:c>
+      <x:c r="E286" s="2">
+        <x:v>45994.9999884259</x:v>
+      </x:c>
+      <x:c r="H286" s="1" t="s">
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="I286" s="0" t="s">
-        <x:v>1308</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J286" s="0" t="s">
-        <x:v>1309</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="K286" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="L286" s="0">
-        <x:v>8</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:12">
       <x:c r="A287" s="0" t="s">
-        <x:v>1310</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>1311</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
-        <x:v>72</x:v>
-[...14 lines deleted...]
-        <x:v>1312</x:v>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D287" s="2">
+        <x:v>45811.2997501852</x:v>
+      </x:c>
+      <x:c r="E287" s="2">
+        <x:v>45994.9999884259</x:v>
+      </x:c>
+      <x:c r="F287" s="2">
+        <x:v>45873.7855251968</x:v>
+      </x:c>
+      <x:c r="G287" s="2">
+        <x:v>45873.7855251968</x:v>
+      </x:c>
+      <x:c r="H287" s="0" t="s">
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="I287" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
-        <x:v>1313</x:v>
-[...2 lines deleted...]
-        <x:v>1314</x:v>
+        <x:v>1303</x:v>
+      </x:c>
+      <x:c r="K287" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L287" s="0">
-        <x:v>78</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:12">
       <x:c r="A288" s="0" t="s">
-        <x:v>1315</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="B288" s="0" t="s">
-        <x:v>1316</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>1317</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D288" s="2">
+        <x:v>45810.2915886111</x:v>
+      </x:c>
+      <x:c r="E288" s="2">
+        <x:v>45993.9999884259</x:v>
+      </x:c>
+      <x:c r="H288" s="1" t="s">
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="I288" s="0" t="s">
-        <x:v>1318</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J288" s="0" t="s">
-        <x:v>1319</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="K288" s="1" t="s">
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="L288" s="0">
-        <x:v>17</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:12">
       <x:c r="A289" s="0" t="s">
-        <x:v>1320</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>1321</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>1322</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D289" s="2">
+        <x:v>45805.3925087616</x:v>
+      </x:c>
+      <x:c r="E289" s="2">
+        <x:v>45989.9999884259</x:v>
+      </x:c>
+      <x:c r="H289" s="1" t="s">
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="I289" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
-        <x:v>1323</x:v>
-[...2 lines deleted...]
-        <x:v>1324</x:v>
+        <x:v>1310</x:v>
+      </x:c>
+      <x:c r="K289" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L289" s="0">
-        <x:v>49</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:12">
       <x:c r="A290" s="0" t="s">
-        <x:v>1325</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="B290" s="0" t="s">
-        <x:v>1326</x:v>
+        <x:v>1312</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>1327</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D290" s="2">
+        <x:v>45805.3215779977</x:v>
+      </x:c>
+      <x:c r="E290" s="2">
+        <x:v>45989.9999884259</x:v>
+      </x:c>
+      <x:c r="H290" s="1" t="s">
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="I290" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J290" s="0" t="s">
-        <x:v>1323</x:v>
-[...2 lines deleted...]
-        <x:v>1324</x:v>
+        <x:v>1314</x:v>
+      </x:c>
+      <x:c r="K290" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L290" s="0">
-        <x:v>938</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:12">
       <x:c r="A291" s="0" t="s">
-        <x:v>1328</x:v>
+        <x:v>1315</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>1329</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D291" s="1">
-[...6 lines deleted...]
-        <x:v>1330</x:v>
+      <x:c r="D291" s="2">
+        <x:v>45805.3121414931</x:v>
+      </x:c>
+      <x:c r="E291" s="2">
+        <x:v>45989.9999884259</x:v>
+      </x:c>
+      <x:c r="F291" s="2">
+        <x:v>45867.6054635995</x:v>
+      </x:c>
+      <x:c r="G291" s="2">
+        <x:v>45867.6054635995</x:v>
+      </x:c>
+      <x:c r="H291" s="1" t="s">
+        <x:v>1317</x:v>
       </x:c>
       <x:c r="I291" s="0" t="s">
-        <x:v>1331</x:v>
+        <x:v>1318</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
-        <x:v>1332</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1319</x:v>
+      </x:c>
+      <x:c r="K291" s="1" t="s">
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="L291" s="0">
-        <x:v>124</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:12">
       <x:c r="A292" s="0" t="s">
-        <x:v>1333</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="B292" s="0" t="s">
-        <x:v>1334</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>1335</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D292" s="2">
+        <x:v>45804.8085411574</x:v>
+      </x:c>
+      <x:c r="E292" s="2">
+        <x:v>45988.9999884259</x:v>
+      </x:c>
+      <x:c r="H292" s="1" t="s">
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="I292" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J292" s="0" t="s">
-        <x:v>1332</x:v>
+        <x:v>1324</x:v>
       </x:c>
       <x:c r="K292" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L292" s="0">
-        <x:v>39</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:12">
       <x:c r="A293" s="0" t="s">
-        <x:v>1336</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>1337</x:v>
+        <x:v>1326</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
-        <x:v>14</x:v>
-[...5 lines deleted...]
-        <x:v>46147.9993055556</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D293" s="2">
+        <x:v>45804.7708380208</x:v>
+      </x:c>
+      <x:c r="E293" s="2">
+        <x:v>45988.9999884259</x:v>
       </x:c>
       <x:c r="H293" s="0" t="s">
-        <x:v>1338</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="I293" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
-        <x:v>1339</x:v>
+        <x:v>1328</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L293" s="0">
-        <x:v>304</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:12">
       <x:c r="A294" s="0" t="s">
-        <x:v>1340</x:v>
+        <x:v>1329</x:v>
       </x:c>
       <x:c r="B294" s="0" t="s">
-        <x:v>1341</x:v>
+        <x:v>1330</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>1342</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D294" s="2">
+        <x:v>45804.516204838</x:v>
+      </x:c>
+      <x:c r="E294" s="2">
+        <x:v>45988.9999884259</x:v>
+      </x:c>
+      <x:c r="H294" s="1" t="s">
+        <x:v>1331</x:v>
       </x:c>
       <x:c r="I294" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="J294" s="0" t="s">
-        <x:v>1343</x:v>
-[...2 lines deleted...]
-        <x:v>1344</x:v>
+        <x:v>1332</x:v>
+      </x:c>
+      <x:c r="K294" s="1" t="s">
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="L294" s="0">
-        <x:v>124</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:12">
       <x:c r="A295" s="0" t="s">
-        <x:v>1345</x:v>
+        <x:v>1334</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
-        <x:v>72</x:v>
-[...14 lines deleted...]
-        <x:v>1347</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D295" s="2">
+        <x:v>45803.6403467824</x:v>
+      </x:c>
+      <x:c r="E295" s="2">
+        <x:v>45987.9999884259</x:v>
+      </x:c>
+      <x:c r="H295" s="1" t="s">
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="I295" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>1337</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
-        <x:v>426</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1338</x:v>
+      </x:c>
+      <x:c r="K295" s="1" t="s">
+        <x:v>1339</x:v>
       </x:c>
       <x:c r="L295" s="0">
-        <x:v>502</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:12">
       <x:c r="A296" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1340</x:v>
       </x:c>
       <x:c r="B296" s="0" t="s">
-        <x:v>1349</x:v>
+        <x:v>1341</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D296" s="1">
+      <x:c r="D296" s="2">
+        <x:v>45803.5580024768</x:v>
+      </x:c>
+      <x:c r="E296" s="2">
+        <x:v>45987.9999884259</x:v>
+      </x:c>
+      <x:c r="F296" s="2">
+        <x:v>45922.3953201505</x:v>
+      </x:c>
+      <x:c r="G296" s="2">
+        <x:v>45922.3953201505</x:v>
+      </x:c>
+      <x:c r="H296" s="0" t="s">
+        <x:v>1342</x:v>
+      </x:c>
+      <x:c r="I296" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="J296" s="0" t="s">
+        <x:v>1343</x:v>
+      </x:c>
+      <x:c r="K296" s="0" t="s">
+        <x:v>1344</x:v>
+      </x:c>
+      <x:c r="L296" s="0">
+        <x:v>1019</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="297" spans="1:12">
+      <x:c r="A297" s="0" t="s">
+        <x:v>1345</x:v>
+      </x:c>
+      <x:c r="B297" s="0" t="s">
+        <x:v>1346</x:v>
+      </x:c>
+      <x:c r="C297" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D297" s="2">
+        <x:v>45802.9893621991</x:v>
+      </x:c>
+      <x:c r="E297" s="2">
+        <x:v>45986.9999884259</x:v>
+      </x:c>
+      <x:c r="F297" s="2">
+        <x:v>45852.515944537</x:v>
+      </x:c>
+      <x:c r="G297" s="2">
+        <x:v>45852.515944537</x:v>
+      </x:c>
+      <x:c r="H297" s="1" t="s">
+        <x:v>1347</x:v>
+      </x:c>
+      <x:c r="I297" s="0" t="s">
+        <x:v>1348</x:v>
+      </x:c>
+      <x:c r="J297" s="0" t="s">
+        <x:v>1349</x:v>
+      </x:c>
+      <x:c r="K297" s="1" t="s">
+        <x:v>1350</x:v>
+      </x:c>
+      <x:c r="L297" s="0">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="298" spans="1:12">
+      <x:c r="A298" s="0" t="s">
+        <x:v>1351</x:v>
+      </x:c>
+      <x:c r="B298" s="0" t="s">
+        <x:v>1352</x:v>
+      </x:c>
+      <x:c r="C298" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D298" s="2">
+        <x:v>45801.5851636921</x:v>
+      </x:c>
+      <x:c r="E298" s="2">
+        <x:v>46077.9999884259</x:v>
+      </x:c>
+      <x:c r="H298" s="1" t="s">
+        <x:v>1353</x:v>
+      </x:c>
+      <x:c r="I298" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="J298" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="K298" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L298" s="0">
+        <x:v>645</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="299" spans="1:12">
+      <x:c r="A299" s="0" t="s">
+        <x:v>1354</x:v>
+      </x:c>
+      <x:c r="B299" s="0" t="s">
+        <x:v>1355</x:v>
+      </x:c>
+      <x:c r="C299" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D299" s="2">
+        <x:v>45799.3555858333</x:v>
+      </x:c>
+      <x:c r="E299" s="2">
+        <x:v>45983.9999884259</x:v>
+      </x:c>
+      <x:c r="F299" s="2">
+        <x:v>45883.3104857755</x:v>
+      </x:c>
+      <x:c r="G299" s="2">
+        <x:v>45883.3104857755</x:v>
+      </x:c>
+      <x:c r="H299" s="1" t="s">
+        <x:v>1356</x:v>
+      </x:c>
+      <x:c r="I299" s="0" t="s">
+        <x:v>1282</x:v>
+      </x:c>
+      <x:c r="J299" s="0" t="s">
+        <x:v>1357</x:v>
+      </x:c>
+      <x:c r="K299" s="1" t="s">
+        <x:v>1358</x:v>
+      </x:c>
+      <x:c r="L299" s="0">
+        <x:v>130</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="300" spans="1:12">
+      <x:c r="A300" s="0" t="s">
+        <x:v>1359</x:v>
+      </x:c>
+      <x:c r="B300" s="0" t="s">
+        <x:v>1360</x:v>
+      </x:c>
+      <x:c r="C300" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D300" s="2">
+        <x:v>45798.2317981134</x:v>
+      </x:c>
+      <x:c r="E300" s="2">
+        <x:v>45840.5073298611</x:v>
+      </x:c>
+      <x:c r="H300" s="1" t="s">
+        <x:v>1361</x:v>
+      </x:c>
+      <x:c r="I300" s="0" t="s">
+        <x:v>1362</x:v>
+      </x:c>
+      <x:c r="J300" s="0" t="s">
+        <x:v>1363</x:v>
+      </x:c>
+      <x:c r="K300" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L300" s="0">
+        <x:v>34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="301" spans="1:12">
+      <x:c r="A301" s="0" t="s">
+        <x:v>1364</x:v>
+      </x:c>
+      <x:c r="B301" s="0" t="s">
+        <x:v>1365</x:v>
+      </x:c>
+      <x:c r="C301" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D301" s="2">
+        <x:v>45796.8980638889</x:v>
+      </x:c>
+      <x:c r="E301" s="2">
+        <x:v>45980.9999884259</x:v>
+      </x:c>
+      <x:c r="H301" s="1" t="s">
+        <x:v>1366</x:v>
+      </x:c>
+      <x:c r="I301" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="J301" s="0" t="s">
+        <x:v>1367</x:v>
+      </x:c>
+      <x:c r="K301" s="1" t="s">
+        <x:v>1368</x:v>
+      </x:c>
+      <x:c r="L301" s="0">
+        <x:v>298</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="302" spans="1:12">
+      <x:c r="A302" s="0" t="s">
+        <x:v>1369</x:v>
+      </x:c>
+      <x:c r="B302" s="0" t="s">
+        <x:v>1370</x:v>
+      </x:c>
+      <x:c r="C302" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D302" s="2">
+        <x:v>45793.8777230324</x:v>
+      </x:c>
+      <x:c r="E302" s="2">
+        <x:v>45840.308098287</x:v>
+      </x:c>
+      <x:c r="H302" s="1" t="s">
+        <x:v>1371</x:v>
+      </x:c>
+      <x:c r="I302" s="0" t="s">
+        <x:v>1372</x:v>
+      </x:c>
+      <x:c r="J302" s="0" t="s">
+        <x:v>1373</x:v>
+      </x:c>
+      <x:c r="K302" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L302" s="0">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="303" spans="1:12">
+      <x:c r="A303" s="0" t="s">
+        <x:v>1374</x:v>
+      </x:c>
+      <x:c r="B303" s="0" t="s">
+        <x:v>1375</x:v>
+      </x:c>
+      <x:c r="C303" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D303" s="2">
+        <x:v>45793.5679550926</x:v>
+      </x:c>
+      <x:c r="E303" s="2">
+        <x:v>45977.9999884259</x:v>
+      </x:c>
+      <x:c r="H303" s="1" t="s">
+        <x:v>1376</x:v>
+      </x:c>
+      <x:c r="I303" s="0" t="s">
+        <x:v>1377</x:v>
+      </x:c>
+      <x:c r="J303" s="0" t="s">
+        <x:v>1378</x:v>
+      </x:c>
+      <x:c r="K303" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L303" s="0">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="304" spans="1:12">
+      <x:c r="A304" s="0" t="s">
+        <x:v>1379</x:v>
+      </x:c>
+      <x:c r="B304" s="0" t="s">
+        <x:v>1380</x:v>
+      </x:c>
+      <x:c r="C304" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D304" s="2">
+        <x:v>45790.7419160995</x:v>
+      </x:c>
+      <x:c r="E304" s="2">
+        <x:v>45974.9999884259</x:v>
+      </x:c>
+      <x:c r="H304" s="1" t="s">
+        <x:v>1381</x:v>
+      </x:c>
+      <x:c r="I304" s="0" t="s">
+        <x:v>1382</x:v>
+      </x:c>
+      <x:c r="J304" s="0" t="s">
+        <x:v>1383</x:v>
+      </x:c>
+      <x:c r="K304" s="1" t="s">
+        <x:v>1384</x:v>
+      </x:c>
+      <x:c r="L304" s="0">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="305" spans="1:12">
+      <x:c r="A305" s="0" t="s">
+        <x:v>1385</x:v>
+      </x:c>
+      <x:c r="B305" s="0" t="s">
+        <x:v>1386</x:v>
+      </x:c>
+      <x:c r="C305" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D305" s="2">
+        <x:v>45789.2864953819</x:v>
+      </x:c>
+      <x:c r="E305" s="2">
+        <x:v>45973.9999884259</x:v>
+      </x:c>
+      <x:c r="H305" s="1" t="s">
+        <x:v>1387</x:v>
+      </x:c>
+      <x:c r="I305" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="J305" s="0" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="K305" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L305" s="0">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="306" spans="1:12">
+      <x:c r="A306" s="0" t="s">
+        <x:v>1388</x:v>
+      </x:c>
+      <x:c r="B306" s="0" t="s">
+        <x:v>1389</x:v>
+      </x:c>
+      <x:c r="C306" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D306" s="2">
+        <x:v>45788.7763147106</x:v>
+      </x:c>
+      <x:c r="E306" s="2">
+        <x:v>45972.9999884259</x:v>
+      </x:c>
+      <x:c r="H306" s="1" t="s">
+        <x:v>1390</x:v>
+      </x:c>
+      <x:c r="I306" s="0" t="s">
+        <x:v>1391</x:v>
+      </x:c>
+      <x:c r="J306" s="0" t="s">
+        <x:v>1392</x:v>
+      </x:c>
+      <x:c r="K306" s="1" t="s">
+        <x:v>1393</x:v>
+      </x:c>
+      <x:c r="L306" s="0">
+        <x:v>445</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="307" spans="1:12">
+      <x:c r="A307" s="0" t="s">
+        <x:v>1394</x:v>
+      </x:c>
+      <x:c r="B307" s="0" t="s">
+        <x:v>1395</x:v>
+      </x:c>
+      <x:c r="C307" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D307" s="2">
+        <x:v>45786.537946169</x:v>
+      </x:c>
+      <x:c r="E307" s="2">
+        <x:v>45970.9999884259</x:v>
+      </x:c>
+      <x:c r="H307" s="1" t="s">
+        <x:v>1396</x:v>
+      </x:c>
+      <x:c r="I307" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="J307" s="0" t="s">
+        <x:v>1397</x:v>
+      </x:c>
+      <x:c r="K307" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L307" s="0">
+        <x:v>28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="308" spans="1:12">
+      <x:c r="A308" s="0" t="s">
+        <x:v>1398</x:v>
+      </x:c>
+      <x:c r="B308" s="0" t="s">
+        <x:v>1399</x:v>
+      </x:c>
+      <x:c r="C308" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D308" s="2">
+        <x:v>45785.6343124306</x:v>
+      </x:c>
+      <x:c r="E308" s="2">
+        <x:v>45969.9999884259</x:v>
+      </x:c>
+      <x:c r="H308" s="0" t="s">
+        <x:v>1400</x:v>
+      </x:c>
+      <x:c r="I308" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="J308" s="0" t="s">
+        <x:v>1401</x:v>
+      </x:c>
+      <x:c r="K308" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L308" s="0">
+        <x:v>131</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="309" spans="1:12">
+      <x:c r="A309" s="0" t="s">
+        <x:v>1402</x:v>
+      </x:c>
+      <x:c r="B309" s="0" t="s">
+        <x:v>1403</x:v>
+      </x:c>
+      <x:c r="C309" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D309" s="2">
+        <x:v>45784.6259309028</x:v>
+      </x:c>
+      <x:c r="E309" s="2">
+        <x:v>45968.9999884259</x:v>
+      </x:c>
+      <x:c r="H309" s="1" t="s">
+        <x:v>1404</x:v>
+      </x:c>
+      <x:c r="I309" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="J309" s="0" t="s">
+        <x:v>1405</x:v>
+      </x:c>
+      <x:c r="K309" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L309" s="0">
+        <x:v>31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="310" spans="1:12">
+      <x:c r="A310" s="0" t="s">
+        <x:v>1406</x:v>
+      </x:c>
+      <x:c r="B310" s="0" t="s">
+        <x:v>1407</x:v>
+      </x:c>
+      <x:c r="C310" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D310" s="2">
+        <x:v>45784.368705544</x:v>
+      </x:c>
+      <x:c r="E310" s="2">
+        <x:v>45968.9999884259</x:v>
+      </x:c>
+      <x:c r="H310" s="1" t="s">
+        <x:v>1408</x:v>
+      </x:c>
+      <x:c r="I310" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="J310" s="0" t="s">
+        <x:v>1409</x:v>
+      </x:c>
+      <x:c r="K310" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L310" s="0">
+        <x:v>46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="311" spans="1:12">
+      <x:c r="A311" s="0" t="s">
+        <x:v>1410</x:v>
+      </x:c>
+      <x:c r="B311" s="0" t="s">
+        <x:v>1411</x:v>
+      </x:c>
+      <x:c r="C311" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D311" s="2">
+        <x:v>45782.2630710417</x:v>
+      </x:c>
+      <x:c r="E311" s="2">
+        <x:v>45966.9999884259</x:v>
+      </x:c>
+      <x:c r="F311" s="2">
+        <x:v>45967.5163571991</x:v>
+      </x:c>
+      <x:c r="G311" s="2">
+        <x:v>45967.5163571991</x:v>
+      </x:c>
+      <x:c r="H311" s="1" t="s">
+        <x:v>1412</x:v>
+      </x:c>
+      <x:c r="I311" s="0" t="s">
+        <x:v>987</x:v>
+      </x:c>
+      <x:c r="J311" s="0" t="s">
+        <x:v>1413</x:v>
+      </x:c>
+      <x:c r="K311" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L311" s="0">
+        <x:v>41</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="312" spans="1:12">
+      <x:c r="A312" s="0" t="s">
+        <x:v>1414</x:v>
+      </x:c>
+      <x:c r="B312" s="0" t="s">
+        <x:v>1415</x:v>
+      </x:c>
+      <x:c r="C312" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D312" s="2">
+        <x:v>45781.8679520718</x:v>
+      </x:c>
+      <x:c r="E312" s="2">
+        <x:v>45965.9999884259</x:v>
+      </x:c>
+      <x:c r="F312" s="2">
+        <x:v>45848.8622368519</x:v>
+      </x:c>
+      <x:c r="G312" s="2">
+        <x:v>45848.8622368519</x:v>
+      </x:c>
+      <x:c r="H312" s="1" t="s">
+        <x:v>1416</x:v>
+      </x:c>
+      <x:c r="I312" s="0" t="s">
+        <x:v>1417</x:v>
+      </x:c>
+      <x:c r="J312" s="0" t="s">
+        <x:v>1418</x:v>
+      </x:c>
+      <x:c r="K312" s="1" t="s">
+        <x:v>1419</x:v>
+      </x:c>
+      <x:c r="L312" s="0">
+        <x:v>413</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="313" spans="1:12">
+      <x:c r="A313" s="0" t="s">
+        <x:v>1420</x:v>
+      </x:c>
+      <x:c r="B313" s="0" t="s">
+        <x:v>1421</x:v>
+      </x:c>
+      <x:c r="C313" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D313" s="2">
+        <x:v>45780.5727600347</x:v>
+      </x:c>
+      <x:c r="E313" s="2">
+        <x:v>45964.9999884259</x:v>
+      </x:c>
+      <x:c r="H313" s="1" t="s">
+        <x:v>1422</x:v>
+      </x:c>
+      <x:c r="I313" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="J313" s="0" t="s">
+        <x:v>1423</x:v>
+      </x:c>
+      <x:c r="K313" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L313" s="0">
+        <x:v>33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="314" spans="1:12">
+      <x:c r="A314" s="0" t="s">
+        <x:v>1424</x:v>
+      </x:c>
+      <x:c r="B314" s="0" t="s">
+        <x:v>1425</x:v>
+      </x:c>
+      <x:c r="C314" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D314" s="2">
+        <x:v>45777.9315264815</x:v>
+      </x:c>
+      <x:c r="E314" s="2">
+        <x:v>45960.9999884259</x:v>
+      </x:c>
+      <x:c r="H314" s="1" t="s">
+        <x:v>1426</x:v>
+      </x:c>
+      <x:c r="I314" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="J314" s="0" t="s">
+        <x:v>1427</x:v>
+      </x:c>
+      <x:c r="K314" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L314" s="0">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="315" spans="1:12">
+      <x:c r="A315" s="0" t="s">
+        <x:v>1428</x:v>
+      </x:c>
+      <x:c r="B315" s="0" t="s">
+        <x:v>1429</x:v>
+      </x:c>
+      <x:c r="C315" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D315" s="2">
+        <x:v>45777.5832600116</x:v>
+      </x:c>
+      <x:c r="E315" s="2">
+        <x:v>45960.9999884259</x:v>
+      </x:c>
+      <x:c r="H315" s="1" t="s">
+        <x:v>1430</x:v>
+      </x:c>
+      <x:c r="I315" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="J315" s="0" t="s">
+        <x:v>1431</x:v>
+      </x:c>
+      <x:c r="K315" s="1" t="s">
+        <x:v>1432</x:v>
+      </x:c>
+      <x:c r="L315" s="0">
+        <x:v>478</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="316" spans="1:12">
+      <x:c r="A316" s="0" t="s">
+        <x:v>1433</x:v>
+      </x:c>
+      <x:c r="B316" s="0" t="s">
+        <x:v>1434</x:v>
+      </x:c>
+      <x:c r="C316" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D316" s="2">
+        <x:v>45771.3025651505</x:v>
+      </x:c>
+      <x:c r="E316" s="2">
+        <x:v>46227.9999884259</x:v>
+      </x:c>
+      <x:c r="H316" s="0" t="s">
+        <x:v>1435</x:v>
+      </x:c>
+      <x:c r="I316" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="J316" s="0" t="s">
+        <x:v>1436</x:v>
+      </x:c>
+      <x:c r="K316" s="1" t="s">
+        <x:v>1437</x:v>
+      </x:c>
+      <x:c r="L316" s="0">
+        <x:v>1595</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="317" spans="1:12">
+      <x:c r="A317" s="0" t="s">
+        <x:v>1438</x:v>
+      </x:c>
+      <x:c r="B317" s="0" t="s">
+        <x:v>1439</x:v>
+      </x:c>
+      <x:c r="C317" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D317" s="2">
+        <x:v>45770.3434846991</x:v>
+      </x:c>
+      <x:c r="E317" s="2">
+        <x:v>45953.9999884259</x:v>
+      </x:c>
+      <x:c r="H317" s="1" t="s">
+        <x:v>1440</x:v>
+      </x:c>
+      <x:c r="I317" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="J317" s="0" t="s">
+        <x:v>1441</x:v>
+      </x:c>
+      <x:c r="K317" s="1" t="s">
+        <x:v>1442</x:v>
+      </x:c>
+      <x:c r="L317" s="0">
+        <x:v>29</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="318" spans="1:12">
+      <x:c r="A318" s="0" t="s">
+        <x:v>1443</x:v>
+      </x:c>
+      <x:c r="B318" s="0" t="s">
+        <x:v>1444</x:v>
+      </x:c>
+      <x:c r="C318" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D318" s="2">
+        <x:v>45769.8742278357</x:v>
+      </x:c>
+      <x:c r="E318" s="2">
+        <x:v>45952.9999884259</x:v>
+      </x:c>
+      <x:c r="H318" s="1" t="s">
+        <x:v>1445</x:v>
+      </x:c>
+      <x:c r="I318" s="0" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="J318" s="0" t="s">
+        <x:v>1446</x:v>
+      </x:c>
+      <x:c r="K318" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L318" s="0">
+        <x:v>102</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="319" spans="1:12">
+      <x:c r="A319" s="0" t="s">
+        <x:v>1447</x:v>
+      </x:c>
+      <x:c r="B319" s="0" t="s">
+        <x:v>1448</x:v>
+      </x:c>
+      <x:c r="C319" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D319" s="2">
+        <x:v>45766.8618147685</x:v>
+      </x:c>
+      <x:c r="E319" s="2">
+        <x:v>46041.9999884259</x:v>
+      </x:c>
+      <x:c r="H319" s="0" t="s">
+        <x:v>1449</x:v>
+      </x:c>
+      <x:c r="I319" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="J319" s="0" t="s">
+        <x:v>1450</x:v>
+      </x:c>
+      <x:c r="K319" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L319" s="0">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="320" spans="1:12">
+      <x:c r="A320" s="0" t="s">
+        <x:v>1451</x:v>
+      </x:c>
+      <x:c r="B320" s="0" t="s">
+        <x:v>1452</x:v>
+      </x:c>
+      <x:c r="C320" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D320" s="2">
+        <x:v>45765.7479601852</x:v>
+      </x:c>
+      <x:c r="E320" s="2">
+        <x:v>45948.9999884259</x:v>
+      </x:c>
+      <x:c r="H320" s="1" t="s">
+        <x:v>1453</x:v>
+      </x:c>
+      <x:c r="I320" s="0" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="J320" s="0" t="s">
+        <x:v>1454</x:v>
+      </x:c>
+      <x:c r="K320" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L320" s="0">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="321" spans="1:12">
+      <x:c r="A321" s="0" t="s">
+        <x:v>1455</x:v>
+      </x:c>
+      <x:c r="B321" s="0" t="s">
+        <x:v>1456</x:v>
+      </x:c>
+      <x:c r="C321" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D321" s="2">
+        <x:v>45762.3578698495</x:v>
+      </x:c>
+      <x:c r="E321" s="2">
+        <x:v>46127.9999884259</x:v>
+      </x:c>
+      <x:c r="H321" s="1" t="s">
+        <x:v>1457</x:v>
+      </x:c>
+      <x:c r="I321" s="0" t="s">
+        <x:v>1458</x:v>
+      </x:c>
+      <x:c r="J321" s="0" t="s">
+        <x:v>1459</x:v>
+      </x:c>
+      <x:c r="K321" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L321" s="0">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="322" spans="1:12">
+      <x:c r="A322" s="0" t="s">
+        <x:v>1460</x:v>
+      </x:c>
+      <x:c r="B322" s="0" t="s">
+        <x:v>1461</x:v>
+      </x:c>
+      <x:c r="C322" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D322" s="2">
+        <x:v>45761.5533972454</x:v>
+      </x:c>
+      <x:c r="E322" s="2">
+        <x:v>45944.9999884259</x:v>
+      </x:c>
+      <x:c r="H322" s="1" t="s">
+        <x:v>1462</x:v>
+      </x:c>
+      <x:c r="I322" s="0" t="s">
+        <x:v>1463</x:v>
+      </x:c>
+      <x:c r="J322" s="0" t="s">
+        <x:v>1464</x:v>
+      </x:c>
+      <x:c r="K322" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L322" s="0">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="323" spans="1:12">
+      <x:c r="A323" s="0" t="s">
+        <x:v>1465</x:v>
+      </x:c>
+      <x:c r="B323" s="0" t="s">
+        <x:v>1466</x:v>
+      </x:c>
+      <x:c r="C323" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D323" s="2">
+        <x:v>45757.8241384259</x:v>
+      </x:c>
+      <x:c r="E323" s="2">
+        <x:v>45940.9999884259</x:v>
+      </x:c>
+      <x:c r="H323" s="1" t="s">
+        <x:v>1467</x:v>
+      </x:c>
+      <x:c r="I323" s="0" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="J323" s="0" t="s">
+        <x:v>1468</x:v>
+      </x:c>
+      <x:c r="K323" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L323" s="0">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="324" spans="1:12">
+      <x:c r="A324" s="0" t="s">
+        <x:v>1469</x:v>
+      </x:c>
+      <x:c r="B324" s="0" t="s">
+        <x:v>1470</x:v>
+      </x:c>
+      <x:c r="C324" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D324" s="2">
+        <x:v>45753.7103921181</x:v>
+      </x:c>
+      <x:c r="E324" s="2">
+        <x:v>45936.9999884259</x:v>
+      </x:c>
+      <x:c r="F324" s="2">
+        <x:v>45825.8278597454</x:v>
+      </x:c>
+      <x:c r="G324" s="2">
+        <x:v>45825.8278597454</x:v>
+      </x:c>
+      <x:c r="H324" s="1" t="s">
+        <x:v>1471</x:v>
+      </x:c>
+      <x:c r="I324" s="0" t="s">
+        <x:v>1472</x:v>
+      </x:c>
+      <x:c r="J324" s="0" t="s">
+        <x:v>1473</x:v>
+      </x:c>
+      <x:c r="K324" s="0" t="s">
+        <x:v>1474</x:v>
+      </x:c>
+      <x:c r="L324" s="0">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="325" spans="1:12">
+      <x:c r="A325" s="0" t="s">
+        <x:v>1475</x:v>
+      </x:c>
+      <x:c r="B325" s="0" t="s">
+        <x:v>1476</x:v>
+      </x:c>
+      <x:c r="C325" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D325" s="2">
+        <x:v>45752.4083387732</x:v>
+      </x:c>
+      <x:c r="E325" s="2">
+        <x:v>45935.9999884259</x:v>
+      </x:c>
+      <x:c r="H325" s="1" t="s">
+        <x:v>1477</x:v>
+      </x:c>
+      <x:c r="I325" s="0" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="J325" s="0" t="s">
+        <x:v>1478</x:v>
+      </x:c>
+      <x:c r="K325" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L325" s="0">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="326" spans="1:12">
+      <x:c r="A326" s="0" t="s">
+        <x:v>1479</x:v>
+      </x:c>
+      <x:c r="B326" s="0" t="s">
+        <x:v>1480</x:v>
+      </x:c>
+      <x:c r="C326" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D326" s="2">
+        <x:v>45745.3585205093</x:v>
+      </x:c>
+      <x:c r="E326" s="2">
+        <x:v>45929.9999884259</x:v>
+      </x:c>
+      <x:c r="H326" s="1" t="s">
+        <x:v>1481</x:v>
+      </x:c>
+      <x:c r="I326" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="J326" s="0" t="s">
+        <x:v>1482</x:v>
+      </x:c>
+      <x:c r="K326" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L326" s="0">
+        <x:v>283</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="327" spans="1:12">
+      <x:c r="A327" s="0" t="s">
+        <x:v>1483</x:v>
+      </x:c>
+      <x:c r="B327" s="0" t="s">
+        <x:v>1484</x:v>
+      </x:c>
+      <x:c r="C327" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D327" s="2">
+        <x:v>45744.577195162</x:v>
+      </x:c>
+      <x:c r="E327" s="2">
+        <x:v>46019.9999884259</x:v>
+      </x:c>
+      <x:c r="H327" s="1" t="s">
+        <x:v>1485</x:v>
+      </x:c>
+      <x:c r="I327" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="J327" s="0" t="s">
+        <x:v>1486</x:v>
+      </x:c>
+      <x:c r="K327" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L327" s="0">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="328" spans="1:12">
+      <x:c r="A328" s="0" t="s">
+        <x:v>1487</x:v>
+      </x:c>
+      <x:c r="B328" s="0" t="s">
+        <x:v>1488</x:v>
+      </x:c>
+      <x:c r="C328" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D328" s="2">
+        <x:v>45743.3704075926</x:v>
+      </x:c>
+      <x:c r="E328" s="2">
+        <x:v>45927.9999884259</x:v>
+      </x:c>
+      <x:c r="F328" s="2">
+        <x:v>45982.3464053241</x:v>
+      </x:c>
+      <x:c r="G328" s="2">
+        <x:v>45982.3464053241</x:v>
+      </x:c>
+      <x:c r="H328" s="1" t="s">
+        <x:v>1489</x:v>
+      </x:c>
+      <x:c r="I328" s="0" t="s">
+        <x:v>1490</x:v>
+      </x:c>
+      <x:c r="J328" s="0" t="s">
+        <x:v>1491</x:v>
+      </x:c>
+      <x:c r="K328" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L328" s="0">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="329" spans="1:12">
+      <x:c r="A329" s="0" t="s">
+        <x:v>1492</x:v>
+      </x:c>
+      <x:c r="B329" s="0" t="s">
+        <x:v>1493</x:v>
+      </x:c>
+      <x:c r="C329" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D329" s="2">
+        <x:v>45740.7454613194</x:v>
+      </x:c>
+      <x:c r="E329" s="2">
+        <x:v>45924.9999884259</x:v>
+      </x:c>
+      <x:c r="H329" s="1" t="s">
+        <x:v>1494</x:v>
+      </x:c>
+      <x:c r="I329" s="0" t="s">
+        <x:v>1085</x:v>
+      </x:c>
+      <x:c r="J329" s="0" t="s">
+        <x:v>1495</x:v>
+      </x:c>
+      <x:c r="K329" s="1" t="s">
+        <x:v>1496</x:v>
+      </x:c>
+      <x:c r="L329" s="0">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="330" spans="1:12">
+      <x:c r="A330" s="0" t="s">
+        <x:v>1497</x:v>
+      </x:c>
+      <x:c r="B330" s="0" t="s">
+        <x:v>1498</x:v>
+      </x:c>
+      <x:c r="C330" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D330" s="2">
+        <x:v>45739.6774043171</x:v>
+      </x:c>
+      <x:c r="E330" s="2">
+        <x:v>45923.9999884259</x:v>
+      </x:c>
+      <x:c r="H330" s="1" t="s">
+        <x:v>1499</x:v>
+      </x:c>
+      <x:c r="I330" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="J330" s="0" t="s">
+        <x:v>1500</x:v>
+      </x:c>
+      <x:c r="K330" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L330" s="0">
+        <x:v>17767</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="331" spans="1:12">
+      <x:c r="A331" s="0" t="s">
+        <x:v>1501</x:v>
+      </x:c>
+      <x:c r="B331" s="0" t="s">
+        <x:v>1502</x:v>
+      </x:c>
+      <x:c r="C331" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D331" s="2">
+        <x:v>45739.2854681597</x:v>
+      </x:c>
+      <x:c r="E331" s="2">
+        <x:v>46014.9999884259</x:v>
+      </x:c>
+      <x:c r="H331" s="1" t="s">
+        <x:v>1503</x:v>
+      </x:c>
+      <x:c r="I331" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="J331" s="0" t="s">
+        <x:v>1504</x:v>
+      </x:c>
+      <x:c r="K331" s="1" t="s">
+        <x:v>1505</x:v>
+      </x:c>
+      <x:c r="L331" s="0">
+        <x:v>297</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="332" spans="1:12">
+      <x:c r="A332" s="0" t="s">
+        <x:v>1506</x:v>
+      </x:c>
+      <x:c r="B332" s="0" t="s">
+        <x:v>1507</x:v>
+      </x:c>
+      <x:c r="C332" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D332" s="2">
+        <x:v>45736.3529733102</x:v>
+      </x:c>
+      <x:c r="E332" s="2">
+        <x:v>45920.9999884259</x:v>
+      </x:c>
+      <x:c r="H332" s="1" t="s">
+        <x:v>1508</x:v>
+      </x:c>
+      <x:c r="I332" s="0" t="s">
+        <x:v>1509</x:v>
+      </x:c>
+      <x:c r="J332" s="0" t="s">
+        <x:v>1510</x:v>
+      </x:c>
+      <x:c r="K332" s="1" t="s">
+        <x:v>1511</x:v>
+      </x:c>
+      <x:c r="L332" s="0">
+        <x:v>230</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="333" spans="1:12">
+      <x:c r="A333" s="0" t="s">
+        <x:v>1512</x:v>
+      </x:c>
+      <x:c r="B333" s="0" t="s">
+        <x:v>1513</x:v>
+      </x:c>
+      <x:c r="C333" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D333" s="2">
+        <x:v>45730.3863921643</x:v>
+      </x:c>
+      <x:c r="E333" s="2">
+        <x:v>45884.3815740625</x:v>
+      </x:c>
+      <x:c r="H333" s="1" t="s">
+        <x:v>1514</x:v>
+      </x:c>
+      <x:c r="I333" s="0" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="J333" s="0" t="s">
+        <x:v>1515</x:v>
+      </x:c>
+      <x:c r="K333" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L333" s="0">
+        <x:v>185</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="334" spans="1:12">
+      <x:c r="A334" s="0" t="s">
+        <x:v>1516</x:v>
+      </x:c>
+      <x:c r="B334" s="0" t="s">
+        <x:v>1517</x:v>
+      </x:c>
+      <x:c r="C334" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D334" s="2">
+        <x:v>45726.4336136111</x:v>
+      </x:c>
+      <x:c r="E334" s="2">
+        <x:v>45910.9999884259</x:v>
+      </x:c>
+      <x:c r="F334" s="2">
+        <x:v>45939.3197489583</x:v>
+      </x:c>
+      <x:c r="G334" s="2">
+        <x:v>45939.3197489583</x:v>
+      </x:c>
+      <x:c r="H334" s="0" t="s">
+        <x:v>1518</x:v>
+      </x:c>
+      <x:c r="I334" s="0" t="s">
+        <x:v>1519</x:v>
+      </x:c>
+      <x:c r="J334" s="0" t="s">
+        <x:v>1520</x:v>
+      </x:c>
+      <x:c r="K334" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L334" s="0">
+        <x:v>6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="335" spans="1:12">
+      <x:c r="A335" s="0" t="s">
+        <x:v>1521</x:v>
+      </x:c>
+      <x:c r="B335" s="0" t="s">
+        <x:v>1522</x:v>
+      </x:c>
+      <x:c r="C335" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D335" s="2">
+        <x:v>45724.9668724537</x:v>
+      </x:c>
+      <x:c r="E335" s="2">
+        <x:v>45908.9999884259</x:v>
+      </x:c>
+      <x:c r="F335" s="2">
+        <x:v>45878.0076181713</x:v>
+      </x:c>
+      <x:c r="G335" s="2">
+        <x:v>45878.0076181713</x:v>
+      </x:c>
+      <x:c r="H335" s="1" t="s">
+        <x:v>1523</x:v>
+      </x:c>
+      <x:c r="I335" s="0" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="J335" s="0" t="s">
+        <x:v>1524</x:v>
+      </x:c>
+      <x:c r="K335" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L335" s="0">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="336" spans="1:12">
+      <x:c r="A336" s="0" t="s">
+        <x:v>1525</x:v>
+      </x:c>
+      <x:c r="B336" s="0" t="s">
+        <x:v>1526</x:v>
+      </x:c>
+      <x:c r="C336" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D336" s="2">
+        <x:v>45721.5576366319</x:v>
+      </x:c>
+      <x:c r="E336" s="2">
+        <x:v>45905.9999884259</x:v>
+      </x:c>
+      <x:c r="H336" s="1" t="s">
+        <x:v>1527</x:v>
+      </x:c>
+      <x:c r="I336" s="0" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="J336" s="0" t="s">
+        <x:v>1528</x:v>
+      </x:c>
+      <x:c r="K336" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L336" s="0">
+        <x:v>87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="337" spans="1:12">
+      <x:c r="A337" s="0" t="s">
+        <x:v>1529</x:v>
+      </x:c>
+      <x:c r="B337" s="0" t="s">
+        <x:v>1530</x:v>
+      </x:c>
+      <x:c r="C337" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D337" s="2">
+        <x:v>45713.5384443518</x:v>
+      </x:c>
+      <x:c r="E337" s="2">
+        <x:v>45894.9999884259</x:v>
+      </x:c>
+      <x:c r="H337" s="1" t="s">
+        <x:v>1531</x:v>
+      </x:c>
+      <x:c r="I337" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J337" s="0" t="s">
+        <x:v>1532</x:v>
+      </x:c>
+      <x:c r="K337" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L337" s="0">
+        <x:v>84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="338" spans="1:12">
+      <x:c r="A338" s="0" t="s">
+        <x:v>1533</x:v>
+      </x:c>
+      <x:c r="B338" s="0" t="s">
+        <x:v>1534</x:v>
+      </x:c>
+      <x:c r="C338" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D338" s="2">
+        <x:v>45709.7805353819</x:v>
+      </x:c>
+      <x:c r="E338" s="2">
+        <x:v>45890.9999884259</x:v>
+      </x:c>
+      <x:c r="F338" s="2">
+        <x:v>45860.1172081597</x:v>
+      </x:c>
+      <x:c r="G338" s="2">
+        <x:v>45860.1172081597</x:v>
+      </x:c>
+      <x:c r="H338" s="1" t="s">
+        <x:v>1535</x:v>
+      </x:c>
+      <x:c r="I338" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J338" s="0" t="s">
+        <x:v>1536</x:v>
+      </x:c>
+      <x:c r="K338" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L338" s="0">
+        <x:v>3461</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="339" spans="1:12">
+      <x:c r="A339" s="0" t="s">
+        <x:v>1537</x:v>
+      </x:c>
+      <x:c r="B339" s="0" t="s">
+        <x:v>1538</x:v>
+      </x:c>
+      <x:c r="C339" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D339" s="2">
+        <x:v>45707.8285801157</x:v>
+      </x:c>
+      <x:c r="E339" s="2">
+        <x:v>45888.9999884259</x:v>
+      </x:c>
+      <x:c r="F339" s="2">
+        <x:v>45858.2660474074</x:v>
+      </x:c>
+      <x:c r="G339" s="2">
+        <x:v>45858.2660474074</x:v>
+      </x:c>
+      <x:c r="H339" s="1" t="s">
+        <x:v>1539</x:v>
+      </x:c>
+      <x:c r="I339" s="0" t="s">
+        <x:v>1540</x:v>
+      </x:c>
+      <x:c r="J339" s="0" t="s">
+        <x:v>1541</x:v>
+      </x:c>
+      <x:c r="K339" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L339" s="0">
+        <x:v>47</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="340" spans="1:12">
+      <x:c r="A340" s="0" t="s">
+        <x:v>1542</x:v>
+      </x:c>
+      <x:c r="B340" s="0" t="s">
+        <x:v>1543</x:v>
+      </x:c>
+      <x:c r="C340" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D340" s="2">
+        <x:v>45704.8887859838</x:v>
+      </x:c>
+      <x:c r="E340" s="2">
+        <x:v>45885.9999884259</x:v>
+      </x:c>
+      <x:c r="H340" s="1" t="s">
+        <x:v>1544</x:v>
+      </x:c>
+      <x:c r="I340" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="J340" s="0" t="s">
+        <x:v>1545</x:v>
+      </x:c>
+      <x:c r="K340" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L340" s="0">
+        <x:v>50</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="341" spans="1:12">
+      <x:c r="A341" s="0" t="s">
+        <x:v>1546</x:v>
+      </x:c>
+      <x:c r="B341" s="0" t="s">
+        <x:v>1547</x:v>
+      </x:c>
+      <x:c r="C341" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D341" s="2">
+        <x:v>45693.6282234722</x:v>
+      </x:c>
+      <x:c r="E341" s="2">
+        <x:v>45874.9999884259</x:v>
+      </x:c>
+      <x:c r="H341" s="1" t="s">
+        <x:v>1548</x:v>
+      </x:c>
+      <x:c r="I341" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="J341" s="0" t="s">
+        <x:v>1549</x:v>
+      </x:c>
+      <x:c r="K341" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L341" s="0">
+        <x:v>52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="342" spans="1:12">
+      <x:c r="A342" s="0" t="s">
+        <x:v>1550</x:v>
+      </x:c>
+      <x:c r="B342" s="0" t="s">
+        <x:v>1551</x:v>
+      </x:c>
+      <x:c r="C342" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D342" s="2">
+        <x:v>45685.6255496296</x:v>
+      </x:c>
+      <x:c r="E342" s="2">
+        <x:v>45958.9999884259</x:v>
+      </x:c>
+      <x:c r="H342" s="1" t="s">
+        <x:v>1552</x:v>
+      </x:c>
+      <x:c r="I342" s="0" t="s">
+        <x:v>1553</x:v>
+      </x:c>
+      <x:c r="J342" s="0" t="s">
+        <x:v>1112</x:v>
+      </x:c>
+      <x:c r="K342" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L342" s="0">
+        <x:v>546</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="343" spans="1:12">
+      <x:c r="A343" s="0" t="s">
+        <x:v>1554</x:v>
+      </x:c>
+      <x:c r="B343" s="0" t="s">
+        <x:v>1555</x:v>
+      </x:c>
+      <x:c r="C343" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D343" s="2">
+        <x:v>45683.7097421065</x:v>
+      </x:c>
+      <x:c r="E343" s="2">
+        <x:v>45864.9999884259</x:v>
+      </x:c>
+      <x:c r="H343" s="1" t="s">
+        <x:v>1556</x:v>
+      </x:c>
+      <x:c r="I343" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="J343" s="0" t="s">
+        <x:v>1557</x:v>
+      </x:c>
+      <x:c r="K343" s="1" t="s">
+        <x:v>1558</x:v>
+      </x:c>
+      <x:c r="L343" s="0">
+        <x:v>95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="344" spans="1:12">
+      <x:c r="A344" s="0" t="s">
+        <x:v>1559</x:v>
+      </x:c>
+      <x:c r="B344" s="0" t="s">
+        <x:v>1560</x:v>
+      </x:c>
+      <x:c r="C344" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D344" s="2">
+        <x:v>45682.4053152199</x:v>
+      </x:c>
+      <x:c r="E344" s="2">
+        <x:v>45863.9999884259</x:v>
+      </x:c>
+      <x:c r="H344" s="1" t="s">
+        <x:v>1561</x:v>
+      </x:c>
+      <x:c r="I344" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J344" s="0" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="K344" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L344" s="0">
+        <x:v>1713</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="345" spans="1:12">
+      <x:c r="A345" s="0" t="s">
+        <x:v>1562</x:v>
+      </x:c>
+      <x:c r="B345" s="0" t="s">
+        <x:v>1563</x:v>
+      </x:c>
+      <x:c r="C345" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D345" s="2">
+        <x:v>45677.402493125</x:v>
+      </x:c>
+      <x:c r="E345" s="2">
+        <x:v>45858.9999884259</x:v>
+      </x:c>
+      <x:c r="H345" s="0" t="s">
+        <x:v>1564</x:v>
+      </x:c>
+      <x:c r="I345" s="0" t="s">
+        <x:v>1565</x:v>
+      </x:c>
+      <x:c r="J345" s="0" t="s">
+        <x:v>1566</x:v>
+      </x:c>
+      <x:c r="K345" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L345" s="0">
+        <x:v>356</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="346" spans="1:12">
+      <x:c r="A346" s="0" t="s">
+        <x:v>1567</x:v>
+      </x:c>
+      <x:c r="B346" s="0" t="s">
+        <x:v>1568</x:v>
+      </x:c>
+      <x:c r="C346" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D346" s="2">
+        <x:v>45671.5484438194</x:v>
+      </x:c>
+      <x:c r="E346" s="2">
+        <x:v>45852.9999884259</x:v>
+      </x:c>
+      <x:c r="H346" s="1" t="s">
+        <x:v>1569</x:v>
+      </x:c>
+      <x:c r="I346" s="0" t="s">
+        <x:v>1570</x:v>
+      </x:c>
+      <x:c r="J346" s="0" t="s">
+        <x:v>1571</x:v>
+      </x:c>
+      <x:c r="K346" s="0" t="s">
+        <x:v>1572</x:v>
+      </x:c>
+      <x:c r="L346" s="0">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="347" spans="1:12">
+      <x:c r="A347" s="0" t="s">
+        <x:v>1573</x:v>
+      </x:c>
+      <x:c r="B347" s="0" t="s">
+        <x:v>1574</x:v>
+      </x:c>
+      <x:c r="C347" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D347" s="2">
+        <x:v>45666.7735776852</x:v>
+      </x:c>
+      <x:c r="E347" s="2">
+        <x:v>45847.9999884259</x:v>
+      </x:c>
+      <x:c r="H347" s="0" t="s">
+        <x:v>1575</x:v>
+      </x:c>
+      <x:c r="I347" s="0" t="s">
+        <x:v>1576</x:v>
+      </x:c>
+      <x:c r="J347" s="0" t="s">
+        <x:v>1577</x:v>
+      </x:c>
+      <x:c r="K347" s="0" t="s">
+        <x:v>1578</x:v>
+      </x:c>
+      <x:c r="L347" s="0">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="348" spans="1:12">
+      <x:c r="A348" s="0" t="s">
+        <x:v>1579</x:v>
+      </x:c>
+      <x:c r="B348" s="0" t="s">
+        <x:v>1580</x:v>
+      </x:c>
+      <x:c r="C348" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D348" s="2">
+        <x:v>45662.6173404398</x:v>
+      </x:c>
+      <x:c r="E348" s="2">
+        <x:v>45843.9999884259</x:v>
+      </x:c>
+      <x:c r="H348" s="1" t="s">
+        <x:v>1581</x:v>
+      </x:c>
+      <x:c r="I348" s="0" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="J348" s="0" t="s">
+        <x:v>1582</x:v>
+      </x:c>
+      <x:c r="K348" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L348" s="0">
+        <x:v>195</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="349" spans="1:12">
+      <x:c r="A349" s="0" t="s">
+        <x:v>1583</x:v>
+      </x:c>
+      <x:c r="B349" s="0" t="s">
+        <x:v>1584</x:v>
+      </x:c>
+      <x:c r="C349" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D349" s="2">
+        <x:v>45660.6562730208</x:v>
+      </x:c>
+      <x:c r="E349" s="2">
+        <x:v>45841.9999884259</x:v>
+      </x:c>
+      <x:c r="H349" s="1" t="s">
+        <x:v>1585</x:v>
+      </x:c>
+      <x:c r="I349" s="0" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="J349" s="0" t="s">
+        <x:v>1586</x:v>
+      </x:c>
+      <x:c r="K349" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L349" s="0">
+        <x:v>159</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="350" spans="1:12">
+      <x:c r="A350" s="0" t="s">
+        <x:v>1587</x:v>
+      </x:c>
+      <x:c r="B350" s="0" t="s">
+        <x:v>1588</x:v>
+      </x:c>
+      <x:c r="C350" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D350" s="2">
+        <x:v>45659.3982045023</x:v>
+      </x:c>
+      <x:c r="E350" s="2">
+        <x:v>45840.9999884259</x:v>
+      </x:c>
+      <x:c r="H350" s="1" t="s">
+        <x:v>1589</x:v>
+      </x:c>
+      <x:c r="I350" s="0" t="s">
+        <x:v>1590</x:v>
+      </x:c>
+      <x:c r="J350" s="0" t="s">
+        <x:v>1591</x:v>
+      </x:c>
+      <x:c r="K350" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L350" s="0">
+        <x:v>47</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="351" spans="1:12">
+      <x:c r="A351" s="0" t="s">
+        <x:v>1592</x:v>
+      </x:c>
+      <x:c r="B351" s="0" t="s">
+        <x:v>1593</x:v>
+      </x:c>
+      <x:c r="C351" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D351" s="2">
+        <x:v>45633.8087517014</x:v>
+      </x:c>
+      <x:c r="E351" s="2">
+        <x:v>45998.9999884259</x:v>
+      </x:c>
+      <x:c r="H351" s="0" t="s">
+        <x:v>1594</x:v>
+      </x:c>
+      <x:c r="I351" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J351" s="0" t="s">
+        <x:v>1595</x:v>
+      </x:c>
+      <x:c r="K351" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L351" s="0">
+        <x:v>92</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="352" spans="1:12">
+      <x:c r="A352" s="0" t="s">
+        <x:v>1596</x:v>
+      </x:c>
+      <x:c r="B352" s="0" t="s">
+        <x:v>1597</x:v>
+      </x:c>
+      <x:c r="C352" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D352" s="2">
+        <x:v>45626.9209693634</x:v>
+      </x:c>
+      <x:c r="E352" s="2">
+        <x:v>45962.9999884259</x:v>
+      </x:c>
+      <x:c r="H352" s="1" t="s">
+        <x:v>1598</x:v>
+      </x:c>
+      <x:c r="I352" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="J352" s="0" t="s">
+        <x:v>1599</x:v>
+      </x:c>
+      <x:c r="K352" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L352" s="0">
+        <x:v>485</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="353" spans="1:12">
+      <x:c r="A353" s="0" t="s">
+        <x:v>1600</x:v>
+      </x:c>
+      <x:c r="B353" s="0" t="s">
+        <x:v>1601</x:v>
+      </x:c>
+      <x:c r="C353" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D353" s="2">
+        <x:v>45560.8102487269</x:v>
+      </x:c>
+      <x:c r="E353" s="2">
+        <x:v>45833.9999884259</x:v>
+      </x:c>
+      <x:c r="H353" s="1" t="s">
+        <x:v>1602</x:v>
+      </x:c>
+      <x:c r="I353" s="0" t="s">
+        <x:v>888</x:v>
+      </x:c>
+      <x:c r="J353" s="0" t="s">
+        <x:v>1603</x:v>
+      </x:c>
+      <x:c r="K353" s="1" t="s">
+        <x:v>1604</x:v>
+      </x:c>
+      <x:c r="L353" s="0">
+        <x:v>49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="354" spans="1:12">
+      <x:c r="A354" s="0" t="s">
+        <x:v>1605</x:v>
+      </x:c>
+      <x:c r="B354" s="0" t="s">
+        <x:v>1606</x:v>
+      </x:c>
+      <x:c r="C354" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D354" s="2">
+        <x:v>45560.8059730208</x:v>
+      </x:c>
+      <x:c r="E354" s="2">
+        <x:v>45833.9999884259</x:v>
+      </x:c>
+      <x:c r="H354" s="1" t="s">
+        <x:v>1607</x:v>
+      </x:c>
+      <x:c r="I354" s="0" t="s">
+        <x:v>888</x:v>
+      </x:c>
+      <x:c r="J354" s="0" t="s">
+        <x:v>1603</x:v>
+      </x:c>
+      <x:c r="K354" s="1" t="s">
+        <x:v>1604</x:v>
+      </x:c>
+      <x:c r="L354" s="0">
+        <x:v>938</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="355" spans="1:12">
+      <x:c r="A355" s="0" t="s">
+        <x:v>1608</x:v>
+      </x:c>
+      <x:c r="B355" s="0" t="s">
+        <x:v>1609</x:v>
+      </x:c>
+      <x:c r="C355" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D355" s="2">
+        <x:v>45417.8866878241</x:v>
+      </x:c>
+      <x:c r="E355" s="2">
+        <x:v>46143.2394953472</x:v>
+      </x:c>
+      <x:c r="H355" s="0" t="s">
+        <x:v>1610</x:v>
+      </x:c>
+      <x:c r="I355" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="J355" s="0" t="s">
+        <x:v>1611</x:v>
+      </x:c>
+      <x:c r="K355" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L355" s="0">
+        <x:v>308</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="356" spans="1:12">
+      <x:c r="A356" s="0" t="s">
+        <x:v>1612</x:v>
+      </x:c>
+      <x:c r="B356" s="0" t="s">
+        <x:v>1613</x:v>
+      </x:c>
+      <x:c r="C356" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D356" s="2">
+        <x:v>45222.6964314815</x:v>
+      </x:c>
+      <x:c r="E356" s="2">
+        <x:v>45770.9999884259</x:v>
+      </x:c>
+      <x:c r="F356" s="2">
+        <x:v>45831.9237815046</x:v>
+      </x:c>
+      <x:c r="G356" s="2">
+        <x:v>45831.9237815046</x:v>
+      </x:c>
+      <x:c r="H356" s="0" t="s">
+        <x:v>1614</x:v>
+      </x:c>
+      <x:c r="I356" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="J356" s="0" t="s">
+        <x:v>856</x:v>
+      </x:c>
+      <x:c r="K356" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L356" s="0">
+        <x:v>502</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="357" spans="1:12">
+      <x:c r="A357" s="0" t="s">
+        <x:v>1615</x:v>
+      </x:c>
+      <x:c r="B357" s="0" t="s">
+        <x:v>1616</x:v>
+      </x:c>
+      <x:c r="C357" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D357" s="2">
         <x:v>45162.6288054282</x:v>
       </x:c>
-      <x:c r="E296" s="1">
+      <x:c r="E357" s="2">
         <x:v>45893.9999884259</x:v>
       </x:c>
-      <x:c r="H296" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="L296" s="0">
+      <x:c r="H357" s="0" t="s">
+        <x:v>1617</x:v>
+      </x:c>
+      <x:c r="I357" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="J357" s="0" t="s">
+        <x:v>1618</x:v>
+      </x:c>
+      <x:c r="K357" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L357" s="0">
         <x:v>4055</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>ePetice</vt:lpstr>
       <vt:lpstr>ePetice!Print_Area</vt:lpstr>
       <vt:lpstr>ePetice!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>